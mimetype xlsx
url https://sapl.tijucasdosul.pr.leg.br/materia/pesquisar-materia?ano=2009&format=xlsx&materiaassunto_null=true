--- v0 (2025-12-11)
+++ v1 (2026-04-10)
@@ -54,264 +54,264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/p.l_01_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/p.l_01_-_executivo.doc</t>
   </si>
   <si>
     <t>Altera a Lei municipal n° 73/2006 que dispõe sobre a Organização Administrativa do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/p.l_02_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/p.l_02_-_executivo.doc</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/p.l_03_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/p.l_03_-_executivo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FUNCIONAMENTO DO CEMITÉRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/p.l_04_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/p.l_04_-_executivo.doc</t>
   </si>
   <si>
     <t>REGULA A EXECUÇÃO DE SERVIÇOS DE TÁXI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/p.l_05_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/p.l_05_-_executivo.doc</t>
   </si>
   <si>
     <t>Modifica o art. 8º da Lei nº 20 de 15 de dezembro de 2003 e dá outras providências</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/p.l_06_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/p.l_06_-_executivo.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 99/2006, para acrescentar às atribuições do Controlador Interno no Município de Tijucas do Sul os serviços de planejamento e orçamento administrativos</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/p.l_08_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/p.l_08_-_executivo.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, ratifica Protocolo de Intenções do Consórcio Intermunicipal para Gestão de Resíduos Sólidos Urbanos, nos termos da Lei Federal n.º 11.107/2005 e Decreto Federal n.º 6.017/2007 e dá outras providências</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/p.l_09_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/p.l_09_-_executivo.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar ao orçamento do exercício de 2009, no valor de R$ 55.080,00</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/p.l_13_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/p.l_13_-_executivo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ÁREA DE TERRA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/p.l_14_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/p.l_14_-_executivo.doc</t>
   </si>
   <si>
     <t>Cria área de expansão urbana na localidade que especifica</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/p.l_15_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/p.l_15_-_executivo.doc</t>
   </si>
   <si>
     <t>Institui o tratamento diferenciado e favorecido a ser dispensado às microempresas e as empresas de pequeno porte no âmbito do Município, na conformidade das normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte instituído pela Lei Complementar (federal) nº 123, de 14 de dezembro de 2006</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/p.l_17_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/p.l_17_-_executivo.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial ao orçamento do exercício de 2009, no vlaor de R$ 23.260,00</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1519/p.l_18_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1519/p.l_18_-_executivo.doc</t>
   </si>
   <si>
     <t>Cria vaga para o cargo de Motorista, categoria “D”</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1520/p.l_20_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1520/p.l_20_-_executivo.doc</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1521/p.l_21_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1521/p.l_21_-_executivo.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a efetuar abertura de crédito adicional especial ao orçamento do exercício de 2009</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1522/p.l_22_-_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1522/p.l_22_-_executivo.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1523/p.l_02_-_leg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1523/p.l_02_-_leg.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores de Tabatinga e Fazendinha</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>RODRIGO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1524/p.l_03_-_leg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1524/p.l_03_-_leg.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores de Tijucas do Sul  (ASMOTISUL)</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1525/p.l_04_-_leg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1525/p.l_04_-_leg.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores de Córrego das Pedras, Rio do Fojo e Pinhal dos Borges - APCR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,67 +618,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/p.l_01_-_executivo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/p.l_02_-_executivo.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/p.l_03_-_executivo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/p.l_04_-_executivo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/p.l_05_-_executivo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/p.l_06_-_executivo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/p.l_08_-_executivo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/p.l_09_-_executivo.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/p.l_13_-_executivo.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/p.l_14_-_executivo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/p.l_15_-_executivo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/p.l_17_-_executivo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1519/p.l_18_-_executivo.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1520/p.l_20_-_executivo.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1521/p.l_21_-_executivo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1522/p.l_22_-_executivo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1523/p.l_02_-_leg.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1524/p.l_03_-_leg.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1525/p.l_04_-_leg.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1498/p.l_01_-_executivo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1499/p.l_02_-_executivo.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1500/p.l_03_-_executivo.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1510/p.l_04_-_executivo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1511/p.l_05_-_executivo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1512/p.l_06_-_executivo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1513/p.l_08_-_executivo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1514/p.l_09_-_executivo.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1515/p.l_13_-_executivo.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1516/p.l_14_-_executivo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1517/p.l_15_-_executivo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1518/p.l_17_-_executivo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1519/p.l_18_-_executivo.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1520/p.l_20_-_executivo.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1521/p.l_21_-_executivo.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1522/p.l_22_-_executivo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1523/p.l_02_-_leg.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1524/p.l_03_-_leg.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2009/1525/p.l_04_-_leg.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>