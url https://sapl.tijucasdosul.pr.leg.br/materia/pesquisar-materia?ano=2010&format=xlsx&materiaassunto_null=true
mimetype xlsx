--- v0 (2025-12-09)
+++ v1 (2026-04-07)
@@ -54,429 +54,429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1476/projeto_de_lei_n._01.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1476/projeto_de_lei_n._01.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1477/projeto_de_lei_n._02.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1477/projeto_de_lei_n._02.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Especial ao orçamento do exercício de 2010, no valor de R$ 174.000,00</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1478/projeto_de_lei_03.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1478/projeto_de_lei_03.doc</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 76, de 08 de junho de 2006</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1479/projeto_de_lei_04.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1479/projeto_de_lei_04.doc</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 74/2006</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1480/projeto_de_lei_n.05.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1480/projeto_de_lei_n.05.doc</t>
   </si>
   <si>
     <t>Denomina Miniposto de Saúde</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1481/projeto_de_lei_06.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1481/projeto_de_lei_06.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa para aquisição de imóvel</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1482/projeto_de_lei_07.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1482/projeto_de_lei_07.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Especial ao orçamento do exercício de 2010, no valor de R$ 416.000,00</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1483/projeto_de_lei_08.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1483/projeto_de_lei_08.doc</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo e Meio Ambiente, o Fundo Municipal de Turismo e o Fundo Municipal de Meio Ambiente e dá outras providências</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1484/projeto_de_lei_n.09.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1484/projeto_de_lei_n.09.doc</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a constituir com outros Municípios do Paraná o Consórcio Metropolitano de Saúde do Paraná – COMESP, ratifica o protocolo de intenções e dá outras providências</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1485/projeto_de_lei_10.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1485/projeto_de_lei_10.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 115/2007, que dispõe sobre o Conselho Municipal de Educação e dá outras providências</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1486/projeto_de_lei_11.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1486/projeto_de_lei_11.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar ao orçamento do exercício de 2010, no valor de R$ 280.190,00</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1487/projeto_de_lei_12.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1487/projeto_de_lei_12.doc</t>
   </si>
   <si>
     <t>Altera a lei n.º030/2001 que dispõe sobre a Lei  dos Direitos do Idoso, Conselho Municipal do Idoso – CMDI e Cria a Conferência  Municipal do Idoso e o Fundo Municipal do Idoso.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1488/projeto_de_lei_14.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1488/projeto_de_lei_14.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar ao orçamento do exercício de 2010, no valor de R$ 2.669.205,26</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1489/projeto_de_lei_15.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1489/projeto_de_lei_15.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Especial ao orçamento do exercício de 2010, no valor de R$ 240.000,00</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1490/projeto_de_lei_n.16.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1490/projeto_de_lei_n.16.doc</t>
   </si>
   <si>
     <t>Denomina repartições da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1491/projeto_de_lei_n.18.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1491/projeto_de_lei_n.18.doc</t>
   </si>
   <si>
     <t>Institui o Programa “ACOLHIDA FRATERNA” destinado a promover a inserção social do idoso desamparado pela família e promover cuidados com crianças e adolescentes encaminhados pela justiça</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1492/projeto_de_lei_19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1492/projeto_de_lei_19.doc</t>
   </si>
   <si>
     <t>Aprova doação de área</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1493/projeto_de_lei_23.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1493/projeto_de_lei_23.doc</t>
   </si>
   <si>
     <t>Atualiza e corrige a lei 005/97 que cria o Conselho Municipal de Assistência Social – CMAS, a Conferência Municipal de Assistência Social, o Fundo Municipal de Assistência Social e dá outras providências</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1494/projeto_de_lei_n_24.10_-_dia_d_contra_o_cncer.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1494/projeto_de_lei_n_24.10_-_dia_d_contra_o_cncer.doc</t>
   </si>
   <si>
     <t>Dia “D” contra o câncer de cólon de útero</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1495/projeto_de_lei_n_34_-_loa_2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1495/projeto_de_lei_n_34_-_loa_2011.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa  Municipal para o exercício financeiro de 2011</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1496/projeto_de_lei_n_35.10_-_altera_carga_horria_as_JRH8Arh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1496/projeto_de_lei_n_35.10_-_altera_carga_horria_as_JRH8Arh.doc</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 74, de 30 de maio de 2006</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1497/projeto_de_lei_n_36.10_-_denomina_biblioteca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1497/projeto_de_lei_n_36.10_-_denomina_biblioteca.doc</t>
   </si>
   <si>
     <t>Denomina nome da Biblioteca Cidadã</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/projeto_de_lei_01-2010.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/projeto_de_lei_01-2010.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio de artigos de conveniência e prestação de serviços de utilidade pública em farmácias e drogarias, no âmbito do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/projeto_de_lei_n.02_ver_osorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/projeto_de_lei_n.02_ver_osorio.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Comunidade ÉFETA – Comunidade Católica de Evangelização</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/projeto_de_lei_n._03_rua_jose_osvaldo_pereira_da_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/projeto_de_lei_n._03_rua_jose_osvaldo_pereira_da_cruz.doc</t>
   </si>
   <si>
     <t>Denomina Rua José Osvaldo Pereira da Cruz</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/projeto_de_lei_n._04_rua_manoel_andre_da_rocha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/projeto_de_lei_n._04_rua_manoel_andre_da_rocha.doc</t>
   </si>
   <si>
     <t>Denomina Rua Manoel Andre da Rocha</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/projeto_de_lei_n._05_rua_rodolfo_valaski.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/projeto_de_lei_n._05_rua_rodolfo_valaski.doc</t>
   </si>
   <si>
     <t>Denomina Rua Rodolfo Valaski</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/projeto_de_lei_n._06_rua_jocelim_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/projeto_de_lei_n._06_rua_jocelim_camargo.doc</t>
   </si>
   <si>
     <t>Denomina Rua Jocelim Camargo</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/projeto_de_lei_n._07_rua_zacarias_da_rocha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/projeto_de_lei_n._07_rua_zacarias_da_rocha.doc</t>
   </si>
   <si>
     <t>Denomina Rua Zacarias da Rocha</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/projeto_de_lei_n._08__rua_osvaldo_pereira_da_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/projeto_de_lei_n._08__rua_osvaldo_pereira_da_cruz.doc</t>
   </si>
   <si>
     <t>Denomina Rua Manoel Osmário Cruz</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/projeto_de_lei.__n._09_rua_arildo_farias_de_oliveira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/projeto_de_lei.__n._09_rua_arildo_farias_de_oliveira.doc</t>
   </si>
   <si>
     <t>Denomina Rua Arildo Farias de Oliveira</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/projeto_de_lei._n._10_rua_antonieta_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/projeto_de_lei._n._10_rua_antonieta_camargo.doc</t>
   </si>
   <si>
     <t>Denomina Rua Antonieta Ribas de Camargo</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/projeto_de_lei__n._11__rua_joao_claudino_machado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/projeto_de_lei__n._11__rua_joao_claudino_machado.doc</t>
   </si>
   <si>
     <t>Denomina Rua João Claudino Machado</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/projeto_de_lei_n.12_ver_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/projeto_de_lei_n.12_ver_claudemir.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Casa de Recuperação Desafio Jovem Peniel</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/projeto_de_lei_n.14__rua_antonio_norberto_da_rocha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/projeto_de_lei_n.14__rua_antonio_norberto_da_rocha.doc</t>
   </si>
   <si>
     <t>Antonio Norberto da Rocha</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -783,67 +783,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1476/projeto_de_lei_n._01.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1477/projeto_de_lei_n._02.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1478/projeto_de_lei_03.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1479/projeto_de_lei_04.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1480/projeto_de_lei_n.05.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1481/projeto_de_lei_06.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1482/projeto_de_lei_07.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1483/projeto_de_lei_08.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1484/projeto_de_lei_n.09.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1485/projeto_de_lei_10.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1486/projeto_de_lei_11.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1487/projeto_de_lei_12.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1488/projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1489/projeto_de_lei_15.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1490/projeto_de_lei_n.16.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1491/projeto_de_lei_n.18.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1492/projeto_de_lei_19.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1493/projeto_de_lei_23.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1494/projeto_de_lei_n_24.10_-_dia_d_contra_o_cncer.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1495/projeto_de_lei_n_34_-_loa_2011.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1496/projeto_de_lei_n_35.10_-_altera_carga_horria_as_JRH8Arh.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1497/projeto_de_lei_n_36.10_-_denomina_biblioteca.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/projeto_de_lei_01-2010.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/projeto_de_lei_n.02_ver_osorio.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/projeto_de_lei_n._03_rua_jose_osvaldo_pereira_da_cruz.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/projeto_de_lei_n._04_rua_manoel_andre_da_rocha.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/projeto_de_lei_n._05_rua_rodolfo_valaski.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/projeto_de_lei_n._06_rua_jocelim_camargo.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/projeto_de_lei_n._07_rua_zacarias_da_rocha.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/projeto_de_lei_n._08__rua_osvaldo_pereira_da_cruz.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/projeto_de_lei.__n._09_rua_arildo_farias_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/projeto_de_lei._n._10_rua_antonieta_camargo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/projeto_de_lei__n._11__rua_joao_claudino_machado.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/projeto_de_lei_n.12_ver_claudemir.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/projeto_de_lei_n.14__rua_antonio_norberto_da_rocha.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1476/projeto_de_lei_n._01.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1477/projeto_de_lei_n._02.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1478/projeto_de_lei_03.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1479/projeto_de_lei_04.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1480/projeto_de_lei_n.05.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1481/projeto_de_lei_06.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1482/projeto_de_lei_07.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1483/projeto_de_lei_08.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1484/projeto_de_lei_n.09.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1485/projeto_de_lei_10.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1486/projeto_de_lei_11.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1487/projeto_de_lei_12.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1488/projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1489/projeto_de_lei_15.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1490/projeto_de_lei_n.16.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1491/projeto_de_lei_n.18.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1492/projeto_de_lei_19.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1493/projeto_de_lei_23.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1494/projeto_de_lei_n_24.10_-_dia_d_contra_o_cncer.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1495/projeto_de_lei_n_34_-_loa_2011.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1496/projeto_de_lei_n_35.10_-_altera_carga_horria_as_JRH8Arh.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1497/projeto_de_lei_n_36.10_-_denomina_biblioteca.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1463/projeto_de_lei_01-2010.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1464/projeto_de_lei_n.02_ver_osorio.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1465/projeto_de_lei_n._03_rua_jose_osvaldo_pereira_da_cruz.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1466/projeto_de_lei_n._04_rua_manoel_andre_da_rocha.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1467/projeto_de_lei_n._05_rua_rodolfo_valaski.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1468/projeto_de_lei_n._06_rua_jocelim_camargo.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1469/projeto_de_lei_n._07_rua_zacarias_da_rocha.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1470/projeto_de_lei_n._08__rua_osvaldo_pereira_da_cruz.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1471/projeto_de_lei.__n._09_rua_arildo_farias_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1472/projeto_de_lei._n._10_rua_antonieta_camargo.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1473/projeto_de_lei__n._11__rua_joao_claudino_machado.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1474/projeto_de_lei_n.12_ver_claudemir.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2010/1475/projeto_de_lei_n.14__rua_antonio_norberto_da_rocha.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="178" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>