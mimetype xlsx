--- v0 (2026-02-08)
+++ v1 (2026-04-06)
@@ -51,1560 +51,1560 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_n._001_heitor_-_lampadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_n._001_heitor_-_lampadas.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_n._002_joane_-_estradas_da_lavoura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_n._002_joane_-_estradas_da_lavoura.doc</t>
   </si>
   <si>
     <t>Patrolamento</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1778/indicacao_n._003_cesar_-_manutencao_limpeza.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1778/indicacao_n._003_cesar_-_manutencao_limpeza.doc</t>
   </si>
   <si>
     <t>Manutenção e limpeza das ruas do centro da cidade e bairros do perímetro urbano</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1779/indicacao_n._004_paulo_-cnpj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1779/indicacao_n._004_paulo_-cnpj.doc</t>
   </si>
   <si>
     <t>Informações sobre as empresas prestadoras de serviços do município</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1780/indicacao_n._005_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1780/indicacao_n._005_claudemir.doc</t>
   </si>
   <si>
     <t>Solicita a reforma do prédio onde está instalada a delegacia da Polícia Civil</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1781/indicacao_n._006_joane_-_limpeza_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1781/indicacao_n._006_joane_-_limpeza_lixo.doc</t>
   </si>
   <si>
     <t>Limpeza do lixo</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1787/indicacao_n._007_joane_-ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1787/indicacao_n._007_joane_-ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Manutenção de pontos de ônibus</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1788/indicacao_n._008_paulao_-_convenios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1788/indicacao_n._008_paulao_-_convenios.doc</t>
   </si>
   <si>
     <t>Possibilidade de realizar convênio</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1789/indicacao_n._009_paulao_-_convenios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1789/indicacao_n._009_paulao_-_convenios.doc</t>
   </si>
   <si>
     <t>Convênios</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1790/indicacao_n._010_paulao_-_intalacao_eletrica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1790/indicacao_n._010_paulao_-_intalacao_eletrica.doc</t>
   </si>
   <si>
     <t>Instalação de rede elétrica</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1791/indicacao_n._011_pedro_-_tapa_buraco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1791/indicacao_n._011_pedro_-_tapa_buraco.doc</t>
   </si>
   <si>
     <t>Colocação de tapa buracos</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1792/indicacao_n._012_osorio_-_caminhao_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1792/indicacao_n._012_osorio_-_caminhao_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1793/indicacao_n._013_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1793/indicacao_n._013_claudemir.doc</t>
   </si>
   <si>
     <t>Regulamentação da Lei sobre o transito de veículos pesados</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1794/indicacao_n._014_claudemir_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1794/indicacao_n._014_claudemir_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>Colocação de placas com o nome das ruas na Vila Panagro</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1795/indicacao_n._015_claudemir_-_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1795/indicacao_n._015_claudemir_-_magisterio.doc</t>
   </si>
   <si>
     <t>Magistério</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1796/indicacao_n._016_pedro_garcia_-_pinhal_dos_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1796/indicacao_n._016_pedro_garcia_-_pinhal_dos_borges.doc</t>
   </si>
   <si>
     <t>Ensaibramento e patrolamento</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1797/indicacao_n._017_-_heitor-_combustivel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1797/indicacao_n._017_-_heitor-_combustivel.doc</t>
   </si>
   <si>
     <t>Combustível</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1798/indicacao_n._018_-claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1798/indicacao_n._018_-claudemir.doc</t>
   </si>
   <si>
     <t>Limpeza e reabertura de valeta</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1799/indicacao_n._020_-_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1799/indicacao_n._020_-_joane.doc</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1800/indicacao_n._021_-_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1800/indicacao_n._021_-_joane.doc</t>
   </si>
   <si>
     <t>Colocação de manilhas</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1801/indicacao_n._022_-_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1801/indicacao_n._022_-_joane.doc</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1802/indicacao_n._023_-_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1802/indicacao_n._023_-_joane.doc</t>
   </si>
   <si>
     <t>Instalação da Rede de Água</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1803/indicacao_n._024_-_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1803/indicacao_n._024_-_joane.doc</t>
   </si>
   <si>
     <t>Manilhamento de esgoto</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1804/indicacao_n._025_-_pedro_garcia_-_saibro_boa_esperanca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1804/indicacao_n._025_-_pedro_garcia_-_saibro_boa_esperanca.doc</t>
   </si>
   <si>
     <t>Relatório de despesas</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1805/indicacao_n._026_-_joane_-_parare.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1805/indicacao_n._026_-_joane_-_parare.doc</t>
   </si>
   <si>
     <t>Retirada de barreira</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1806/indicacao_n._027_-_cesar_-_ensaibramento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1806/indicacao_n._027_-_cesar_-_ensaibramento.doc</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1807/indicacao_n._028_-_paulao_-_ohl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1807/indicacao_n._028_-_paulao_-_ohl.doc</t>
   </si>
   <si>
     <t>Colocação de pontos de ônibus</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1808/indicacao_n._029_-_joane_-_agua_fazendinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1808/indicacao_n._029_-_joane_-_agua_fazendinha.doc</t>
   </si>
   <si>
     <t>Execução da extensão da rede de distribuição de água</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1809/indicacao_n._030_-_pedrinho_-_manilhas_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1809/indicacao_n._030_-_pedrinho_-_manilhas_creche.doc</t>
   </si>
   <si>
     <t>Limpeza e colocação de manilhas</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1810/indicacao_n._031_-heitor-_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1810/indicacao_n._031_-heitor-_estrada.doc</t>
   </si>
   <si>
     <t>Unidade de Saúde da Campina</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1811/indicacao_n._032_-heitor-_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1811/indicacao_n._032_-heitor-_estrada.doc</t>
   </si>
   <si>
     <t>Encaminhamento de equipe para verificar e/ou orientar Empresa de Extração de Areia</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1813/indicacao_n._034_-joane_-_saibrao_campo_comprido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1813/indicacao_n._034_-joane_-_saibrao_campo_comprido.doc</t>
   </si>
   <si>
     <t>Ensaibramento</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1814/indicacao_n._035_-joane_-_contendas_dos_rochas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1814/indicacao_n._035_-joane_-_contendas_dos_rochas.doc</t>
   </si>
   <si>
     <t>Aterro e construção de bueiro</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1815/indicacao_n._036_vereadores_-oi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1815/indicacao_n._036_vereadores_-oi.doc</t>
   </si>
   <si>
     <t>Manutenção de telefones públicos</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1816/indicacao_n._037_vereador_cesar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1816/indicacao_n._037_vereador_cesar.doc</t>
   </si>
   <si>
     <t>Abertura de rua</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1817/indicacao_n._038_-_vereadores_pr281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1817/indicacao_n._038_-_vereadores_pr281.doc</t>
   </si>
   <si>
     <t>Instalação de lombadas eletrônicas</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1818/indicacao_n._039_-_pedro_garcia_-_asfalto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1818/indicacao_n._039_-_pedro_garcia_-_asfalto.doc</t>
   </si>
   <si>
     <t>Pavimentação</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1819/indicacao_n._040_-_claudemir_-_boeiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1819/indicacao_n._040_-_claudemir_-_boeiro.doc</t>
   </si>
   <si>
     <t>Construção de bueiros</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1820/indicacao_n._041_-_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1820/indicacao_n._041_-_vereadores.doc</t>
   </si>
   <si>
     <t>Reaproveitamento do Projeto “Tijucas Saudável – Dando Valor a Vida”</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1821/indicacao_n._042_-_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1821/indicacao_n._042_-_claudemir.doc</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1822/indicacao_n._043_-_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1822/indicacao_n._043_-_joane.doc</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1823/indicacao_n._044_-_joane_-_saibro_instancia_do_sol.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1823/indicacao_n._044_-_joane_-_saibro_instancia_do_sol.doc</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1824/indicacao_n._045_-_joane_-_pintura_ana_bonieck.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1824/indicacao_n._045_-_joane_-_pintura_ana_bonieck.doc</t>
   </si>
   <si>
     <t>Pintura de Casa de Repouso</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1825/indicacao_n._046_-pedro-_milha_vila_nova.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1825/indicacao_n._046_-pedro-_milha_vila_nova.doc</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1826/indicacao_n._047-11_-_ver__claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1826/indicacao_n._047-11_-_ver__claudemir.doc</t>
   </si>
   <si>
     <t>Extensão de água tratada</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1827/indicacao_n._048-11_-_joane_-_agua_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1827/indicacao_n._048-11_-_joane_-_agua_sanepar.doc</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1828/indicacao_n._049-11_-_cesar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1828/indicacao_n._049-11_-_cesar.doc</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1829/indicacao_n._050-11_-_paulo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1829/indicacao_n._050-11_-_paulo.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1830/indicacao_n._051-11_-_vereadores__-_agente_de_transito.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1830/indicacao_n._051-11_-_vereadores__-_agente_de_transito.doc</t>
   </si>
   <si>
     <t>Um funcionário para atuar como agente de trânsito na rua XV de Novembro durante a saída de alunos no período da manhã e tarde da Escola Leovanil Camargo e do Colégio Estadual.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1831/indicacao_n._052-11_-_vereadores__-policiais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1831/indicacao_n._052-11_-_vereadores__-policiais.doc</t>
   </si>
   <si>
     <t>Aumento do numero efetivo do quadro de Policiais Militares no município</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1832/indicacao_n._053-11_-_ver__claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1832/indicacao_n._053-11_-_ver__claudemir.doc</t>
   </si>
   <si>
     <t>Tome providencias de imediato a respeito dos serviços de guardião do patrimônio públicos e dos próprios municipais.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1833/indicacao_n._054-11_-_ver__osorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1833/indicacao_n._054-11_-_ver__osorio.doc</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1834/indicacao_n._055-11_-_ver__osorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1834/indicacao_n._055-11_-_ver__osorio.doc</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1835/indicacao_n._056-11_-_ver__osorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1835/indicacao_n._056-11_-_ver__osorio.doc</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1836/indicacao_n._057-11_-_ver__osorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1836/indicacao_n._057-11_-_ver__osorio.doc</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1837/indicacao_n._058-11_-_ver__paulao_-desassoreamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1837/indicacao_n._058-11_-_ver__paulao_-desassoreamento.doc</t>
   </si>
   <si>
     <t>Limpeza de vala</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1838/indicacao_n._059-11_-_ver_cesar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1838/indicacao_n._059-11_-_ver_cesar.doc</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1839/indicacao_n._060-11_-_ver_pedrinho_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1839/indicacao_n._060-11_-_ver_pedrinho_rio_de_una.doc</t>
   </si>
   <si>
     <t>Informações sobre a distribuição gratuita de alimentos da Empresa Rio de Una</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1840/indicacao_n._061-11_-_ver_pedrinho_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1840/indicacao_n._061-11_-_ver_pedrinho_rio_de_una.doc</t>
   </si>
   <si>
     <t>Relatório de arrecadação de valores referente ao Pedágio</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1841/indicacao_n._62_-_ver_cesar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1841/indicacao_n._62_-_ver_cesar.doc</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1842/indicacao_n._63_-_ver_cesar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1842/indicacao_n._63_-_ver_cesar.doc</t>
   </si>
   <si>
     <t>Capacidade de fornecimento de energia para o município</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1843/indicacao_n._64_-_heitor_-lampada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1843/indicacao_n._64_-_heitor_-lampada.doc</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1844/indicacao_n._066-11_-_ver_pedrinho_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1844/indicacao_n._066-11_-_ver_pedrinho_onibus.doc</t>
   </si>
   <si>
     <t>Alargamento de Ponto de ônibus</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1845/indicacao_n._067-11_-_ver_pedrinho_manilharibei_UxhbrEa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1845/indicacao_n._067-11_-_ver_pedrinho_manilharibei_UxhbrEa.doc</t>
   </si>
   <si>
     <t>Troca de manilhas em bueiro</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1846/indicacao_n._068-11_-_ver_paulo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1846/indicacao_n._068-11_-_ver_paulo.doc</t>
   </si>
   <si>
     <t>Colocação de uma lombada ou redutor de velocidade</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1847/indicacao_n._069-11_-_cesar_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1847/indicacao_n._069-11_-_cesar_sinalizacao.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1848/indicacao_n._070-11_-joane_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1848/indicacao_n._070-11_-joane_saibro.doc</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1849/indicacao_n._071-11_-joane_proejto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1849/indicacao_n._071-11_-joane_proejto.doc</t>
   </si>
   <si>
     <t>Limpeza na frente de imóveis</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1850/indicacao_n._072_pedro_garcia_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1850/indicacao_n._072_pedro_garcia_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1851/indicacao_n._073-11_-_cesar_calcamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1851/indicacao_n._073-11_-_cesar_calcamento.doc</t>
   </si>
   <si>
     <t>Recuperação de ruas do centro da cidade</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1852/indicacao_n._074-11_-_cesar_patrolamento_pampa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1852/indicacao_n._074-11_-_cesar_patrolamento_pampa.doc</t>
   </si>
   <si>
     <t>Ensaibramento, patrolamento e alargamento de ruas</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1853/indicacao_n._075-_11-_paulao_-_ohl_projetos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1853/indicacao_n._075-_11-_paulao_-_ohl_projetos.doc</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1854/indicacao_n._076_pedro_garcia_-_manilhas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1854/indicacao_n._076_pedro_garcia_-_manilhas.doc</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1855/indicacao_n._77_-_heitor_-_agua_aneliva.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1855/indicacao_n._77_-_heitor_-_agua_aneliva.doc</t>
   </si>
   <si>
     <t>Ligações de água tratada</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1856/indicacao_n._78_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1856/indicacao_n._78_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1857/indicacao_n._79_-_joane_-_tapaburaco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1857/indicacao_n._79_-_joane_-_tapaburaco.doc</t>
   </si>
   <si>
     <t>Colocação de tapas buracos</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1858/indicacao_n._80_-_claudemir_po_de_pedra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1858/indicacao_n._80_-_claudemir_po_de_pedra.doc</t>
   </si>
   <si>
     <t>Doação de carga de pó de pedra</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1859/indicacao_n._81_-_emendas_a_ldo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1859/indicacao_n._81_-_emendas_a_ldo.doc</t>
   </si>
   <si>
     <t>Emendas a LDO</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1860/indicacao_n._82_-_saibramento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1860/indicacao_n._82_-_saibramento.doc</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1861/indicacao_n._83_-_extensao_de_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1861/indicacao_n._83_-_extensao_de_agua.doc</t>
   </si>
   <si>
     <t>Extensão de rede de água tratada</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1862/indicacao_n._84_-_ensaibramento_entrada_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1862/indicacao_n._84_-_ensaibramento_entrada_tabatinga.doc</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1863/indicacao_n._85_-_ensaibramento_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1863/indicacao_n._85_-_ensaibramento_tabatinga.doc</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>RODRIGO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1864/indicacao_n._86_-_vereador_rodrigo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1864/indicacao_n._86_-_vereador_rodrigo.doc</t>
   </si>
   <si>
     <t>Providências a respeito do serviço de Patrolheiro</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1865/indicacao_n._87_-_vereador_joane_-_bancos_terminal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1865/indicacao_n._87_-_vereador_joane_-_bancos_terminal.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1866/indicacao_n._89_-_vereador_pedro_-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1866/indicacao_n._89_-_vereador_pedro_-_saibro.doc</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1867/indicacao_n._90_-_vereador_cesar_-_ed.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1867/indicacao_n._90_-_vereador_cesar_-_ed.doc</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1868/indicacao_n._91_-_vereador_pedro_-_taboado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1868/indicacao_n._91_-_vereador_pedro_-_taboado.doc</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1869/indicacao_n._92_-_vereador_cesar_-_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1869/indicacao_n._92_-_vereador_cesar_-_ruas.doc</t>
   </si>
   <si>
     <t>Manutenção das junções que dão acesso a PR 281</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1870/indicacao_n._93_-_vereador_joane_-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1870/indicacao_n._93_-_vereador_joane_-_saibro.doc</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1871/indicacao_n._94_-_vereador_joane_-_rua_joao_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1871/indicacao_n._94_-_vereador_joane_-_rua_joao_camargo.doc</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1872/indicacao_n._95_-_vereador_claudemir_-_terraplanagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1872/indicacao_n._95_-_vereador_claudemir_-_terraplanagem.doc</t>
   </si>
   <si>
     <t>Serviços de patrola</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1873/indicacao_n._96_-_vereador_claudemir_-_taxistas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1873/indicacao_n._96_-_vereador_claudemir_-_taxistas.doc</t>
   </si>
   <si>
     <t>Lotação da Associação de Taxistas</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1874/indicacao_n._97_-_vereador_cesar_-_manilhas_relatorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1874/indicacao_n._97_-_vereador_cesar_-_manilhas_relatorio.doc</t>
   </si>
   <si>
     <t>Relatório com informações referentes aos gastos com a aquisição manilhas</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1875/indicacao_n._98_-_vereador_cesar_-_grama.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1875/indicacao_n._98_-_vereador_cesar_-_grama.doc</t>
   </si>
   <si>
     <t>Colocação de grama na frente do Cemitério Municipal</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1876/indicacao_n._99_-_vereador_joane_-_patio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1876/indicacao_n._99_-_vereador_joane_-_patio.doc</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1877/indicacao_n._100_-_clodo_extensao_de_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1877/indicacao_n._100_-_clodo_extensao_de_agua.doc</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1878/indicacao_n._101_-_joane_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1878/indicacao_n._101_-_joane_saibro.doc</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1879/indicacao_n._102_-_joane_saibro_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1879/indicacao_n._102_-_joane_saibro_posto_de_saude.doc</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1880/indicacao_n._103_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1880/indicacao_n._103_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1881/indicacao_n._104_-_paulao_-_pr281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1881/indicacao_n._104_-_paulao_-_pr281.doc</t>
   </si>
   <si>
     <t>Possibilidade do alargamento da Rua XV de Novembro entre a Agência da Copel e o Posto de Gasolina Saltinho</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1882/indicacao_n._105_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1882/indicacao_n._105_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1883/indicacao_n._106_-_pedrinho_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1883/indicacao_n._106_-_pedrinho_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1884/indicacao_n._107_-_joane_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1884/indicacao_n._107_-_joane_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1447/projeto_de_lei_n_01.11_-_institui_dirio_oficial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1447/projeto_de_lei_n_01.11_-_institui_dirio_oficial.doc</t>
   </si>
   <si>
     <t>Cria o diário oficial eletrônico do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1448/projeto_de_lei_04_reajuste_servidor_publico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1448/projeto_de_lei_04_reajuste_servidor_publico.doc</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos servidores públicos municipais dos Poderes Executivo e Legislativo</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1449/projeto_de_lei_05_abertura_de_credito_398.00000.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1449/projeto_de_lei_05_abertura_de_credito_398.00000.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Suplementar ao orçamento do exercício de 2011, no valor de R$ 398.000,00</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1450/projeto_de_lei_n._06.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1450/projeto_de_lei_n._06.doc</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial suplementar ao orçamento do exercício de 2011, no valor de R$ 67.000,00</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1451/projeto_de_lei_07.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1451/projeto_de_lei_07.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a contratar operações de crédito com a Agência de Fomento do Paraná S/A e/ou Banco Regional de Desenvolvimento do Extremo Sul – BRDE e/ou Banco Nacional do Desenvolvimento – BNDES</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1452/projeto_de_lei_n._08_-_ldo_2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1452/projeto_de_lei_n._08_-_ldo_2012.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1453/projeto_de_lei_n._09.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1453/projeto_de_lei_n._09.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a contratar operações de crédito com Banco Nacional do Desenvolvimento Econômico e Social – BNDES, oferecer garantias e dá outras providências</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1454/projeto_de_lei_n._10_corrigido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1454/projeto_de_lei_n._10_corrigido.doc</t>
   </si>
   <si>
     <t>Institui o programa de regularização fundiária rural no Município de Tijucas do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1455/projeto_de_lei_11_altera_a_lei_142.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1455/projeto_de_lei_11_altera_a_lei_142.doc</t>
   </si>
   <si>
     <t>Altera Lei nº 142, de 04 de abril de 2008</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1456/projeto_de_lei_12_conselho_municipal_do_trabalho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1456/projeto_de_lei_12_conselho_municipal_do_trabalho.doc</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Trabalho e dá outras providências</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1457/projeto_de_lei_n._13_de_2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1457/projeto_de_lei_n._13_de_2011.doc</t>
   </si>
   <si>
     <t>Regulamenta benefícios eventuais no âmbito da política municipal de assistência social</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1458/projeto_de_lei_n._14_de_2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1458/projeto_de_lei_n._14_de_2011.doc</t>
   </si>
   <si>
     <t>Autoriza o chefe do executivo de Tijucas do Sul a integrar a constituição do Consórcio Metropolitano de Saúde do Paraná – COMESP – ratificando o protocolo de intenções baseado na lei n° 11.107 de 06 de abril de 2005</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1459/projeto_de_lei_n._15_-_loa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1459/projeto_de_lei_n._15_-_loa.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa  Municipal para o exercício financeiro de 2012</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1460/projeto_de_lei_n._16_de_05_de_dezembro_de_2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1460/projeto_de_lei_n._16_de_05_de_dezembro_de_2011.doc</t>
   </si>
   <si>
     <t>Altera Lei 016/2000 com a finalidade de reaver concessão de imóvel utilizado pela empresa Agro Industrial Funghi Ltda e dá outras providências</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1461/projeto_de_lei_n._17_de_2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1461/projeto_de_lei_n._17_de_2011.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Inseminação Artificial do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1462/projeto_de_lei_n._18_de_2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1462/projeto_de_lei_n._18_de_2011.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S.A. e dá outras providências correlatas</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_001-2011_-_fundo_especial_para_c_6T8L3yR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_001-2011_-_fundo_especial_para_c_6T8L3yR.doc</t>
   </si>
   <si>
     <t>Constitui o Fundo Especial para Construção da Câmara Municipal de Tijucas do Sul</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_002-2011_-_ver._heitor_-_rua_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_002-2011_-_ver._heitor_-_rua_campina.doc</t>
   </si>
   <si>
     <t>Denomina Rua Jose Ferreira da Cruz</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_003-2011_-_ver._joane_-_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_003-2011_-_ver._joane_-_rua.doc</t>
   </si>
   <si>
     <t>Denomina Rua Professor André Pereira de Farias</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_04-2011_-_ver__paulo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_04-2011_-_ver__paulo.doc</t>
   </si>
   <si>
     <t>Denomina Rua Tereza Jeiss Machado</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_05-2011_-_ver_paulo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_05-2011_-_ver_paulo.doc</t>
   </si>
   <si>
     <t>Denomina Rua Isabel Cubas Machado</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_06-2011_-_ver_paulo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_06-2011_-_ver_paulo.doc</t>
   </si>
   <si>
     <t>Denomina Rua Olimpio de Oliveira Camargo</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_07-2011_-_ver_cesar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_07-2011_-_ver_cesar.doc</t>
   </si>
   <si>
     <t>Denomina Rua Ana Maoski Boniecki</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_n.08__ver_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_n.08__ver_claudemir.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação dos Agentes Ambientais Prestadores de serviços na coleta de materiais recicláveis de Tijucas do Sul – PR</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_009-2011_-_ver._heitor_-estrada__01yWttO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_009-2011_-_ver._heitor_-estrada__01yWttO.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Sebastião Ferreira Farias</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_010-2011_-_ver._paulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_010-2011_-_ver._paulao.doc</t>
   </si>
   <si>
     <t>Denomina Rua Antonio Chicóvis</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_011-2011_-_ver._paulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_011-2011_-_ver._paulao.doc</t>
   </si>
   <si>
     <t>Denomina Rua Dorvalino Ribeiro Batista</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_012-2011_-_programa_de_apoio_a_e_rqD8E2u.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_012-2011_-_programa_de_apoio_a_e_rqD8E2u.doc</t>
   </si>
   <si>
     <t>Institui o Programa de Apoio aos Empresários e dá outras providências</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1437/projeto_de_lei_013-2011_-_programa_de_apoio_min_clJhDqO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1437/projeto_de_lei_013-2011_-_programa_de_apoio_min_clJhDqO.doc</t>
   </si>
   <si>
     <t>Institui o Programa Solidariedade Comunitária e dá outras providências</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1438/projeto_de_lei_014-2011_-_projeto_de_lei_22_de__NebPV0y.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1438/projeto_de_lei_014-2011_-_projeto_de_lei_22_de__NebPV0y.doc</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1439/projeto_de_lei_15_-_2011_-__erm_erminio_cardoso_9uvTrL6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1439/projeto_de_lei_15_-_2011_-__erm_erminio_cardoso_9uvTrL6.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Pais e Mestres Pedro Ferreira de Melo</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1440/projeto_de_lei_016-2011_-_horario_bares.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1440/projeto_de_lei_016-2011_-_horario_bares.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento dos bares e estabelecimentos similares e dá outras providências</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1441/projeto_de_lei_17_-_2011_-__apmf_renato_muhlste_fjeYo6R.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1441/projeto_de_lei_17_-_2011_-__apmf_renato_muhlste_fjeYo6R.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Pais e Mestres Renato Muhlstedt</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1442/projeto_de_lei_18-2011_-_rua_vila_dos_rosarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1442/projeto_de_lei_18-2011_-_rua_vila_dos_rosarios.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Manoel Rosário da Cruz</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1443/projeto_de_lei_19-2011_-_poluicao_sonora.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1443/projeto_de_lei_19-2011_-_poluicao_sonora.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção contra a poluição sonora e dá outras providencias.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1444/projeto_de_lei_20-2011_-_movimentacao_ou_transp_v5PZInH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1444/projeto_de_lei_20-2011_-_movimentacao_ou_transp_v5PZInH.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação ou transporte de terra e outros materiais no Município de Tijucas do Sul  e dá outras providencias</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1445/projeto_de_lei_21-2011_-_denomina_travessa_adal_7kCh2LH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1445/projeto_de_lei_21-2011_-_denomina_travessa_adal_7kCh2LH.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Adalton Nereu Tetu</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1446/projeto_de_lei_22-2011_-_denomina_travessa_gast_zfiFbyI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1446/projeto_de_lei_22-2011_-_denomina_travessa_gast_zfiFbyI.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Gastão Leprevost de Lima</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1911,67 +1911,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_n._001_heitor_-_lampadas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_n._002_joane_-_estradas_da_lavoura.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1778/indicacao_n._003_cesar_-_manutencao_limpeza.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1779/indicacao_n._004_paulo_-cnpj.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1780/indicacao_n._005_claudemir.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1781/indicacao_n._006_joane_-_limpeza_lixo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1787/indicacao_n._007_joane_-ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1788/indicacao_n._008_paulao_-_convenios.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1789/indicacao_n._009_paulao_-_convenios.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1790/indicacao_n._010_paulao_-_intalacao_eletrica.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1791/indicacao_n._011_pedro_-_tapa_buraco.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1792/indicacao_n._012_osorio_-_caminhao_de_lixo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1793/indicacao_n._013_claudemir.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1794/indicacao_n._014_claudemir_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1795/indicacao_n._015_claudemir_-_magisterio.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1796/indicacao_n._016_pedro_garcia_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1797/indicacao_n._017_-_heitor-_combustivel.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1798/indicacao_n._018_-claudemir.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1799/indicacao_n._020_-_joane.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1800/indicacao_n._021_-_joane.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1801/indicacao_n._022_-_joane.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1802/indicacao_n._023_-_joane.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1803/indicacao_n._024_-_joane.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1804/indicacao_n._025_-_pedro_garcia_-_saibro_boa_esperanca.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1805/indicacao_n._026_-_joane_-_parare.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1806/indicacao_n._027_-_cesar_-_ensaibramento.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1807/indicacao_n._028_-_paulao_-_ohl.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1808/indicacao_n._029_-_joane_-_agua_fazendinha.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1809/indicacao_n._030_-_pedrinho_-_manilhas_creche.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1810/indicacao_n._031_-heitor-_estrada.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1811/indicacao_n._032_-heitor-_estrada.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1813/indicacao_n._034_-joane_-_saibrao_campo_comprido.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1814/indicacao_n._035_-joane_-_contendas_dos_rochas.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1815/indicacao_n._036_vereadores_-oi.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1816/indicacao_n._037_vereador_cesar.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1817/indicacao_n._038_-_vereadores_pr281.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1818/indicacao_n._039_-_pedro_garcia_-_asfalto.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1819/indicacao_n._040_-_claudemir_-_boeiro.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1820/indicacao_n._041_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1821/indicacao_n._042_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1822/indicacao_n._043_-_joane.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1823/indicacao_n._044_-_joane_-_saibro_instancia_do_sol.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1824/indicacao_n._045_-_joane_-_pintura_ana_bonieck.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1825/indicacao_n._046_-pedro-_milha_vila_nova.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1826/indicacao_n._047-11_-_ver__claudemir.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1827/indicacao_n._048-11_-_joane_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1828/indicacao_n._049-11_-_cesar.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1829/indicacao_n._050-11_-_paulo.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1830/indicacao_n._051-11_-_vereadores__-_agente_de_transito.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1831/indicacao_n._052-11_-_vereadores__-policiais.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1832/indicacao_n._053-11_-_ver__claudemir.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1833/indicacao_n._054-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1834/indicacao_n._055-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1835/indicacao_n._056-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1836/indicacao_n._057-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1837/indicacao_n._058-11_-_ver__paulao_-desassoreamento.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1838/indicacao_n._059-11_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1839/indicacao_n._060-11_-_ver_pedrinho_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1840/indicacao_n._061-11_-_ver_pedrinho_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1841/indicacao_n._62_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1842/indicacao_n._63_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1843/indicacao_n._64_-_heitor_-lampada.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1844/indicacao_n._066-11_-_ver_pedrinho_onibus.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1845/indicacao_n._067-11_-_ver_pedrinho_manilharibei_UxhbrEa.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1846/indicacao_n._068-11_-_ver_paulo.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1847/indicacao_n._069-11_-_cesar_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1848/indicacao_n._070-11_-joane_saibro.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1849/indicacao_n._071-11_-joane_proejto.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1850/indicacao_n._072_pedro_garcia_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1851/indicacao_n._073-11_-_cesar_calcamento.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1852/indicacao_n._074-11_-_cesar_patrolamento_pampa.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1853/indicacao_n._075-_11-_paulao_-_ohl_projetos.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1854/indicacao_n._076_pedro_garcia_-_manilhas.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1855/indicacao_n._77_-_heitor_-_agua_aneliva.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1856/indicacao_n._78_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1857/indicacao_n._79_-_joane_-_tapaburaco.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1858/indicacao_n._80_-_claudemir_po_de_pedra.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1859/indicacao_n._81_-_emendas_a_ldo.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1860/indicacao_n._82_-_saibramento.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1861/indicacao_n._83_-_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1862/indicacao_n._84_-_ensaibramento_entrada_tabatinga.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1863/indicacao_n._85_-_ensaibramento_tabatinga.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1864/indicacao_n._86_-_vereador_rodrigo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1865/indicacao_n._87_-_vereador_joane_-_bancos_terminal.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1866/indicacao_n._89_-_vereador_pedro_-_saibro.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1867/indicacao_n._90_-_vereador_cesar_-_ed.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1868/indicacao_n._91_-_vereador_pedro_-_taboado.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1869/indicacao_n._92_-_vereador_cesar_-_ruas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1870/indicacao_n._93_-_vereador_joane_-_saibro.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1871/indicacao_n._94_-_vereador_joane_-_rua_joao_camargo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1872/indicacao_n._95_-_vereador_claudemir_-_terraplanagem.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1873/indicacao_n._96_-_vereador_claudemir_-_taxistas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1874/indicacao_n._97_-_vereador_cesar_-_manilhas_relatorio.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1875/indicacao_n._98_-_vereador_cesar_-_grama.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1876/indicacao_n._99_-_vereador_joane_-_patio.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1877/indicacao_n._100_-_clodo_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1878/indicacao_n._101_-_joane_saibro.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1879/indicacao_n._102_-_joane_saibro_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1880/indicacao_n._103_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1881/indicacao_n._104_-_paulao_-_pr281.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1882/indicacao_n._105_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1883/indicacao_n._106_-_pedrinho_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1884/indicacao_n._107_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1447/projeto_de_lei_n_01.11_-_institui_dirio_oficial.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1448/projeto_de_lei_04_reajuste_servidor_publico.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1449/projeto_de_lei_05_abertura_de_credito_398.00000.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1450/projeto_de_lei_n._06.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1451/projeto_de_lei_07.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1452/projeto_de_lei_n._08_-_ldo_2012.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1453/projeto_de_lei_n._09.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1454/projeto_de_lei_n._10_corrigido.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1455/projeto_de_lei_11_altera_a_lei_142.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1456/projeto_de_lei_12_conselho_municipal_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1457/projeto_de_lei_n._13_de_2011.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1458/projeto_de_lei_n._14_de_2011.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1459/projeto_de_lei_n._15_-_loa.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1460/projeto_de_lei_n._16_de_05_de_dezembro_de_2011.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1461/projeto_de_lei_n._17_de_2011.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1462/projeto_de_lei_n._18_de_2011.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_001-2011_-_fundo_especial_para_c_6T8L3yR.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_002-2011_-_ver._heitor_-_rua_campina.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_003-2011_-_ver._joane_-_rua.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_04-2011_-_ver__paulo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_05-2011_-_ver_paulo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_06-2011_-_ver_paulo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_07-2011_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_n.08__ver_claudemir.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_009-2011_-_ver._heitor_-estrada__01yWttO.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_010-2011_-_ver._paulao.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_011-2011_-_ver._paulao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_012-2011_-_programa_de_apoio_a_e_rqD8E2u.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1437/projeto_de_lei_013-2011_-_programa_de_apoio_min_clJhDqO.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1438/projeto_de_lei_014-2011_-_projeto_de_lei_22_de__NebPV0y.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1439/projeto_de_lei_15_-_2011_-__erm_erminio_cardoso_9uvTrL6.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1440/projeto_de_lei_016-2011_-_horario_bares.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1441/projeto_de_lei_17_-_2011_-__apmf_renato_muhlste_fjeYo6R.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1442/projeto_de_lei_18-2011_-_rua_vila_dos_rosarios.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1443/projeto_de_lei_19-2011_-_poluicao_sonora.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1444/projeto_de_lei_20-2011_-_movimentacao_ou_transp_v5PZInH.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1445/projeto_de_lei_21-2011_-_denomina_travessa_adal_7kCh2LH.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1446/projeto_de_lei_22-2011_-_denomina_travessa_gast_zfiFbyI.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1776/indicacao_n._001_heitor_-_lampadas.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1777/indicacao_n._002_joane_-_estradas_da_lavoura.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1778/indicacao_n._003_cesar_-_manutencao_limpeza.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1779/indicacao_n._004_paulo_-cnpj.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1780/indicacao_n._005_claudemir.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1781/indicacao_n._006_joane_-_limpeza_lixo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1787/indicacao_n._007_joane_-ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1788/indicacao_n._008_paulao_-_convenios.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1789/indicacao_n._009_paulao_-_convenios.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1790/indicacao_n._010_paulao_-_intalacao_eletrica.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1791/indicacao_n._011_pedro_-_tapa_buraco.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1792/indicacao_n._012_osorio_-_caminhao_de_lixo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1793/indicacao_n._013_claudemir.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1794/indicacao_n._014_claudemir_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1795/indicacao_n._015_claudemir_-_magisterio.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1796/indicacao_n._016_pedro_garcia_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1797/indicacao_n._017_-_heitor-_combustivel.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1798/indicacao_n._018_-claudemir.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1799/indicacao_n._020_-_joane.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1800/indicacao_n._021_-_joane.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1801/indicacao_n._022_-_joane.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1802/indicacao_n._023_-_joane.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1803/indicacao_n._024_-_joane.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1804/indicacao_n._025_-_pedro_garcia_-_saibro_boa_esperanca.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1805/indicacao_n._026_-_joane_-_parare.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1806/indicacao_n._027_-_cesar_-_ensaibramento.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1807/indicacao_n._028_-_paulao_-_ohl.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1808/indicacao_n._029_-_joane_-_agua_fazendinha.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1809/indicacao_n._030_-_pedrinho_-_manilhas_creche.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1810/indicacao_n._031_-heitor-_estrada.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1811/indicacao_n._032_-heitor-_estrada.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1813/indicacao_n._034_-joane_-_saibrao_campo_comprido.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1814/indicacao_n._035_-joane_-_contendas_dos_rochas.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1815/indicacao_n._036_vereadores_-oi.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1816/indicacao_n._037_vereador_cesar.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1817/indicacao_n._038_-_vereadores_pr281.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1818/indicacao_n._039_-_pedro_garcia_-_asfalto.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1819/indicacao_n._040_-_claudemir_-_boeiro.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1820/indicacao_n._041_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1821/indicacao_n._042_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1822/indicacao_n._043_-_joane.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1823/indicacao_n._044_-_joane_-_saibro_instancia_do_sol.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1824/indicacao_n._045_-_joane_-_pintura_ana_bonieck.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1825/indicacao_n._046_-pedro-_milha_vila_nova.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1826/indicacao_n._047-11_-_ver__claudemir.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1827/indicacao_n._048-11_-_joane_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1828/indicacao_n._049-11_-_cesar.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1829/indicacao_n._050-11_-_paulo.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1830/indicacao_n._051-11_-_vereadores__-_agente_de_transito.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1831/indicacao_n._052-11_-_vereadores__-policiais.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1832/indicacao_n._053-11_-_ver__claudemir.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1833/indicacao_n._054-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1834/indicacao_n._055-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1835/indicacao_n._056-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1836/indicacao_n._057-11_-_ver__osorio.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1837/indicacao_n._058-11_-_ver__paulao_-desassoreamento.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1838/indicacao_n._059-11_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1839/indicacao_n._060-11_-_ver_pedrinho_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1840/indicacao_n._061-11_-_ver_pedrinho_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1841/indicacao_n._62_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1842/indicacao_n._63_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1843/indicacao_n._64_-_heitor_-lampada.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1844/indicacao_n._066-11_-_ver_pedrinho_onibus.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1845/indicacao_n._067-11_-_ver_pedrinho_manilharibei_UxhbrEa.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1846/indicacao_n._068-11_-_ver_paulo.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1847/indicacao_n._069-11_-_cesar_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1848/indicacao_n._070-11_-joane_saibro.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1849/indicacao_n._071-11_-joane_proejto.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1850/indicacao_n._072_pedro_garcia_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1851/indicacao_n._073-11_-_cesar_calcamento.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1852/indicacao_n._074-11_-_cesar_patrolamento_pampa.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1853/indicacao_n._075-_11-_paulao_-_ohl_projetos.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1854/indicacao_n._076_pedro_garcia_-_manilhas.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1855/indicacao_n._77_-_heitor_-_agua_aneliva.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1856/indicacao_n._78_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1857/indicacao_n._79_-_joane_-_tapaburaco.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1858/indicacao_n._80_-_claudemir_po_de_pedra.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1859/indicacao_n._81_-_emendas_a_ldo.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1860/indicacao_n._82_-_saibramento.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1861/indicacao_n._83_-_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1862/indicacao_n._84_-_ensaibramento_entrada_tabatinga.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1863/indicacao_n._85_-_ensaibramento_tabatinga.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1864/indicacao_n._86_-_vereador_rodrigo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1865/indicacao_n._87_-_vereador_joane_-_bancos_terminal.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1866/indicacao_n._89_-_vereador_pedro_-_saibro.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1867/indicacao_n._90_-_vereador_cesar_-_ed.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1868/indicacao_n._91_-_vereador_pedro_-_taboado.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1869/indicacao_n._92_-_vereador_cesar_-_ruas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1870/indicacao_n._93_-_vereador_joane_-_saibro.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1871/indicacao_n._94_-_vereador_joane_-_rua_joao_camargo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1872/indicacao_n._95_-_vereador_claudemir_-_terraplanagem.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1873/indicacao_n._96_-_vereador_claudemir_-_taxistas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1874/indicacao_n._97_-_vereador_cesar_-_manilhas_relatorio.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1875/indicacao_n._98_-_vereador_cesar_-_grama.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1876/indicacao_n._99_-_vereador_joane_-_patio.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1877/indicacao_n._100_-_clodo_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1878/indicacao_n._101_-_joane_saibro.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1879/indicacao_n._102_-_joane_saibro_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1880/indicacao_n._103_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1881/indicacao_n._104_-_paulao_-_pr281.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1882/indicacao_n._105_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1883/indicacao_n._106_-_pedrinho_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1884/indicacao_n._107_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1447/projeto_de_lei_n_01.11_-_institui_dirio_oficial.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1448/projeto_de_lei_04_reajuste_servidor_publico.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1449/projeto_de_lei_05_abertura_de_credito_398.00000.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1450/projeto_de_lei_n._06.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1451/projeto_de_lei_07.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1452/projeto_de_lei_n._08_-_ldo_2012.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1453/projeto_de_lei_n._09.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1454/projeto_de_lei_n._10_corrigido.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1455/projeto_de_lei_11_altera_a_lei_142.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1456/projeto_de_lei_12_conselho_municipal_do_trabalho.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1457/projeto_de_lei_n._13_de_2011.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1458/projeto_de_lei_n._14_de_2011.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1459/projeto_de_lei_n._15_-_loa.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1460/projeto_de_lei_n._16_de_05_de_dezembro_de_2011.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1461/projeto_de_lei_n._17_de_2011.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1462/projeto_de_lei_n._18_de_2011.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1425/projeto_de_lei_001-2011_-_fundo_especial_para_c_6T8L3yR.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1426/projeto_de_lei_002-2011_-_ver._heitor_-_rua_campina.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1427/projeto_de_lei_003-2011_-_ver._joane_-_rua.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1428/projeto_de_lei_04-2011_-_ver__paulo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1429/projeto_de_lei_05-2011_-_ver_paulo.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1430/projeto_de_lei_06-2011_-_ver_paulo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1431/projeto_de_lei_07-2011_-_ver_cesar.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1432/projeto_de_lei_n.08__ver_claudemir.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1433/projeto_de_lei_009-2011_-_ver._heitor_-estrada__01yWttO.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1434/projeto_de_lei_010-2011_-_ver._paulao.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1435/projeto_de_lei_011-2011_-_ver._paulao.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1436/projeto_de_lei_012-2011_-_programa_de_apoio_a_e_rqD8E2u.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1437/projeto_de_lei_013-2011_-_programa_de_apoio_min_clJhDqO.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1438/projeto_de_lei_014-2011_-_projeto_de_lei_22_de__NebPV0y.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1439/projeto_de_lei_15_-_2011_-__erm_erminio_cardoso_9uvTrL6.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1440/projeto_de_lei_016-2011_-_horario_bares.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1441/projeto_de_lei_17_-_2011_-__apmf_renato_muhlste_fjeYo6R.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1442/projeto_de_lei_18-2011_-_rua_vila_dos_rosarios.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1443/projeto_de_lei_19-2011_-_poluicao_sonora.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1444/projeto_de_lei_20-2011_-_movimentacao_ou_transp_v5PZInH.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1445/projeto_de_lei_21-2011_-_denomina_travessa_adal_7kCh2LH.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2011/1446/projeto_de_lei_22-2011_-_denomina_travessa_gast_zfiFbyI.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="203.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>