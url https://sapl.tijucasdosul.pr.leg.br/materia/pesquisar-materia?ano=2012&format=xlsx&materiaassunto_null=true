--- v0 (2025-12-12)
+++ v1 (2026-04-11)
@@ -54,2226 +54,2226 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1666/indicacao_n._001_-claudemir_-_contrato_empresa__ZwgvDCZ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1666/indicacao_n._001_-claudemir_-_contrato_empresa__ZwgvDCZ.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que encaminhe uma cópia do contrato firmado com a empresa de transporte Campo Alto</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1667/indicacao_n._002_-claudemir_-_poco_artesiano.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1667/indicacao_n._002_-claudemir_-_poco_artesiano.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que entre em contato com a Sanepar na pessoa do Diretor-Presidente Fernando Ghignone, assim como a Prefeitura de Agudos do Sul para realizar estudos na região de Tropeiraba atendendo tanto as famílias residentes em limite de Tijucas do Sul como de Agudos do Sul</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1668/indicacao_n._003_-claudemir_-_pontos_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1668/indicacao_n._003_-claudemir_-_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>Pontos de ônibus</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1669/indicacao_n._004_-joane_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1669/indicacao_n._004_-joane_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1670/indicacao_n._005_-_cesar-_bueiro_cople.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1670/indicacao_n._005_-_cesar-_bueiro_cople.doc</t>
   </si>
   <si>
     <t>Bueiros Copel</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1671/indicacao_n._006_-pedro_garcia_-_manilhas_vila_maringa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1671/indicacao_n._006_-pedro_garcia_-_manilhas_vila_maringa.doc</t>
   </si>
   <si>
     <t>Manilhas Vila Maringá</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1672/indicacao_n._007_-_clodo_-_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1672/indicacao_n._007_-_clodo_-_agua.doc</t>
   </si>
   <si>
     <t>Possibilidade de extensão da rede de água tratada e de rede elétrica na Travessa Rosalina Joana Tetu</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1673/indicacao_n._008_-_paulao_-_ensaibramento_rua_das_aguas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1673/indicacao_n._008_-_paulao_-_ensaibramento_rua_das_aguas.doc</t>
   </si>
   <si>
     <t>Ensaibramento de estradas</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1674/indicacao_n._009_-joane_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1674/indicacao_n._009_-joane_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RODRIGO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1675/indicacao_n._010_-_rodrigo_-_manutencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1675/indicacao_n._010_-_rodrigo_-_manutencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1676/indicacao_n._011_-_cesar_-_rua_joao_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1676/indicacao_n._011_-_cesar_-_rua_joao_camargo.doc</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1677/indicacao_n._012_-_cesar_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1677/indicacao_n._012_-_cesar_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1678/indicacao_n._013_-_cesar_e_joane_-_manutencao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1678/indicacao_n._013_-_cesar_e_joane_-_manutencao.doc</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que entre em contato com as empresas de telefonia móvel que operam no município, informando-as da dificuldade de sinal para uso dos serviços prestados por estas</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1680/indicacao_n._015_-_clodo_-_poco_artesinao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1680/indicacao_n._015_-_clodo_-_poco_artesinao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que entre em contato com a Companhia de Saneamento do Paraná (SANEPAR) para que em parceria com a Prefeitura Municipal realizem a construção de um poço artesiano na comunidade da Tabatinga</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1681/indicacao_n._016_-_osorio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1681/indicacao_n._016_-_osorio.doc</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que verifique com o setor competente a possibilidade da execução de patrolamento e ensaibramento da estrada conhecida como Estrada do Portão Amarelo na comunidade do Matulão</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1682/indicacao_n._017_-_claudemir_-_telefones.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1682/indicacao_n._017_-_claudemir_-_telefones.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que encaminhe oficio aos órgãos competentes a respeito dos serviços de telefonia pública, fixa e móvel do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1683/indicacao_n._018_-_claudemir_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1683/indicacao_n._018_-_claudemir_iluminacao.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1684/indicacao_n._019_-_claudemir_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1684/indicacao_n._019_-_claudemir_iluminacao.doc</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1685/indicacao_n._020_-_claudemir_ponto_de_onibus_onca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1685/indicacao_n._020_-_claudemir_ponto_de_onibus_onca.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que verifique com o setor competente a possibilidade da construção de um ponto de ônibus na Estrada Principal de Ambrósios, no acesso a Estrada da Onça</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1686/indicacao_n._021_-joane_-_equipamentos_esporte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1686/indicacao_n._021_-joane_-_equipamentos_esporte.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que verifique junto ao setor competente a possibilidade reposição de novos materiais esportivos para a escolinha de futebol</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1687/indicacao_n._022_-joane_-_areia_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1687/indicacao_n._022_-joane_-_areia_tabatinga.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que verifique junto ao setor competente a possibilidade da colocação de dois caminhões de areia na cancha da comunidade de Tabatinga aos fundos do Barracão da Igreja Católica</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1688/indicacao_n._023_-claudemir_-_areia_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1688/indicacao_n._023_-claudemir_-_areia_postinho.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que verifique junto ao setor competente a possibilidade da reposição de areia em uma das canchas da comunidade de Postinho. Sabe-se que no bairro há 3 canchas, porém, deverá o Executivo avaliar qual o local que mais munícipes atende</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1689/indicacao_n._024_-claudemir_-_areia_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1689/indicacao_n._024_-claudemir_-_areia_vila_rural.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que verifique junto ao setor competente a possibilidade da construção de uma cancha de areia na Vila Rural</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1690/indicacao_n._025_-_joane_-_ponto_de_onibus_rio_da_palha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1690/indicacao_n._025_-_joane_-_ponto_de_onibus_rio_da_palha.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que verifique com o setor competente a possibilidade da construção de um ponto de ônibus para estudantes nas proximidades da Pousada Rio da Palha</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1691/indicacao_n._026_-_cesar_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1691/indicacao_n._026_-_cesar_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1692/indicacao_n._027_-_osorio_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1692/indicacao_n._027_-_osorio_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1693/indicacao_n._028_-_joane_-_iluminacao_e_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1693/indicacao_n._028_-_joane_-_iluminacao_e_patrolamento.doc</t>
   </si>
   <si>
     <t>Iluminação e patrolamento</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1694/indicacao_n._029_-_joane_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1694/indicacao_n._029_-_joane_-_patrolamento.doc</t>
   </si>
   <si>
     <t>Patrolamento</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1695/indicacao_n._030_-_joane_-_patrolamento_entrada_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1695/indicacao_n._030_-_joane_-_patrolamento_entrada_varzea.doc</t>
   </si>
   <si>
     <t>Ensaibramento e Iluminação</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1696/indicacao_n._031_-_joane_-_valvula_de_escape.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1696/indicacao_n._031_-_joane_-_valvula_de_escape.doc</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1697/indicacao_n._032_-_pedro_garcia_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1697/indicacao_n._032_-_pedro_garcia_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1698/indicacao_n._033_-_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1698/indicacao_n._033_-_vereadores.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1699/indicacao_n._034_-_pedro_garcia_-_caminhao_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1699/indicacao_n._034_-_pedro_garcia_-_caminhao_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de lixo</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1700/indicacao_n._035_-_heitor.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1700/indicacao_n._035_-_heitor.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feita uma caixa coletora de água fluvial em frente a propriedade do Sr. Marcos Schaffer, na Vila Nova, comunidade de Campina</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1701/indicacao_n._036_-_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1701/indicacao_n._036_-_vereadores.doc</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que verifique a possibilidade da realização de uma reforma ou construção de uma nova ponte de concreto sobre o Rio Taboado na comunidade de Campina</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1702/indicacao_n._037_-_rodrigo_-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1702/indicacao_n._037_-_rodrigo_-_saibro.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize a manutenção da via pública denominada Estrada Palmital por toda a sua extensão na comunidade de Lagoa</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1703/indicacao_n._038_-_osorio_-_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1703/indicacao_n._038_-_osorio_-_lombada.doc</t>
   </si>
   <si>
     <t>Sinalização e construção de lombadas</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1704/indicacao_n._039_-_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1704/indicacao_n._039_-_claudemir.doc</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1705/indicacao_n._040_-_claudemir_-_retroescavadeira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1705/indicacao_n._040_-_claudemir_-_retroescavadeira.doc</t>
   </si>
   <si>
     <t>Abrimento de valeta</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1706/indicacao_n._041_-_claudemir_-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1706/indicacao_n._041_-_claudemir_-_saibro.doc</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1707/indicacao_n._042_-_joane_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1707/indicacao_n._042_-_joane_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1708/indicacao_n._043_-_joane_-_iluminaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1708/indicacao_n._043_-_joane_-_iluminaria.doc</t>
   </si>
   <si>
     <t>Iluminação</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1709/indicacao_n._044_-_paulao_estacionamentoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1709/indicacao_n._044_-_paulao_estacionamentoa.doc</t>
   </si>
   <si>
     <t>Alargamento da Rua XV de Novembro</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1710/indicacao_n._045_-_rodrigo_-_manutencao_de_via__fjpWBbl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1710/indicacao_n._045_-_rodrigo_-_manutencao_de_via__fjpWBbl.doc</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1711/indicacao_n._046_-_pedro_garcia_-_ponte_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1711/indicacao_n._046_-_pedro_garcia_-_ponte_campina.doc</t>
   </si>
   <si>
     <t>Recuperação de Ponte</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1712/indicacao_n._047_-_paulao_-_mural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1712/indicacao_n._047_-_paulao_-_mural.doc</t>
   </si>
   <si>
     <t>Instalação de Mural</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1713/indicacao_n._048_-_heitor.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1713/indicacao_n._048_-_heitor.doc</t>
   </si>
   <si>
     <t>Sinalização, patrolamento e iluminação</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1714/indicacao_n._049_-_vereadores_-_os.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1714/indicacao_n._049_-_vereadores_-_os.doc</t>
   </si>
   <si>
     <t>Isenção das atividades culturais</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1715/indicacao_n._050_-_osorio__-_manutencao_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1715/indicacao_n._050_-_osorio__-_manutencao_de_via.doc</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1716/indicacao_n._051_-_pedro_garcia_-_rua_maringa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1716/indicacao_n._051_-_pedro_garcia_-_rua_maringa.doc</t>
   </si>
   <si>
     <t>Término de Obra</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1717/indicacao_n._052_-_claudemir_-_os.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1717/indicacao_n._052_-_claudemir_-_os.doc</t>
   </si>
   <si>
     <t>Regulamentação na formação de convênios</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1718/indicacao_n._053_-_rodrigo_-_manutencao_de_vias_krXhM0W.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1718/indicacao_n._053_-_rodrigo_-_manutencao_de_vias_krXhM0W.doc</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1719/indicacao_n._054_-_claudemir_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1719/indicacao_n._054_-_claudemir_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Construção de bueiros</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1720/indicacao_n._055_-_claudemir_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1720/indicacao_n._055_-_claudemir_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1721/indicacao_n._056_-_claudemir_-_desmoronamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1721/indicacao_n._056_-_claudemir_-_desmoronamento.doc</t>
   </si>
   <si>
     <t>Solução que pode feita em relação a desmoronamento</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1722/indicacao_n._057_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1722/indicacao_n._057_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1723/indicacao_n._058_-_joane_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1723/indicacao_n._058_-_joane_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1724/indicacao_n._059_-_vereadores_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1724/indicacao_n._059_-_vereadores_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1725/indicacao_n._060_-_paulao_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1725/indicacao_n._060_-_paulao_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1726/indicacao_n._061_-_paulao_-_fruticultura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1726/indicacao_n._061_-_paulao_-_fruticultura.doc</t>
   </si>
   <si>
     <t>Desenvolvimento de um programa no campo da fruticultura</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1727/indicacao_n._062_-_clodomir_-_sinalzacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1727/indicacao_n._062_-_clodomir_-_sinalzacao.doc</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1728/indicacao_n._063_-_claudemir_-_neia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1728/indicacao_n._063_-_claudemir_-_neia.doc</t>
   </si>
   <si>
     <t>Liberação de uma máquina retroescavadeira</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1729/indicacao_n._064_-_joane_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1729/indicacao_n._064_-_joane_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1730/indicacao_n._065_-_pedro_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1730/indicacao_n._065_-_pedro_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1731/indicacao_n._066_-_claudemir__-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1731/indicacao_n._066_-_claudemir__-_iluminacao.doc</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1732/indicacao_n._067_-_claudemir__-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1732/indicacao_n._067_-_claudemir__-_bueiro.doc</t>
   </si>
   <si>
     <t>Trocas de manilhas nos bueiros</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1733/indicacao_n._068_-_claudemir__-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1733/indicacao_n._068_-_claudemir__-_saibro.doc</t>
   </si>
   <si>
     <t>Colocação de saibro</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1734/indicacao_n._069_-_joane__-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1734/indicacao_n._069_-_joane__-_saibro.doc</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1735/indicacao_n._070_-_joane__-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1735/indicacao_n._070_-_joane__-_saibro.doc</t>
   </si>
   <si>
     <t>Ensaibramento e patrolamento</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1736/indicacao_n._071_-_vereadores-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1736/indicacao_n._071_-_vereadores-_iluminacao.doc</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1737/indicacao_n._072_-_pedro_garcia_-_limpeza_valeta.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1737/indicacao_n._072_-_pedro_garcia_-_limpeza_valeta.doc</t>
   </si>
   <si>
     <t>Limpeza de valetas</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1738/indicacao_n._073_pedro_garcia_-_patrolamento_e__LJM0Mdt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1738/indicacao_n._073_pedro_garcia_-_patrolamento_e__LJM0Mdt.doc</t>
   </si>
   <si>
     <t>Patrolamento e iluminação</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1739/indicacao_n._074_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1739/indicacao_n._074_joane.doc</t>
   </si>
   <si>
     <t>Ensaibramento</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1740/indicacao_n._075_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1740/indicacao_n._075_joane.doc</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1741/indicacao_n._076_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1741/indicacao_n._076_joane.doc</t>
   </si>
   <si>
     <t>Patrolamento e ensaibramento</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1742/indicacao_n._077_pedro__garcia_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1742/indicacao_n._077_pedro__garcia_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1743/indicacao_n._078_claudemir_-_ilumincacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1743/indicacao_n._078_claudemir_-_ilumincacao.doc</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1744/indicacao_n._079_joane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1744/indicacao_n._079_joane.doc</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1745/indicacao_n._080_vereadores_-_bueiro_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1745/indicacao_n._080_vereadores_-_bueiro_vila_cubas.doc</t>
   </si>
   <si>
     <t>Construção de bueiro</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1746/indicacao_n._081_rodrigo_-_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1746/indicacao_n._081_rodrigo_-_lombada.doc</t>
   </si>
   <si>
     <t>Construção de lombada</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1747/indicacao_n._082_paulo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1747/indicacao_n._082_paulo.doc</t>
   </si>
   <si>
     <t>Manutenção de limpeza</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1748/indicacao_n._083_-_rodrigo_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1748/indicacao_n._083_-_rodrigo_lombada.doc</t>
   </si>
   <si>
     <t>Melhorias em lombada</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1749/indicacao_n._084_-_vereadores_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1749/indicacao_n._084_-_vereadores_-_bueiro.doc</t>
   </si>
   <si>
     <t>construção de um bueiro na Estrada dos Araças, esquina com a Estrada Romalino Neves na Lagoa.construção de um bueiro na Estrada dos Araças, esquina com a Estrada Romalino Neves na Lagoa.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1750/indicacao_n._085_-_claudemir_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1750/indicacao_n._085_-_claudemir_-_patrolamento.doc</t>
   </si>
   <si>
     <t>patrolamento e ensaibramento, na estrada que dá acesso ao “Caivinha”</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1751/indicacao_n._086_-_heitor.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1751/indicacao_n._086_-_heitor.doc</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1752/indicacao_n._087_-_jaone_-_caminhao_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1752/indicacao_n._087_-_jaone_-_caminhao_de_lixo.doc</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1754/indicacao_n._088_-_heitor_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1754/indicacao_n._088_-_heitor_bueiro.doc</t>
   </si>
   <si>
     <t>Desassoreamento de bueiro</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1753/indicacao_n._089_-_joane_-_agua_tabatingaa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1753/indicacao_n._089_-_joane_-_agua_tabatingaa.doc</t>
   </si>
   <si>
     <t>Providências referente à falta e a má qualidade da água</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1755/indicacao_n._090_-_claudemir_-_agua_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1755/indicacao_n._090_-_claudemir_-_agua_lagoa.doc</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1756/indicacao_n._091_-_rodrigo_-_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1756/indicacao_n._091_-_rodrigo_-_pr_281.doc</t>
   </si>
   <si>
     <t>Colocação de tapa-buracos</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1757/indicacao_n._092_-_osorio_-_detran.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1757/indicacao_n._092_-_osorio_-_detran.doc</t>
   </si>
   <si>
     <t>Construção de um banheiro na Agência Municipal do DETRAN</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1758/indicacao_n._093_-_joane_-_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1758/indicacao_n._093_-_joane_-_creche.doc</t>
   </si>
   <si>
     <t>Providências em relação a esgoto a céu aberto e madeiras na creche Branca de Neve.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1759/indicacao_n._094_-_joane_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1759/indicacao_n._094_-_joane_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1760/indicacao_n._095_-_rodirgo_-_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1760/indicacao_n._095_-_rodirgo_-_pr_281.doc</t>
   </si>
   <si>
     <t>Remoção de barranco na PR-281</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1761/indicacao_n._096_-_vereadores_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1761/indicacao_n._096_-_vereadores_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1762/indicacao_n._097_-_rodrigo_-_alargamento_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1762/indicacao_n._097_-_rodrigo_-_alargamento_rua.doc</t>
   </si>
   <si>
     <t>Alargamento de estrada</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1763/indicacao_n._098_-_joane_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1763/indicacao_n._098_-_joane_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1764/indicacao_n._099_-_pedro_-_patrolametno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1764/indicacao_n._099_-_pedro_-_patrolametno.doc</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1765/indicacao_n._100_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1765/indicacao_n._100_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1766/indicacao_n._101_-_claudemir_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1766/indicacao_n._101_-_claudemir_-_patrolamento.doc</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1767/indicacao_n._102_-_claudemir_-_orelhao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1767/indicacao_n._102_-_claudemir_-_orelhao.doc</t>
   </si>
   <si>
     <t>Manutenção de telefone público</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1768/indicacao_n._103_-_osorio_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1768/indicacao_n._103_-_osorio_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1769/indicacao_n._104_-_paulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1769/indicacao_n._104_-_paulao.doc</t>
   </si>
   <si>
     <t>Construção de caixa de retenção</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Alargamento de travessa</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1378/projeto_de_lei_n._01.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1378/projeto_de_lei_n._01.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 024/2003, que dispõe sobre a Contribuição para o Custeio do Serviço de Iluminação Pública no Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1379/projeto_de_lei_n._02.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1379/projeto_de_lei_n._02.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo a efetuar a abertura de crédito adicional suplementar no orçamento do município de Tijucas do Sul, para o exercício de 2012, no valor de R$ 1.500.000,00</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1380/projeto_de_lei_n._03.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1380/projeto_de_lei_n._03.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o regime próprio de Previdência Social do município de Tijucas do Sul e sobre a entidade de previdência e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no_04.12_-_autoriza_doacao_de_terreno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no_04.12_-_autoriza_doacao_de_terreno.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo a efetuar doação de imóvel à Câmara Municipal de Vereadores de Tijucas do Sul, Estado do Paraná</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1401/projeto_de_lei_n._05_-_reajuste_servidores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1401/projeto_de_lei_n._05_-_reajuste_servidores.doc</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos servidores públicos municipais dos Poderes Executivo e Legislativo</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_n._06_-_estatudo_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_n._06_-_estatudo_magisterio.doc</t>
   </si>
   <si>
     <t>Estatuto Magistério</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no_07.12_-_altera_lei_50.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no_07.12_-_altera_lei_50.doc</t>
   </si>
   <si>
     <t>Altera Lei nº 50, de 08 de dezembro de 2005</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no_08.12_-_autoriza_operacao_de_credito.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no_08.12_-_autoriza_operacao_de_credito.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S.A. e dá outras providências correlatas</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no_09.12_-_autoriza_abertura_de__kE85ngG.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no_09.12_-_autoriza_abertura_de__kE85ngG.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2012</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>Cria o Programa “ANIMAL SAUDÁVEL-PECUÁRIA RENTÁVEL” no Município de Tijucas Do Sul</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_n._12_de_2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_n._12_de_2012.doc</t>
   </si>
   <si>
     <t>Altera a tabela do Anexo I da Lei n° 74, de 30 de maio de 2006</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1409/ldo_alterada_projeto_de_lei_13.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1409/ldo_alterada_projeto_de_lei_13.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2013 e dá outras                                                     providências</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_14.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_14.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alteração Lei 289/2012</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_15.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_15.doc</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_n._16-2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_n._16-2012.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a estabelecer com o governo do Estado do Paraná a gestão associada para a prestação, planejamento, regulação e fiscalização dos serviços de abastecimento de água e esgotamento sanitário no município de Tijucas do sul</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_17.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_17.doc</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico – PMSB de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_n._18.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_n._18.doc</t>
   </si>
   <si>
     <t>Acrescenta aos parágrafos 1º do art. 33, 1º do art. 48 a alínea “a”, altera a redação do art. 70, todos da Lei 289/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_n._19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_n._19.doc</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 10 no art. 14 da Lei 289/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_n._20_nota_fiscal_eletronica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_n._20_nota_fiscal_eletronica.doc</t>
   </si>
   <si>
     <t>Institui a Nota Fiscal Eletrônica – NFS-e, no âmbito do município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_n._21_loa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_n._21_loa.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2013</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1303/projeto_de_lei_n._01_-_utilidade_publica_associ_3Lpp9ee.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1303/projeto_de_lei_n._01_-_utilidade_publica_associ_3Lpp9ee.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores da Lagoinha, Lagoa e Gama</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1304/projeto_de_lei_n._02_-_rua_rosalina_joana_tetu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1304/projeto_de_lei_n._02_-_rua_rosalina_joana_tetu.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Rosalina Joana Tetu</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1305/projeto_de_lei_n._03_-_ficha_limpa-1_modelo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1305/projeto_de_lei_n._03_-_ficha_limpa-1_modelo.doc</t>
   </si>
   <si>
     <t>Estabelece a Lei da Ficha Limpa Municipal, disciplina as nomeações para Cargos em Comissão no âmbito dos órgãos do Poder Executivo e Legislativo do Município de Tijucas do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
     <t>Obriga os proprietários de casas noturnas e salões de baile a manter profissionais que atuem na área de segurança</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1307/projeto_de_lei_n._05_-_rua_emidio_cordeiro_de_lima.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1307/projeto_de_lei_n._05_-_rua_emidio_cordeiro_de_lima.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Emídio Cordeiro de Lima</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1308/projeto_de_lei_n._06_-_utilidade_publica_associ_zNy3BtR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1308/projeto_de_lei_n._06_-_utilidade_publica_associ_zNy3BtR.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores da Campina</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1309/projeto_de_lei_n._07_-_canchas_de_areia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1309/projeto_de_lei_n._07_-_canchas_de_areia.doc</t>
   </si>
   <si>
     <t>Institui o ‘Programa Investir no Esporte é Investir na Vida’ e dá outras providências</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1310/projeto_de_lei_n._08_-_ficha_limpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1310/projeto_de_lei_n._08_-_ficha_limpa.doc</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1311/projeto_de_lei_no_10.12_-_autoriza_abertura_de__lHa2ViH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1311/projeto_de_lei_no_10.12_-_autoriza_abertura_de__lHa2ViH.doc</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1312/projeto_de_lei_no_11.12_-_subsidios_dos_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1312/projeto_de_lei_no_11.12_-_subsidios_dos_vereadores.doc</t>
   </si>
   <si>
     <t>Estabelece os subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários. Municipais para a Legislatura de 2013/2016</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1313/projeto_de_lei_no_12.12_-_rua_eugenio_geraldo_zeglin.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1313/projeto_de_lei_no_12.12_-_rua_eugenio_geraldo_zeglin.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Eugênio Geraldo Zeglin</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1314/projeto_de_lei_no_13.12_-_travessa_getulio_alves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1314/projeto_de_lei_no_13.12_-_travessa_getulio_alves.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Getúlio Alves de Oliveira</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1315/projeto_de_lei_no_14.12_-_estrada_soldado_ermin_7FWNKnQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1315/projeto_de_lei_no_14.12_-_estrada_soldado_ermin_7FWNKnQ.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Soldado Ermínio Cardoso</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1316/projeto_de_lei_no_15.12_-_estrada_alice_f_de_melo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1316/projeto_de_lei_no_15.12_-_estrada_alice_f_de_melo.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Professora Alice Ferreira de Melo</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1317/projeto_de_lei_no_16.12_-_estrada_augustinho_farias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1317/projeto_de_lei_no_16.12_-_estrada_augustinho_farias.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Augustinho Farias</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1318/projeto_de_lei_no_17.12_-_estrada_rosalina_rosario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1318/projeto_de_lei_no_17.12_-_estrada_rosalina_rosario.doc</t>
   </si>
   <si>
     <t>Denomina Estrada  Rosalina Alves Rosário</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1319/projeto_de_lei_no_18.12_-_estrada_jose_cardoso_bueno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1319/projeto_de_lei_no_18.12_-_estrada_jose_cardoso_bueno.doc</t>
   </si>
   <si>
     <t>Denomina Estrada José Cardoso Bueno</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1320/projeto_de_lei_no_19.12_-_estrada_adalto_alves_franco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1320/projeto_de_lei_no_19.12_-_estrada_adalto_alves_franco.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Adalto Alves Franco</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1321/projeto_de_lei_no_20.12_-_estrada_jose_manoel_d_iM6AxxA.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1321/projeto_de_lei_no_20.12_-_estrada_jose_manoel_d_iM6AxxA.doc</t>
   </si>
   <si>
     <t>Denomina Estrada José Manoel dos Santos</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1322/projeto_de_lei_no_21.12_-_estrada_candido_perei_eGQ5R45.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1322/projeto_de_lei_no_21.12_-_estrada_candido_perei_eGQ5R45.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Cândido Pereira da Cruz</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1323/projeto_de_lei_no_22.12_-_estrada_joao_ferreira_LvLaqIr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1323/projeto_de_lei_no_22.12_-_estrada_joao_ferreira_LvLaqIr.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Ferreira dos Santos</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1324/projeto_de_lei_no_23.12_-_estrada_amelia_bueno__PW74QZP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1324/projeto_de_lei_no_23.12_-_estrada_amelia_bueno__PW74QZP.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Amélia Bueno dos Santos</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1325/projeto_de_lei_no_25.12_-_estrada_salvador_ferr_2GbtIoD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1325/projeto_de_lei_no_25.12_-_estrada_salvador_ferr_2GbtIoD.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Salvador Ferreira dos Santos</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1326/projeto_de_lei_no_26.12_-_estrada_maria_trindad_0Y1pD3E.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1326/projeto_de_lei_no_26.12_-_estrada_maria_trindad_0Y1pD3E.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Maria Trindade da Rocha</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1327/projeto_de_lei_no_27.12_-_estrada_lucidorio_per_jJ4LvaT.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1327/projeto_de_lei_no_27.12_-_estrada_lucidorio_per_jJ4LvaT.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Lucidório da Rocha</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1328/projeto_de_lei_no_28.12_-_estrada_gabriel_luis__qgkdUii.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1328/projeto_de_lei_no_28.12_-_estrada_gabriel_luis__qgkdUii.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Gabriel Luís dos Santos</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1329/projeto_de_lei_no_29.12_-_estrada_ezequiel_da_s_Pnd6sSF.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1329/projeto_de_lei_no_29.12_-_estrada_ezequiel_da_s_Pnd6sSF.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Ezequiel da Silva Pereira</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1330/projeto_de_lei_no_30.12_-_rua_hilda_bonieck.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1330/projeto_de_lei_no_30.12_-_rua_hilda_bonieck.doc</t>
   </si>
   <si>
     <t>Denomina Rua Hilda Sebastiana Boniecki Machado</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1331/projeto_de_lei_no_31.12_-_estrada_raimundo_pere_FE6SXLq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1331/projeto_de_lei_no_31.12_-_estrada_raimundo_pere_FE6SXLq.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Raimundo Pereira da Cruz</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1332/projeto_de_lei_no_32.12_-_travessa_ernesto_pere_R9ZTx1I.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1332/projeto_de_lei_no_32.12_-_travessa_ernesto_pere_R9ZTx1I.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Ernesto Pereira de Meira</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1333/projeto_de_lei_no_33.12_-_estrada_sesinando_rosario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1333/projeto_de_lei_no_33.12_-_estrada_sesinando_rosario.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Sezinando do Rosário Rocha</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1334/projeto_de_lei_no_34.12_-_estrada_adao_timoteo_da_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1334/projeto_de_lei_no_34.12_-_estrada_adao_timoteo_da_cruz.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Adão Timóteo da Cruz</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1335/projeto_de_lei_no_35.12_-_estrada_tomas_chicovis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1335/projeto_de_lei_no_35.12_-_estrada_tomas_chicovis.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Tomas Chicóvis</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1336/projeto_de_lei_no_36.12_-_estrada_joaquim_antonio_alves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1336/projeto_de_lei_no_36.12_-_estrada_joaquim_antonio_alves.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Joaquim Antônio Alves</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1337/projeto_de_lei_no_37.12_-_estrada_benjamim_rocha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1337/projeto_de_lei_no_37.12_-_estrada_benjamim_rocha.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Benjamim Ferreira da Rocha</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1338/projeto_de_lei_no_38.12_-_travessa_jose_osmario_pivovar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1338/projeto_de_lei_no_38.12_-_travessa_jose_osmario_pivovar.doc</t>
   </si>
   <si>
     <t>Denomina Travessa José Osmário Pivovar</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1339/projeto_de_lei_no_39.12_-_estrada_justiano_lour_lD2AdSe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1339/projeto_de_lei_no_39.12_-_estrada_justiano_lour_lD2AdSe.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Justiano Lourenço Nenevê</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1340/projeto_de_lei_no_40.12_-_estrada_bernadinho_fe_D7Nqn3k.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1340/projeto_de_lei_no_40.12_-_estrada_bernadinho_fe_D7Nqn3k.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Bernadinho Ferreira dos Santos</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1341/projeto_de_lei_no_41.12_-_estrada_arzemiro_chivovis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1341/projeto_de_lei_no_41.12_-_estrada_arzemiro_chivovis.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Alzemiro Chicóvis</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1342/projeto_de_lei_no_42.12_-_estrada_leonardo_damasio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1342/projeto_de_lei_no_42.12_-_estrada_leonardo_damasio.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Leonardo Damásio Nenevê</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1343/projeto_de_lei_no_43.12_-_estrada_jose_sebastiao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1343/projeto_de_lei_no_43.12_-_estrada_jose_sebastiao.doc</t>
   </si>
   <si>
     <t>Denomina Rua José Sebastião dos Santos</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1344/projeto_de_lei_no_44.12_-_estrada_lucidorio_per_zQxtCvO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1344/projeto_de_lei_no_44.12_-_estrada_lucidorio_per_zQxtCvO.doc</t>
   </si>
   <si>
     <t>Denomina Rua Lucidório Pereira da Rocha</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1345/projeto_de_lei_no_45.12_-_estrada_lucio_pereira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1345/projeto_de_lei_no_45.12_-_estrada_lucio_pereira.doc</t>
   </si>
   <si>
     <t>Denomina Rua Lúcio Pereira dos Santos</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1346/projeto_de_lei_no_46.12_-_estrada_eutalia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1346/projeto_de_lei_no_46.12_-_estrada_eutalia.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Eutalia Alves Ferreira</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1347/projeto_de_lei_no_47.12_-_estrada_joao_claro_machado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1347/projeto_de_lei_no_47.12_-_estrada_joao_claro_machado.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Claro Machado</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1348/projeto_de_lei_no_48.12_-_estrada_pedro_gaspar__8rZ2ff4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1348/projeto_de_lei_no_48.12_-_estrada_pedro_gaspar__8rZ2ff4.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Vereador Pedro Gaspar Bueno</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1349/projeto_de_lei_no_49.12_-_estrada_jose_nadir_de_fAIHi7u.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1349/projeto_de_lei_no_49.12_-_estrada_jose_nadir_de_fAIHi7u.doc</t>
   </si>
   <si>
     <t>Denomina Estrada José Nadir de Oliveira</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1350/projeto_de_lei_no_50.12_-_estrada_jair_ferreira_da_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1350/projeto_de_lei_no_50.12_-_estrada_jair_ferreira_da_cruz.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Jair Ferreira da Cruz</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1351/projeto_de_lei_no_51.12_-_estrada_ari_batista_da_rocha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1351/projeto_de_lei_no_51.12_-_estrada_ari_batista_da_rocha.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Ari Batista da Rocha</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1352/projeto_de_lei_no_52.12_-_travessa_jurema_rosa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1352/projeto_de_lei_no_52.12_-_travessa_jurema_rosa.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Projetada Jurema Rosa</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1353/projeto_de_lei_no_53.12_-_estrada_zezo_pereira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1353/projeto_de_lei_no_53.12_-_estrada_zezo_pereira.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Zezo Pereira</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1354/projeto_de_lei_no_54.12_-_estrada_manoel_pereira_vale.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1354/projeto_de_lei_no_54.12_-_estrada_manoel_pereira_vale.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Manoel Pereira Vale</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1355/projeto_de_lei_no_55.12_-_travessa_david_laska.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1355/projeto_de_lei_no_55.12_-_travessa_david_laska.doc</t>
   </si>
   <si>
     <t>Denomina Travessa David Laska</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1356/projeto_de_lei_no_56.12_-_travessa_ioquina_maos_fjHJuhF.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1356/projeto_de_lei_no_56.12_-_travessa_ioquina_maos_fjHJuhF.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Loquina Maoski Valaski</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1357/projeto_de_lei_no_57.12_-_travessa_franciso_adi_dbqAo1q.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1357/projeto_de_lei_no_57.12_-_travessa_franciso_adi_dbqAo1q.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Francisco Adir Leprevost</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1358/projeto_de_lei_no_58.12_-_travessa_jose_bonifac_6wOj8a6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1358/projeto_de_lei_no_58.12_-_travessa_jose_bonifac_6wOj8a6.doc</t>
   </si>
   <si>
     <t>Denomina Travessa José Bonifácio de Lima</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1359/projeto_de_lei_no_59.12_-_estrada_raul_boava.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1359/projeto_de_lei_no_59.12_-_estrada_raul_boava.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Raul Boava</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1360/projeto_de_lei_no_60.12_-_estrada_maria_matias_de_paula.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1360/projeto_de_lei_no_60.12_-_estrada_maria_matias_de_paula.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Maria Matias de Paula</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1361/projeto_de_lei_no_61.12_-_estrada_izaltina_jesus_alves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1361/projeto_de_lei_no_61.12_-_estrada_izaltina_jesus_alves.doc</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1362/projeto_de_lei_no_62.12_-_estrada_andre_simoes_farias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1362/projeto_de_lei_no_62.12_-_estrada_andre_simoes_farias.doc</t>
   </si>
   <si>
     <t>Denomina Estrada André Simões Farias</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1363/projeto_de_lei_no_63.12_-_estradaizaltina_jesus_alves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1363/projeto_de_lei_no_63.12_-_estradaizaltina_jesus_alves.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Izaltina Jesus Alves</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1364/projeto_de_lei_no_64.12_-_estrada_maria_setim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1364/projeto_de_lei_no_64.12_-_estrada_maria_setim.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Maria Setim</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1365/projeto_de_lei_no_65.12_-_estrada_joao_zem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1365/projeto_de_lei_no_65.12_-_estrada_joao_zem.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Zem</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1366/projeto_de_lei_no_66.12_-_travessa_joao_loures.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1366/projeto_de_lei_no_66.12_-_travessa_joao_loures.doc</t>
   </si>
   <si>
     <t>Denomina Travessa João Batista da Rocha Loures</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1367/projeto_de_lei_no_67.12_-_estrada_pedro_ferreir_5mwMr8Y.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1367/projeto_de_lei_no_67.12_-_estrada_pedro_ferreir_5mwMr8Y.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Pedro Ferreira de Melo</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1368/projeto_de_lei_no_68.12_-_estrada_joao_baptista_setim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1368/projeto_de_lei_no_68.12_-_estrada_joao_baptista_setim.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Baptista Setim</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1369/projeto_de_lei_no_69.12_-_estrada_antonio_dos_anjos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1369/projeto_de_lei_no_69.12_-_estrada_antonio_dos_anjos.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Antônio dos Anjos</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1370/projeto_de_lei_no_70.12_-_estrada_joao_batista__LWJDJmB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1370/projeto_de_lei_no_70.12_-_estrada_joao_batista__LWJDJmB.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Batista dos Anjos</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1371/projeto_de_lei_no_71.12_-_estrada_arnoldo_ferre_6Pxb88w.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1371/projeto_de_lei_no_71.12_-_estrada_arnoldo_ferre_6Pxb88w.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Arnoldo Ferreira de Melo</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1372/projeto_de_lei_no_72.12_-_estrada_manoel_alves_farias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1372/projeto_de_lei_no_72.12_-_estrada_manoel_alves_farias.doc</t>
   </si>
   <si>
     <t>Denomina Rua Manoel Alves de Farias</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1373/projeto_de_lei_no_73.12_-_travessa_maria_da_glo_8A4DOwI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1373/projeto_de_lei_no_73.12_-_travessa_maria_da_glo_8A4DOwI.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Maria da Glória Farias</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1374/projeto_de_lei_no_74.12_-_estrada_joaquim_g_rocha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1374/projeto_de_lei_no_74.12_-_estrada_joaquim_g_rocha.doc</t>
   </si>
   <si>
     <t>Denomina Rua Joaquim Gregório Rocha</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1375/projeto_de_lei_no_75.12_-_estrada_eduardo_perei_t87ZWl3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1375/projeto_de_lei_no_75.12_-_estrada_eduardo_perei_t87ZWl3.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Eduardo Pereira de Melo</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1376/projeto_de_lei_no_76.12_-_estrada_francisco_bana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1376/projeto_de_lei_no_76.12_-_estrada_francisco_bana.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Francisco Banas</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1377/projeto_de_lei_no_77.12_-_estrada_alexo_valoski.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1377/projeto_de_lei_no_77.12_-_estrada_alexo_valoski.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Alecho Waloski</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1381/projeto_de_lei_no_78.12_-_estrada_silvestre_jarek.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1381/projeto_de_lei_no_78.12_-_estrada_silvestre_jarek.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Silvestre Jarek</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1382/projeto_de_lei_no_79.12_-_estrada_jorge_plantes_kx9WwIA.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1382/projeto_de_lei_no_79.12_-_estrada_jorge_plantes_kx9WwIA.doc</t>
   </si>
   <si>
     <t>Denomina Rua Jorge Plantes dos Santos</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1383/projeto_de_lei_no_80.12_-_estrada_joao_pereira_do_vale.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1383/projeto_de_lei_no_80.12_-_estrada_joao_pereira_do_vale.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Pereira do Vale</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1384/projeto_de_lei_no_81.12_-_estrada_tobias_pereir_MED3Mur.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1384/projeto_de_lei_no_81.12_-_estrada_tobias_pereir_MED3Mur.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Tobias Pereira da Rocha</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1385/projeto_de_lei_no_82.12_-_estrada_narciso_otavi_lltTJRB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1385/projeto_de_lei_no_82.12_-_estrada_narciso_otavi_lltTJRB.doc</t>
   </si>
   <si>
     <t>Denomina Rua Narcizo Otávio da Rocha</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1386/projeto_de_lei_no_83.12_-_travessa_ersilio_alve_HSN8thd.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1386/projeto_de_lei_no_83.12_-_travessa_ersilio_alve_HSN8thd.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Ersílio Alves Camargo</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1387/projeto_de_lei_no_84.12_-_travessa_romalino_matucheski.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1387/projeto_de_lei_no_84.12_-_travessa_romalino_matucheski.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Romalino Matucheski</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1388/projeto_de_lei_no_85.12_-_estrada_olivio_lustos_NvRTfrH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1388/projeto_de_lei_no_85.12_-_estrada_olivio_lustos_NvRTfrH.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Olívio Lustosa de Lima</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1389/projeto_de_lei_no_86.12_-_estrada_manoel_cardoso_bueno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1389/projeto_de_lei_no_86.12_-_estrada_manoel_cardoso_bueno.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Manoel Cardoso Bueno</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1390/projeto_de_lei_no_87.12_-_travessa_jose_estanis_XdqJjFs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1390/projeto_de_lei_no_87.12_-_travessa_jose_estanis_XdqJjFs.doc</t>
   </si>
   <si>
     <t>Denomina Travessa José Estanislau de Assis</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1391/projeto_de_lei_no_88.12_-_estrada_romalino_neves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1391/projeto_de_lei_no_88.12_-_estrada_romalino_neves.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Romalino Neves</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1392/projeto_de_lei_no_89.12_-_estrada_pedro_lino_garcia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1392/projeto_de_lei_no_89.12_-_estrada_pedro_lino_garcia.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Pedro Lino Garcia</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1393/projeto_de_lei_no_90.12_-_pedrinho_nagarotto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1393/projeto_de_lei_no_90.12_-_pedrinho_nagarotto.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Pedro Nagarotto</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1394/projeto_de_lei_no_91.12_-_estada_pedro_sperling.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1394/projeto_de_lei_no_91.12_-_estada_pedro_sperling.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Pedro Sperling</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1395/projeto_de_lei_no_92.12_-_travessa_joao_ferrira_jofoxip.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1395/projeto_de_lei_no_92.12_-_travessa_joao_ferrira_jofoxip.doc</t>
   </si>
   <si>
     <t>Denomina Travessa João Ferreira de Jesus</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1396/projeto_de_lei_no_93.12_-_estrada_analia_ferrie_yIWfceI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1396/projeto_de_lei_no_93.12_-_estrada_analia_ferrie_yIWfceI.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Anália Ferreira dos Santos</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1397/projeto_de_lei_no_94.12_-_estrada_benjamim_clau_HAvUydc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1397/projeto_de_lei_no_94.12_-_estrada_benjamim_clau_HAvUydc.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Benjamim Claudino Camargo</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1398/projeto_de_lei_no_95.12_-_estrada_olimpio_de_ol_MZSClMt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1398/projeto_de_lei_no_95.12_-_estrada_olimpio_de_ol_MZSClMt.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Olímpio de Oliveira Camargo</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1399/projeto_de_lei_no_96.12_-_estrada_antonio_cubas_7DI8SJ1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1399/projeto_de_lei_no_96.12_-_estrada_antonio_cubas_7DI8SJ1.doc</t>
   </si>
   <si>
     <t>Denomina Rua Antônio Cubas Claudino</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1400/projeto_de_lei_no_97.12_-_estrada_alvino_chicovis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1400/projeto_de_lei_no_97.12_-_estrada_alvino_chicovis.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Alvino Chicóvis</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>(PROJETO NÃO APRESENTADO)</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>1775</t>
   </si>
 </sst>
 </file>
 
@@ -2598,67 +2598,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1666/indicacao_n._001_-claudemir_-_contrato_empresa__ZwgvDCZ.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1667/indicacao_n._002_-claudemir_-_poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1668/indicacao_n._003_-claudemir_-_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1669/indicacao_n._004_-joane_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1670/indicacao_n._005_-_cesar-_bueiro_cople.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1671/indicacao_n._006_-pedro_garcia_-_manilhas_vila_maringa.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1672/indicacao_n._007_-_clodo_-_agua.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1673/indicacao_n._008_-_paulao_-_ensaibramento_rua_das_aguas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1674/indicacao_n._009_-joane_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1675/indicacao_n._010_-_rodrigo_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1676/indicacao_n._011_-_cesar_-_rua_joao_camargo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1677/indicacao_n._012_-_cesar_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1678/indicacao_n._013_-_cesar_e_joane_-_manutencao.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1680/indicacao_n._015_-_clodo_-_poco_artesinao.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1681/indicacao_n._016_-_osorio.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1682/indicacao_n._017_-_claudemir_-_telefones.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1683/indicacao_n._018_-_claudemir_iluminacao.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1684/indicacao_n._019_-_claudemir_iluminacao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1685/indicacao_n._020_-_claudemir_ponto_de_onibus_onca.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1686/indicacao_n._021_-joane_-_equipamentos_esporte.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1687/indicacao_n._022_-joane_-_areia_tabatinga.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1688/indicacao_n._023_-claudemir_-_areia_postinho.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1689/indicacao_n._024_-claudemir_-_areia_vila_rural.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1690/indicacao_n._025_-_joane_-_ponto_de_onibus_rio_da_palha.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1691/indicacao_n._026_-_cesar_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1692/indicacao_n._027_-_osorio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1693/indicacao_n._028_-_joane_-_iluminacao_e_patrolamento.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1694/indicacao_n._029_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1695/indicacao_n._030_-_joane_-_patrolamento_entrada_varzea.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1696/indicacao_n._031_-_joane_-_valvula_de_escape.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1697/indicacao_n._032_-_pedro_garcia_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1698/indicacao_n._033_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1699/indicacao_n._034_-_pedro_garcia_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1700/indicacao_n._035_-_heitor.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1701/indicacao_n._036_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1702/indicacao_n._037_-_rodrigo_-_saibro.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1703/indicacao_n._038_-_osorio_-_lombada.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1704/indicacao_n._039_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1705/indicacao_n._040_-_claudemir_-_retroescavadeira.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1706/indicacao_n._041_-_claudemir_-_saibro.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1707/indicacao_n._042_-_joane_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1708/indicacao_n._043_-_joane_-_iluminaria.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1709/indicacao_n._044_-_paulao_estacionamentoa.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1710/indicacao_n._045_-_rodrigo_-_manutencao_de_via__fjpWBbl.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1711/indicacao_n._046_-_pedro_garcia_-_ponte_campina.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1712/indicacao_n._047_-_paulao_-_mural.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1713/indicacao_n._048_-_heitor.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1714/indicacao_n._049_-_vereadores_-_os.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1715/indicacao_n._050_-_osorio__-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1716/indicacao_n._051_-_pedro_garcia_-_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1717/indicacao_n._052_-_claudemir_-_os.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1718/indicacao_n._053_-_rodrigo_-_manutencao_de_vias_krXhM0W.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1719/indicacao_n._054_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1720/indicacao_n._055_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1721/indicacao_n._056_-_claudemir_-_desmoronamento.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1722/indicacao_n._057_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1723/indicacao_n._058_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1724/indicacao_n._059_-_vereadores_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1725/indicacao_n._060_-_paulao_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1726/indicacao_n._061_-_paulao_-_fruticultura.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1727/indicacao_n._062_-_clodomir_-_sinalzacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1728/indicacao_n._063_-_claudemir_-_neia.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1729/indicacao_n._064_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1730/indicacao_n._065_-_pedro_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1731/indicacao_n._066_-_claudemir__-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1732/indicacao_n._067_-_claudemir__-_bueiro.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1733/indicacao_n._068_-_claudemir__-_saibro.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1734/indicacao_n._069_-_joane__-_saibro.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1735/indicacao_n._070_-_joane__-_saibro.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1736/indicacao_n._071_-_vereadores-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1737/indicacao_n._072_-_pedro_garcia_-_limpeza_valeta.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1738/indicacao_n._073_pedro_garcia_-_patrolamento_e__LJM0Mdt.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1739/indicacao_n._074_joane.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1740/indicacao_n._075_joane.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1741/indicacao_n._076_joane.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1742/indicacao_n._077_pedro__garcia_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1743/indicacao_n._078_claudemir_-_ilumincacao.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1744/indicacao_n._079_joane.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1745/indicacao_n._080_vereadores_-_bueiro_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1746/indicacao_n._081_rodrigo_-_lombada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1747/indicacao_n._082_paulo.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1748/indicacao_n._083_-_rodrigo_lombada.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1749/indicacao_n._084_-_vereadores_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1750/indicacao_n._085_-_claudemir_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1751/indicacao_n._086_-_heitor.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1752/indicacao_n._087_-_jaone_-_caminhao_de_lixo.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1754/indicacao_n._088_-_heitor_bueiro.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1753/indicacao_n._089_-_joane_-_agua_tabatingaa.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1755/indicacao_n._090_-_claudemir_-_agua_lagoa.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1756/indicacao_n._091_-_rodrigo_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1757/indicacao_n._092_-_osorio_-_detran.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1758/indicacao_n._093_-_joane_-_creche.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1759/indicacao_n._094_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1760/indicacao_n._095_-_rodirgo_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1761/indicacao_n._096_-_vereadores_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1762/indicacao_n._097_-_rodrigo_-_alargamento_rua.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1763/indicacao_n._098_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1764/indicacao_n._099_-_pedro_-_patrolametno.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1765/indicacao_n._100_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1766/indicacao_n._101_-_claudemir_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1767/indicacao_n._102_-_claudemir_-_orelhao.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1768/indicacao_n._103_-_osorio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1769/indicacao_n._104_-_paulao.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1378/projeto_de_lei_n._01.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1379/projeto_de_lei_n._02.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1380/projeto_de_lei_n._03.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no_04.12_-_autoriza_doacao_de_terreno.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1401/projeto_de_lei_n._05_-_reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_n._06_-_estatudo_magisterio.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no_07.12_-_altera_lei_50.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no_08.12_-_autoriza_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no_09.12_-_autoriza_abertura_de__kE85ngG.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_n._12_de_2012.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1409/ldo_alterada_projeto_de_lei_13.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_15.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_n._16-2012.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_17.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_n._18.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_n._19.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_n._20_nota_fiscal_eletronica.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_n._21_loa.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1303/projeto_de_lei_n._01_-_utilidade_publica_associ_3Lpp9ee.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1304/projeto_de_lei_n._02_-_rua_rosalina_joana_tetu.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1305/projeto_de_lei_n._03_-_ficha_limpa-1_modelo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1307/projeto_de_lei_n._05_-_rua_emidio_cordeiro_de_lima.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1308/projeto_de_lei_n._06_-_utilidade_publica_associ_zNy3BtR.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1309/projeto_de_lei_n._07_-_canchas_de_areia.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1310/projeto_de_lei_n._08_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1311/projeto_de_lei_no_10.12_-_autoriza_abertura_de__lHa2ViH.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1312/projeto_de_lei_no_11.12_-_subsidios_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1313/projeto_de_lei_no_12.12_-_rua_eugenio_geraldo_zeglin.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1314/projeto_de_lei_no_13.12_-_travessa_getulio_alves.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1315/projeto_de_lei_no_14.12_-_estrada_soldado_ermin_7FWNKnQ.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1316/projeto_de_lei_no_15.12_-_estrada_alice_f_de_melo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1317/projeto_de_lei_no_16.12_-_estrada_augustinho_farias.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1318/projeto_de_lei_no_17.12_-_estrada_rosalina_rosario.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1319/projeto_de_lei_no_18.12_-_estrada_jose_cardoso_bueno.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1320/projeto_de_lei_no_19.12_-_estrada_adalto_alves_franco.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1321/projeto_de_lei_no_20.12_-_estrada_jose_manoel_d_iM6AxxA.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1322/projeto_de_lei_no_21.12_-_estrada_candido_perei_eGQ5R45.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1323/projeto_de_lei_no_22.12_-_estrada_joao_ferreira_LvLaqIr.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1324/projeto_de_lei_no_23.12_-_estrada_amelia_bueno__PW74QZP.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1325/projeto_de_lei_no_25.12_-_estrada_salvador_ferr_2GbtIoD.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1326/projeto_de_lei_no_26.12_-_estrada_maria_trindad_0Y1pD3E.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1327/projeto_de_lei_no_27.12_-_estrada_lucidorio_per_jJ4LvaT.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1328/projeto_de_lei_no_28.12_-_estrada_gabriel_luis__qgkdUii.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1329/projeto_de_lei_no_29.12_-_estrada_ezequiel_da_s_Pnd6sSF.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1330/projeto_de_lei_no_30.12_-_rua_hilda_bonieck.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1331/projeto_de_lei_no_31.12_-_estrada_raimundo_pere_FE6SXLq.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1332/projeto_de_lei_no_32.12_-_travessa_ernesto_pere_R9ZTx1I.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1333/projeto_de_lei_no_33.12_-_estrada_sesinando_rosario.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1334/projeto_de_lei_no_34.12_-_estrada_adao_timoteo_da_cruz.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1335/projeto_de_lei_no_35.12_-_estrada_tomas_chicovis.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1336/projeto_de_lei_no_36.12_-_estrada_joaquim_antonio_alves.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1337/projeto_de_lei_no_37.12_-_estrada_benjamim_rocha.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1338/projeto_de_lei_no_38.12_-_travessa_jose_osmario_pivovar.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1339/projeto_de_lei_no_39.12_-_estrada_justiano_lour_lD2AdSe.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1340/projeto_de_lei_no_40.12_-_estrada_bernadinho_fe_D7Nqn3k.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1341/projeto_de_lei_no_41.12_-_estrada_arzemiro_chivovis.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1342/projeto_de_lei_no_42.12_-_estrada_leonardo_damasio.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1343/projeto_de_lei_no_43.12_-_estrada_jose_sebastiao.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1344/projeto_de_lei_no_44.12_-_estrada_lucidorio_per_zQxtCvO.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1345/projeto_de_lei_no_45.12_-_estrada_lucio_pereira.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1346/projeto_de_lei_no_46.12_-_estrada_eutalia.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1347/projeto_de_lei_no_47.12_-_estrada_joao_claro_machado.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1348/projeto_de_lei_no_48.12_-_estrada_pedro_gaspar__8rZ2ff4.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1349/projeto_de_lei_no_49.12_-_estrada_jose_nadir_de_fAIHi7u.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1350/projeto_de_lei_no_50.12_-_estrada_jair_ferreira_da_cruz.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1351/projeto_de_lei_no_51.12_-_estrada_ari_batista_da_rocha.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1352/projeto_de_lei_no_52.12_-_travessa_jurema_rosa.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1353/projeto_de_lei_no_53.12_-_estrada_zezo_pereira.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1354/projeto_de_lei_no_54.12_-_estrada_manoel_pereira_vale.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1355/projeto_de_lei_no_55.12_-_travessa_david_laska.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1356/projeto_de_lei_no_56.12_-_travessa_ioquina_maos_fjHJuhF.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1357/projeto_de_lei_no_57.12_-_travessa_franciso_adi_dbqAo1q.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1358/projeto_de_lei_no_58.12_-_travessa_jose_bonifac_6wOj8a6.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1359/projeto_de_lei_no_59.12_-_estrada_raul_boava.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1360/projeto_de_lei_no_60.12_-_estrada_maria_matias_de_paula.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1361/projeto_de_lei_no_61.12_-_estrada_izaltina_jesus_alves.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1362/projeto_de_lei_no_62.12_-_estrada_andre_simoes_farias.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1363/projeto_de_lei_no_63.12_-_estradaizaltina_jesus_alves.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1364/projeto_de_lei_no_64.12_-_estrada_maria_setim.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1365/projeto_de_lei_no_65.12_-_estrada_joao_zem.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1366/projeto_de_lei_no_66.12_-_travessa_joao_loures.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1367/projeto_de_lei_no_67.12_-_estrada_pedro_ferreir_5mwMr8Y.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1368/projeto_de_lei_no_68.12_-_estrada_joao_baptista_setim.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1369/projeto_de_lei_no_69.12_-_estrada_antonio_dos_anjos.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1370/projeto_de_lei_no_70.12_-_estrada_joao_batista__LWJDJmB.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1371/projeto_de_lei_no_71.12_-_estrada_arnoldo_ferre_6Pxb88w.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1372/projeto_de_lei_no_72.12_-_estrada_manoel_alves_farias.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1373/projeto_de_lei_no_73.12_-_travessa_maria_da_glo_8A4DOwI.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1374/projeto_de_lei_no_74.12_-_estrada_joaquim_g_rocha.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1375/projeto_de_lei_no_75.12_-_estrada_eduardo_perei_t87ZWl3.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1376/projeto_de_lei_no_76.12_-_estrada_francisco_bana.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1377/projeto_de_lei_no_77.12_-_estrada_alexo_valoski.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1381/projeto_de_lei_no_78.12_-_estrada_silvestre_jarek.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1382/projeto_de_lei_no_79.12_-_estrada_jorge_plantes_kx9WwIA.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1383/projeto_de_lei_no_80.12_-_estrada_joao_pereira_do_vale.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1384/projeto_de_lei_no_81.12_-_estrada_tobias_pereir_MED3Mur.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1385/projeto_de_lei_no_82.12_-_estrada_narciso_otavi_lltTJRB.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1386/projeto_de_lei_no_83.12_-_travessa_ersilio_alve_HSN8thd.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1387/projeto_de_lei_no_84.12_-_travessa_romalino_matucheski.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1388/projeto_de_lei_no_85.12_-_estrada_olivio_lustos_NvRTfrH.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1389/projeto_de_lei_no_86.12_-_estrada_manoel_cardoso_bueno.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1390/projeto_de_lei_no_87.12_-_travessa_jose_estanis_XdqJjFs.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1391/projeto_de_lei_no_88.12_-_estrada_romalino_neves.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1392/projeto_de_lei_no_89.12_-_estrada_pedro_lino_garcia.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1393/projeto_de_lei_no_90.12_-_pedrinho_nagarotto.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1394/projeto_de_lei_no_91.12_-_estada_pedro_sperling.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1395/projeto_de_lei_no_92.12_-_travessa_joao_ferrira_jofoxip.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1396/projeto_de_lei_no_93.12_-_estrada_analia_ferrie_yIWfceI.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1397/projeto_de_lei_no_94.12_-_estrada_benjamim_clau_HAvUydc.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1398/projeto_de_lei_no_95.12_-_estrada_olimpio_de_ol_MZSClMt.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1399/projeto_de_lei_no_96.12_-_estrada_antonio_cubas_7DI8SJ1.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1400/projeto_de_lei_no_97.12_-_estrada_alvino_chicovis.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1666/indicacao_n._001_-claudemir_-_contrato_empresa__ZwgvDCZ.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1667/indicacao_n._002_-claudemir_-_poco_artesiano.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1668/indicacao_n._003_-claudemir_-_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1669/indicacao_n._004_-joane_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1670/indicacao_n._005_-_cesar-_bueiro_cople.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1671/indicacao_n._006_-pedro_garcia_-_manilhas_vila_maringa.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1672/indicacao_n._007_-_clodo_-_agua.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1673/indicacao_n._008_-_paulao_-_ensaibramento_rua_das_aguas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1674/indicacao_n._009_-joane_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1675/indicacao_n._010_-_rodrigo_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1676/indicacao_n._011_-_cesar_-_rua_joao_camargo.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1677/indicacao_n._012_-_cesar_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1678/indicacao_n._013_-_cesar_e_joane_-_manutencao.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1680/indicacao_n._015_-_clodo_-_poco_artesinao.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1681/indicacao_n._016_-_osorio.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1682/indicacao_n._017_-_claudemir_-_telefones.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1683/indicacao_n._018_-_claudemir_iluminacao.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1684/indicacao_n._019_-_claudemir_iluminacao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1685/indicacao_n._020_-_claudemir_ponto_de_onibus_onca.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1686/indicacao_n._021_-joane_-_equipamentos_esporte.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1687/indicacao_n._022_-joane_-_areia_tabatinga.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1688/indicacao_n._023_-claudemir_-_areia_postinho.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1689/indicacao_n._024_-claudemir_-_areia_vila_rural.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1690/indicacao_n._025_-_joane_-_ponto_de_onibus_rio_da_palha.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1691/indicacao_n._026_-_cesar_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1692/indicacao_n._027_-_osorio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1693/indicacao_n._028_-_joane_-_iluminacao_e_patrolamento.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1694/indicacao_n._029_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1695/indicacao_n._030_-_joane_-_patrolamento_entrada_varzea.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1696/indicacao_n._031_-_joane_-_valvula_de_escape.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1697/indicacao_n._032_-_pedro_garcia_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1698/indicacao_n._033_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1699/indicacao_n._034_-_pedro_garcia_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1700/indicacao_n._035_-_heitor.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1701/indicacao_n._036_-_vereadores.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1702/indicacao_n._037_-_rodrigo_-_saibro.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1703/indicacao_n._038_-_osorio_-_lombada.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1704/indicacao_n._039_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1705/indicacao_n._040_-_claudemir_-_retroescavadeira.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1706/indicacao_n._041_-_claudemir_-_saibro.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1707/indicacao_n._042_-_joane_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1708/indicacao_n._043_-_joane_-_iluminaria.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1709/indicacao_n._044_-_paulao_estacionamentoa.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1710/indicacao_n._045_-_rodrigo_-_manutencao_de_via__fjpWBbl.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1711/indicacao_n._046_-_pedro_garcia_-_ponte_campina.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1712/indicacao_n._047_-_paulao_-_mural.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1713/indicacao_n._048_-_heitor.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1714/indicacao_n._049_-_vereadores_-_os.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1715/indicacao_n._050_-_osorio__-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1716/indicacao_n._051_-_pedro_garcia_-_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1717/indicacao_n._052_-_claudemir_-_os.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1718/indicacao_n._053_-_rodrigo_-_manutencao_de_vias_krXhM0W.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1719/indicacao_n._054_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1720/indicacao_n._055_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1721/indicacao_n._056_-_claudemir_-_desmoronamento.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1722/indicacao_n._057_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1723/indicacao_n._058_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1724/indicacao_n._059_-_vereadores_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1725/indicacao_n._060_-_paulao_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1726/indicacao_n._061_-_paulao_-_fruticultura.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1727/indicacao_n._062_-_clodomir_-_sinalzacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1728/indicacao_n._063_-_claudemir_-_neia.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1729/indicacao_n._064_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1730/indicacao_n._065_-_pedro_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1731/indicacao_n._066_-_claudemir__-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1732/indicacao_n._067_-_claudemir__-_bueiro.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1733/indicacao_n._068_-_claudemir__-_saibro.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1734/indicacao_n._069_-_joane__-_saibro.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1735/indicacao_n._070_-_joane__-_saibro.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1736/indicacao_n._071_-_vereadores-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1737/indicacao_n._072_-_pedro_garcia_-_limpeza_valeta.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1738/indicacao_n._073_pedro_garcia_-_patrolamento_e__LJM0Mdt.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1739/indicacao_n._074_joane.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1740/indicacao_n._075_joane.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1741/indicacao_n._076_joane.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1742/indicacao_n._077_pedro__garcia_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1743/indicacao_n._078_claudemir_-_ilumincacao.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1744/indicacao_n._079_joane.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1745/indicacao_n._080_vereadores_-_bueiro_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1746/indicacao_n._081_rodrigo_-_lombada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1747/indicacao_n._082_paulo.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1748/indicacao_n._083_-_rodrigo_lombada.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1749/indicacao_n._084_-_vereadores_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1750/indicacao_n._085_-_claudemir_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1751/indicacao_n._086_-_heitor.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1752/indicacao_n._087_-_jaone_-_caminhao_de_lixo.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1754/indicacao_n._088_-_heitor_bueiro.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1753/indicacao_n._089_-_joane_-_agua_tabatingaa.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1755/indicacao_n._090_-_claudemir_-_agua_lagoa.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1756/indicacao_n._091_-_rodrigo_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1757/indicacao_n._092_-_osorio_-_detran.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1758/indicacao_n._093_-_joane_-_creche.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1759/indicacao_n._094_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1760/indicacao_n._095_-_rodirgo_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1761/indicacao_n._096_-_vereadores_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1762/indicacao_n._097_-_rodrigo_-_alargamento_rua.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1763/indicacao_n._098_-_joane_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1764/indicacao_n._099_-_pedro_-_patrolametno.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1765/indicacao_n._100_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1766/indicacao_n._101_-_claudemir_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1767/indicacao_n._102_-_claudemir_-_orelhao.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1768/indicacao_n._103_-_osorio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1769/indicacao_n._104_-_paulao.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1378/projeto_de_lei_n._01.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1379/projeto_de_lei_n._02.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1380/projeto_de_lei_n._03.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1403/projeto_de_lei_no_04.12_-_autoriza_doacao_de_terreno.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1401/projeto_de_lei_n._05_-_reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1402/projeto_de_lei_n._06_-_estatudo_magisterio.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1404/projeto_de_lei_no_07.12_-_altera_lei_50.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1405/projeto_de_lei_no_08.12_-_autoriza_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1406/projeto_de_lei_no_09.12_-_autoriza_abertura_de__kE85ngG.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1408/projeto_de_lei_n._12_de_2012.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1409/ldo_alterada_projeto_de_lei_13.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1410/projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1411/projeto_de_lei_15.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1412/projeto_de_lei_n._16-2012.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1413/projeto_de_lei_17.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1414/projeto_de_lei_n._18.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1415/projeto_de_lei_n._19.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1416/projeto_de_lei_n._20_nota_fiscal_eletronica.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1417/projeto_de_lei_n._21_loa.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1303/projeto_de_lei_n._01_-_utilidade_publica_associ_3Lpp9ee.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1304/projeto_de_lei_n._02_-_rua_rosalina_joana_tetu.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1305/projeto_de_lei_n._03_-_ficha_limpa-1_modelo.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1307/projeto_de_lei_n._05_-_rua_emidio_cordeiro_de_lima.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1308/projeto_de_lei_n._06_-_utilidade_publica_associ_zNy3BtR.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1309/projeto_de_lei_n._07_-_canchas_de_areia.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1310/projeto_de_lei_n._08_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1311/projeto_de_lei_no_10.12_-_autoriza_abertura_de__lHa2ViH.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1312/projeto_de_lei_no_11.12_-_subsidios_dos_vereadores.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1313/projeto_de_lei_no_12.12_-_rua_eugenio_geraldo_zeglin.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1314/projeto_de_lei_no_13.12_-_travessa_getulio_alves.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1315/projeto_de_lei_no_14.12_-_estrada_soldado_ermin_7FWNKnQ.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1316/projeto_de_lei_no_15.12_-_estrada_alice_f_de_melo.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1317/projeto_de_lei_no_16.12_-_estrada_augustinho_farias.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1318/projeto_de_lei_no_17.12_-_estrada_rosalina_rosario.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1319/projeto_de_lei_no_18.12_-_estrada_jose_cardoso_bueno.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1320/projeto_de_lei_no_19.12_-_estrada_adalto_alves_franco.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1321/projeto_de_lei_no_20.12_-_estrada_jose_manoel_d_iM6AxxA.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1322/projeto_de_lei_no_21.12_-_estrada_candido_perei_eGQ5R45.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1323/projeto_de_lei_no_22.12_-_estrada_joao_ferreira_LvLaqIr.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1324/projeto_de_lei_no_23.12_-_estrada_amelia_bueno__PW74QZP.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1325/projeto_de_lei_no_25.12_-_estrada_salvador_ferr_2GbtIoD.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1326/projeto_de_lei_no_26.12_-_estrada_maria_trindad_0Y1pD3E.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1327/projeto_de_lei_no_27.12_-_estrada_lucidorio_per_jJ4LvaT.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1328/projeto_de_lei_no_28.12_-_estrada_gabriel_luis__qgkdUii.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1329/projeto_de_lei_no_29.12_-_estrada_ezequiel_da_s_Pnd6sSF.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1330/projeto_de_lei_no_30.12_-_rua_hilda_bonieck.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1331/projeto_de_lei_no_31.12_-_estrada_raimundo_pere_FE6SXLq.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1332/projeto_de_lei_no_32.12_-_travessa_ernesto_pere_R9ZTx1I.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1333/projeto_de_lei_no_33.12_-_estrada_sesinando_rosario.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1334/projeto_de_lei_no_34.12_-_estrada_adao_timoteo_da_cruz.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1335/projeto_de_lei_no_35.12_-_estrada_tomas_chicovis.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1336/projeto_de_lei_no_36.12_-_estrada_joaquim_antonio_alves.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1337/projeto_de_lei_no_37.12_-_estrada_benjamim_rocha.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1338/projeto_de_lei_no_38.12_-_travessa_jose_osmario_pivovar.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1339/projeto_de_lei_no_39.12_-_estrada_justiano_lour_lD2AdSe.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1340/projeto_de_lei_no_40.12_-_estrada_bernadinho_fe_D7Nqn3k.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1341/projeto_de_lei_no_41.12_-_estrada_arzemiro_chivovis.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1342/projeto_de_lei_no_42.12_-_estrada_leonardo_damasio.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1343/projeto_de_lei_no_43.12_-_estrada_jose_sebastiao.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1344/projeto_de_lei_no_44.12_-_estrada_lucidorio_per_zQxtCvO.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1345/projeto_de_lei_no_45.12_-_estrada_lucio_pereira.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1346/projeto_de_lei_no_46.12_-_estrada_eutalia.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1347/projeto_de_lei_no_47.12_-_estrada_joao_claro_machado.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1348/projeto_de_lei_no_48.12_-_estrada_pedro_gaspar__8rZ2ff4.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1349/projeto_de_lei_no_49.12_-_estrada_jose_nadir_de_fAIHi7u.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1350/projeto_de_lei_no_50.12_-_estrada_jair_ferreira_da_cruz.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1351/projeto_de_lei_no_51.12_-_estrada_ari_batista_da_rocha.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1352/projeto_de_lei_no_52.12_-_travessa_jurema_rosa.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1353/projeto_de_lei_no_53.12_-_estrada_zezo_pereira.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1354/projeto_de_lei_no_54.12_-_estrada_manoel_pereira_vale.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1355/projeto_de_lei_no_55.12_-_travessa_david_laska.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1356/projeto_de_lei_no_56.12_-_travessa_ioquina_maos_fjHJuhF.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1357/projeto_de_lei_no_57.12_-_travessa_franciso_adi_dbqAo1q.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1358/projeto_de_lei_no_58.12_-_travessa_jose_bonifac_6wOj8a6.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1359/projeto_de_lei_no_59.12_-_estrada_raul_boava.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1360/projeto_de_lei_no_60.12_-_estrada_maria_matias_de_paula.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1361/projeto_de_lei_no_61.12_-_estrada_izaltina_jesus_alves.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1362/projeto_de_lei_no_62.12_-_estrada_andre_simoes_farias.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1363/projeto_de_lei_no_63.12_-_estradaizaltina_jesus_alves.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1364/projeto_de_lei_no_64.12_-_estrada_maria_setim.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1365/projeto_de_lei_no_65.12_-_estrada_joao_zem.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1366/projeto_de_lei_no_66.12_-_travessa_joao_loures.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1367/projeto_de_lei_no_67.12_-_estrada_pedro_ferreir_5mwMr8Y.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1368/projeto_de_lei_no_68.12_-_estrada_joao_baptista_setim.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1369/projeto_de_lei_no_69.12_-_estrada_antonio_dos_anjos.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1370/projeto_de_lei_no_70.12_-_estrada_joao_batista__LWJDJmB.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1371/projeto_de_lei_no_71.12_-_estrada_arnoldo_ferre_6Pxb88w.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1372/projeto_de_lei_no_72.12_-_estrada_manoel_alves_farias.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1373/projeto_de_lei_no_73.12_-_travessa_maria_da_glo_8A4DOwI.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1374/projeto_de_lei_no_74.12_-_estrada_joaquim_g_rocha.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1375/projeto_de_lei_no_75.12_-_estrada_eduardo_perei_t87ZWl3.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1376/projeto_de_lei_no_76.12_-_estrada_francisco_bana.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1377/projeto_de_lei_no_77.12_-_estrada_alexo_valoski.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1381/projeto_de_lei_no_78.12_-_estrada_silvestre_jarek.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1382/projeto_de_lei_no_79.12_-_estrada_jorge_plantes_kx9WwIA.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1383/projeto_de_lei_no_80.12_-_estrada_joao_pereira_do_vale.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1384/projeto_de_lei_no_81.12_-_estrada_tobias_pereir_MED3Mur.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1385/projeto_de_lei_no_82.12_-_estrada_narciso_otavi_lltTJRB.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1386/projeto_de_lei_no_83.12_-_travessa_ersilio_alve_HSN8thd.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1387/projeto_de_lei_no_84.12_-_travessa_romalino_matucheski.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1388/projeto_de_lei_no_85.12_-_estrada_olivio_lustos_NvRTfrH.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1389/projeto_de_lei_no_86.12_-_estrada_manoel_cardoso_bueno.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1390/projeto_de_lei_no_87.12_-_travessa_jose_estanis_XdqJjFs.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1391/projeto_de_lei_no_88.12_-_estrada_romalino_neves.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1392/projeto_de_lei_no_89.12_-_estrada_pedro_lino_garcia.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1393/projeto_de_lei_no_90.12_-_pedrinho_nagarotto.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1394/projeto_de_lei_no_91.12_-_estada_pedro_sperling.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1395/projeto_de_lei_no_92.12_-_travessa_joao_ferrira_jofoxip.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1396/projeto_de_lei_no_93.12_-_estrada_analia_ferrie_yIWfceI.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1397/projeto_de_lei_no_94.12_-_estrada_benjamim_clau_HAvUydc.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1398/projeto_de_lei_no_95.12_-_estrada_olimpio_de_ol_MZSClMt.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1399/projeto_de_lei_no_96.12_-_estrada_antonio_cubas_7DI8SJ1.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2012/1400/projeto_de_lei_no_97.12_-_estrada_alvino_chicovis.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>