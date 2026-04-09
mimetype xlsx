--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -54,3168 +54,3168 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/546/indicacao_n._01-_patiorna_-_unidade_de_saude_gama.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/546/indicacao_n._01-_patiorna_-_unidade_de_saude_gama.doc</t>
   </si>
   <si>
     <t>Posto de saúde no Gama</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/547/indicacao_n._02_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/547/indicacao_n._02_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOSIANE VALOSKI</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/602/indicacao_n._03_-_josiane_-_agua_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/602/indicacao_n._03_-_josiane_-_agua_sanepar.doc</t>
   </si>
   <si>
     <t>Extensão da rede de água na localidade do Xaxim.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/603/indicacao_n._04_-_claudemir_-_atualizacao_de_dados.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/603/indicacao_n._04_-_claudemir_-_atualizacao_de_dados.doc</t>
   </si>
   <si>
     <t>Atualização de dados de vias municipais</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/604/indicacao_n._05_-_vereadores_-_academias_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/604/indicacao_n._05_-_vereadores_-_academias_de_saude.doc</t>
   </si>
   <si>
     <t>implantação de academia</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/605/indicacao_n._06_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/605/indicacao_n._06_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Ilumunação pública</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/606/indicacao_n._07_-_claudio_-_lei_274.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/606/indicacao_n._07_-_claudio_-_lei_274.doc</t>
   </si>
   <si>
     <t>lei 274, que tange horário e funcionamento de bares e similares.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/607/indicacao_n._08_-_josiane_-_linha_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/607/indicacao_n._08_-_josiane_-_linha_de_onibus.doc</t>
   </si>
   <si>
     <t>reformulação da linha de transporte coletivo do pinhal dos borges</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/608/indicacao_n._09_-_josiane_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/608/indicacao_n._09_-_josiane_-_bueiro.doc</t>
   </si>
   <si>
     <t>tomar providência quanto a um bueiro na localidade do Fagundes</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/609/indicacao_n._10_-_claudio_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/609/indicacao_n._10_-_claudio_-_iluminacao.doc</t>
   </si>
   <si>
     <t>iluminação pública</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/610/indicacao_n._11_-_maneco_e_ze_antonio_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/610/indicacao_n._11_-_maneco_e_ze_antonio_-_lombadas.doc</t>
   </si>
   <si>
     <t>implantação de lombadas</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/611/indicacao_n._12_-_tute_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/611/indicacao_n._12_-_tute_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>placas de sinalização</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/612/indicacao_n._13_-_tute_-_agua_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/612/indicacao_n._13_-_tute_-_agua_sanepar.doc</t>
   </si>
   <si>
     <t>Água Sanepar</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/613/indicacao_n._14_-_patiorna_-_rio_gama.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/613/indicacao_n._14_-_patiorna_-_rio_gama.doc</t>
   </si>
   <si>
     <t>rio do gama</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/614/indicacao_n._15_-_maneco_e_ze_antonio_-_bueiro_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/614/indicacao_n._15_-_maneco_e_ze_antonio_-_bueiro_campina.doc</t>
   </si>
   <si>
     <t>bueiro na campina</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1501/indicacao_n._16_-_josiane_-_bueiros_e_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1501/indicacao_n._16_-_josiane_-_bueiros_e_iluminacao.doc</t>
   </si>
   <si>
     <t>Reformas no cruzamento entre as ruas Miguel Maoski com Manoel Alves de Oliveira.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1502/indicacao_n._17_-_claudio_-_caminhao_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1502/indicacao_n._17_-_claudio_-_caminhao_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de lixo na comunidade do Taboado</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1503/indicacao_n._18_-_claudio_-_cidade_digital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1503/indicacao_n._18_-_claudio_-_cidade_digital.doc</t>
   </si>
   <si>
     <t>cadastro do município no Programa Cidade Digital do Governo Federal.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1504/indicacao_n._19_-_josiane_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1504/indicacao_n._19_-_josiane_-_bueiro.doc</t>
   </si>
   <si>
     <t>manutenção na estrada do Rodeio e ponte no Pinhal dos Borges</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1505/indicacao_n._20_-_tute_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1505/indicacao_n._20_-_tute_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>colocação de placas de sinalização nas margens da PR 281</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1506/indicacao_n._21_-_tute_-_banheiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1506/indicacao_n._21_-_tute_-_banheiros.doc</t>
   </si>
   <si>
     <t>Reformas na capela mortuaria</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1507/indicacao_n._22_-_claudio_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1507/indicacao_n._22_-_claudio_-_patrolamento.doc</t>
   </si>
   <si>
     <t>manutenção das rua da vila panagro</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1508/indicacao_n._23_-_vereadores_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1508/indicacao_n._23_-_vereadores_-_diversos.doc</t>
   </si>
   <si>
     <t>Construção de lombada</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1509/indicacao_n._24_-_maneco__-minha_casa_minha_vida.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1509/indicacao_n._24_-_maneco__-minha_casa_minha_vida.doc</t>
   </si>
   <si>
     <t>cadastro do municipio no projeto minha casa minha vida</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_n._25_-_vereadores_-_celulares_conselho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_n._25_-_vereadores_-_celulares_conselho.doc</t>
   </si>
   <si>
     <t>aparelhos celulares para o Conselho Tutelar.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1527/indicacao_n._26_-_tute_-_banheiros_terminal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1527/indicacao_n._26_-_tute_-_banheiros_terminal.doc</t>
   </si>
   <si>
     <t>limpeza e melhorias nos sanitários do terminal rodoviário da cidade</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1528/indicacao_n._27_-_ze_antonio_-_fax.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1528/indicacao_n._27_-_ze_antonio_-_fax.doc</t>
   </si>
   <si>
     <t>aquisição de um aparelho telefônico com fax para a Agência Municipal do Detran.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1529/indicacao_n._28_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1529/indicacao_n._28_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Iluminação</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1530/indicacao_n._29_-_tute_-_apoio_policial_-_novo_modelo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1530/indicacao_n._29_-_tute_-_apoio_policial_-_novo_modelo.doc</t>
   </si>
   <si>
     <t>Auxílio no controle de fluxo de veículos que circulam na Rua XV de Novembro</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1531/indicacao_n._30_-_maneco_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1531/indicacao_n._30_-_maneco_-_diversos.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1532/indicacao_n._31_-_claudio_-_rua_xv_de_novembro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1532/indicacao_n._31_-_claudio_-_rua_xv_de_novembro.doc</t>
   </si>
   <si>
     <t>Rua XV de Novembro</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1533/indicacao_n._32_-_josi_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1533/indicacao_n._32_-_josi_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1534/indicacao_n._33_-_ze_antonio_-_manutencao_de_estradas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1534/indicacao_n._33_-_ze_antonio_-_manutencao_de_estradas.doc</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1535/indicacao_n._34_-_vereadores_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1535/indicacao_n._34_-_vereadores_-_diversos.doc</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/indicacao_n._35_-_claudemir_-_mulik.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/indicacao_n._35_-_claudemir_-_mulik.doc</t>
   </si>
   <si>
     <t>Mulik</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/indicacao_n._36_-_tute_-_retorno_vossorca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/indicacao_n._36_-_tute_-_retorno_vossorca.doc</t>
   </si>
   <si>
     <t>Retorno Vossoroca</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/indicacao_n._37_-_claudemir_-_lixo_reciclavel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/indicacao_n._37_-_claudemir_-_lixo_reciclavel.doc</t>
   </si>
   <si>
     <t>Lixo reciclável</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/indicacao_n._38_-_ze_antonio_-_escola_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/indicacao_n._38_-_ze_antonio_-_escola_campo_alto.doc</t>
   </si>
   <si>
     <t>Escola Campo Alto</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/indicacao_n._39_-_patiorna_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/indicacao_n._39_-_patiorna_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/indicacao_n._40_-_maneco_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/indicacao_n._40_-_maneco_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/indicacao_n._41_-_maneco_-_tartaruga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/indicacao_n._41_-_maneco_-_tartaruga.doc</t>
   </si>
   <si>
     <t>Colocação de redutor de velocidade (tartaruga)</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/indicacao_n._42_-_tute_-_alunos_caivinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/indicacao_n._42_-_tute_-_alunos_caivinha.doc</t>
   </si>
   <si>
     <t>Alunos da Caivinha</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/indicacao_n._43_-_maneco_e_ze_antonio_-_agua_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/indicacao_n._43_-_maneco_e_ze_antonio_-_agua_flores.doc</t>
   </si>
   <si>
     <t>Abastecimento de agua na área rural ( Flores )</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/indicacao_n._44_-_claudio_-_salario_conselheiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/indicacao_n._44_-_claudio_-_salario_conselheiros.doc</t>
   </si>
   <si>
     <t>Salário dos Conselheiros</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/indicacao_n._45_-_josi_-_emanter.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/indicacao_n._45_-_josi_-_emanter.doc</t>
   </si>
   <si>
     <t>Realizar a execução do Programa Fábrica do Agricultor no município</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/indicacao_n._46_-_tute_-_alunos_pinhal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/indicacao_n._46_-_tute_-_alunos_pinhal.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que averigue a possibilidade da alteração da linha do transporte escolar no Pinhal dos Borges/Rio do Fojo</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/indicacao_n._47_-_maneco_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/indicacao_n._47_-_maneco_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize por meio do setor competente a colocação de luminária completa na unidade consumidora 91832560 (Maria Catarina de Lima Camargo) no Matulão</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/indicacao_n._48_-_tute_-agua_fazendinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/indicacao_n._48_-_tute_-agua_fazendinha.doc</t>
   </si>
   <si>
     <t>Estudo de viabilidade de ampliação da rede de água tratada</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/indicacao_n._49_-_patiorna_-_manutencao_de_estradas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/indicacao_n._49_-_patiorna_-_manutencao_de_estradas.doc</t>
   </si>
   <si>
     <t>Manutenção de estradas</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/indicacao_n._50_-_vereadores_-_estaginarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/indicacao_n._50_-_vereadores_-_estaginarios.doc</t>
   </si>
   <si>
     <t>Estagiários</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/indicacao_n._51_-_tute_-_telefonia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/indicacao_n._51_-_tute_-_telefonia.doc</t>
   </si>
   <si>
     <t>Telefonia</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/indicacao_n._52_-_josi_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/indicacao_n._52_-_josi_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/indicacao_n._53_-_tute_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/indicacao_n._53_-_tute_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/indicacao_n._54_-_claudemir__-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/indicacao_n._54_-_claudemir__-_bueiro.doc</t>
   </si>
   <si>
     <t>Construção de bueiro</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/indicacao_n._55_-_claudemir__-_lei_transporte_d_BxRUXgB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/indicacao_n._55_-_claudemir__-_lei_transporte_d_BxRUXgB.doc</t>
   </si>
   <si>
     <t>Lei de Transporte de Materiais</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/indicacao_n._56_-_josi_-_fagundes_escolinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/indicacao_n._56_-_josi_-_fagundes_escolinha.doc</t>
   </si>
   <si>
     <t>Escola de Futebol no Fagundes</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/indicacao_n._57_-_tute_-_onibus_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/indicacao_n._57_-_tute_-_onibus_flores.doc</t>
   </si>
   <si>
     <t>Possibilidade de circulação de ônibus coletivo</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/indicacao_n._58_-_tute_-_agua_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/indicacao_n._58_-_tute_-_agua_lagoa.doc</t>
   </si>
   <si>
     <t>Estudo de viabilidade e instalação de rede de água tratada</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/indicacao_n._59_-_josi_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/indicacao_n._59_-_josi_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/indicacao_n._60_-_ze_antonio_-_manutencao_de_estradas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/indicacao_n._60_-_ze_antonio_-_manutencao_de_estradas.doc</t>
   </si>
   <si>
     <t>Manutenção de Estrada</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/indicacao_n._61_-_maneco_e_ze_antonio_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/indicacao_n._61_-_maneco_e_ze_antonio_-_campina.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações se há projetos de habitação por meio do Programa Minha Casa Minha Vida na comunidade de Campina</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/indicacao_n._62_-_tute_-_lomabda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/indicacao_n._62_-_tute_-_lomabda.doc</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/indicacao_n._63_-_claudio_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/indicacao_n._63_-_claudio_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/indicacao_n._64_-_maneco_-_iluminacao_trifasica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/indicacao_n._64_-_maneco_-_iluminacao_trifasica.doc</t>
   </si>
   <si>
     <t>Iluminação Trifásica</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/indicacao_n._65_-_ze_antonio_-_largo_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/indicacao_n._65_-_ze_antonio_-_largo_municipal.doc</t>
   </si>
   <si>
     <t>Construção de um Largo Municipal</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/indicacao_n._66_-_maneco_-_lombada_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/indicacao_n._66_-_maneco_-_lombada_creche.doc</t>
   </si>
   <si>
     <t>Construção de lombadas em frente a Creche da Campina</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1568/indicacao_n._67_-_claudio_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1568/indicacao_n._67_-_claudio_-_patrolamento.doc</t>
   </si>
   <si>
     <t>Patrolamento</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1569/indicacao_n._68_-_patiorna_-_manutencao_de_estradas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1569/indicacao_n._68_-_patiorna_-_manutencao_de_estradas.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1570/indicacao_n._69_-_patiorna_-_manutencao_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1570/indicacao_n._69_-_patiorna_-_manutencao_de_estrada.doc</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1571/indicacao_n._70_-_patiorna_-_manutencao_de_pr_2_DF6TWcd.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1571/indicacao_n._70_-_patiorna_-_manutencao_de_pr_2_DF6TWcd.doc</t>
   </si>
   <si>
     <t>Manutenção da PR 281</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1572/indicacao_n._71_-_carlao_-_caminhao_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1572/indicacao_n._71_-_carlao_-_caminhao_lixo.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que comunique a empresa responsável pela coleta de lixo para que a mesma realize a coleta na comunidade do Ximbuva</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1573/indicacao_n._72_-_josi_-_onibus_ribeirao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1573/indicacao_n._72_-_josi_-_onibus_ribeirao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que comunique a empresa responsável pelo transporte coletivo, para que a mesma disponibilize uma linha de ônibus na comunidade do Ribeirão do Meio</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1574/indicacao_n._73_-_claudemir_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1574/indicacao_n._73_-_claudemir_-_diversos.doc</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1575/indicacao_n._74_-_tute_-_parcerias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1575/indicacao_n._74_-_tute_-_parcerias.doc</t>
   </si>
   <si>
     <t>Parcerias</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1576/indicacao_n._75_-_ze_antonio_-_melhorias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1576/indicacao_n._75_-_ze_antonio_-_melhorias.doc</t>
   </si>
   <si>
     <t>Melhorias</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1577/indicacao_n._76_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1577/indicacao_n._76_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1578/indicacao_n._77_-_maneco_-_rocadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1578/indicacao_n._77_-_maneco_-_rocadas.doc</t>
   </si>
   <si>
     <t>Roçadas</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1579/indicacao_n._78_-_tute_-_melhorias_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1579/indicacao_n._78_-_tute_-_melhorias_calcadas.doc</t>
   </si>
   <si>
     <t>Melhorias/reforma nas calçadas da Rua XV de Novembro</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1580/indicacao_n._79_-_maneco_-_pintura_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1580/indicacao_n._79_-_maneco_-_pintura_281.doc</t>
   </si>
   <si>
     <t>Pintura PR 281</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1581/indicacao_n._80_-_josi_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1581/indicacao_n._80_-_josi_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1582/indicacao_n._81_-_patiorna_-_agua_tratada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1582/indicacao_n._81_-_patiorna_-_agua_tratada.doc</t>
   </si>
   <si>
     <t>Água tratada</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_n._82_-_claudemir_-_manutencao_de_est_EQEWAgw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_n._82_-_claudemir_-_manutencao_de_est_EQEWAgw.doc</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_n._83_-_patiorna_-_manilhas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_n._83_-_patiorna_-_manilhas.doc</t>
   </si>
   <si>
     <t>colocação de manilhas em bueiro aberto na comunidade de Lagoa.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_n._84_-_maneco_-_taqua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_n._84_-_maneco_-_taqua.doc</t>
   </si>
   <si>
     <t>realize a manutenção da Estrada Principal do Tacuã</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_n._85_-_claudemir_-_policiamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_n._85_-_claudemir_-_policiamento.doc</t>
   </si>
   <si>
     <t>locais para patrulhamento da Policia Militar</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_n._86_-_tute_-_abertura_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_n._86_-_tute_-_abertura_de_estrada.doc</t>
   </si>
   <si>
     <t>abertura de rua que liga o Xaxim com as Flores</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_n._87_-_ze_antonio_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_n._87_-_ze_antonio_-_diversos.doc</t>
   </si>
   <si>
     <t>colocação de saibro na área de estacionamento da Creche da Campina.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_n._88_-_maneco_-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_n._88_-_maneco_-_saibro.doc</t>
   </si>
   <si>
     <t>colocação de saibro na Estrada Eutália Alves Ferreira no Colono e na Estrada Principal</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_n._89_-_josi_-_patrolamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_n._89_-_josi_-_patrolamento.doc</t>
   </si>
   <si>
     <t>manutenção da Estrada Principal do Ambrósio.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_n._90_-_tute_-_numeracao_de_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_n._90_-_tute_-_numeracao_de_ruas.doc</t>
   </si>
   <si>
     <t>numeração de casas</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_n._91_-_claudemir_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_n._91_-_claudemir_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>manutenção da Rua Narciso Soares de Lima</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1593/indicacao_n._92_-_vereadores_-_agencia_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1593/indicacao_n._92_-_vereadores_-_agencia_copel.doc</t>
   </si>
   <si>
     <t>Agência Copel</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_n._93_-_claudemir_e_ze_antonio_-_bar_hilma.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_n._93_-_claudemir_e_ze_antonio_-_bar_hilma.doc</t>
   </si>
   <si>
     <t>Bar Hilma</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_n._94_-_claudemir-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_n._94_-_claudemir-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_n._95_-_claudio_-_pedido_de_pediatra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_n._95_-_claudio_-_pedido_de_pediatra.doc</t>
   </si>
   <si>
     <t>Pedido de Pediatra</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_n._96_-_ze_antonio_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_n._96_-_ze_antonio_-_bueiro.doc</t>
   </si>
   <si>
     <t>Limpeza do bueiro</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_n._97_-_ze_antonio_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_n._97_-_ze_antonio_-_bueiro.doc</t>
   </si>
   <si>
     <t>Transporte Coletivo</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_n._98_-patiorna_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_n._98_-patiorna_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_n._99_-_tute_e_maneco_-_agua_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_n._99_-_tute_e_maneco_-_agua_matulao.doc</t>
   </si>
   <si>
     <t>Água Matulão</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_n._101_-_tute_-_pontos_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_n._101_-_tute_-_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>Pontos de ônibus</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_n._102_-_tute_-_redes_sociais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_n._102_-_tute_-_redes_sociais.doc</t>
   </si>
   <si>
     <t>Redes Sociais</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_n._103_-_tute_-_birituba_e_contenda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_n._103_-_tute_-_birituba_e_contenda.doc</t>
   </si>
   <si>
     <t>Negociação de reabertura de via</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_n._104_-_tute_-_ponto_de_onibus_salto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_n._104_-_tute_-_ponto_de_onibus_salto.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a construção de ponto de ônibus em frente a propriedade da família Lubian, no Salto da Boa Vista.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_n._105_-_claudio_-_manutencao_em_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_n._105_-_claudio_-_manutencao_em_vias.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a manutenção da Estrada Aleixo Waloski, localizada na comunidade de Várzea</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_n._106_-_tute_-_estrada_santo_antonio_sSh8DLe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_n._106_-_tute_-_estrada_santo_antonio_sSh8DLe.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a manutenção da ponte sobre o Rio Gama na Estrada Santo Antônio da Serra na comunidade de Lagoa</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_n._107_-_josi_-_patrolamento_e_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_n._107_-_josi_-_patrolamento_e_bueiro.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize a manutenção da Estrada que dá acesso a comunidade de Caivinha. Indica ainda, que seja realizada a troca de manilhas na Travessa Eduardo Belgaman na comunidade de Fagundes</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_n._108_-_tute_-_esgoto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_n._108_-_tute_-_esgoto.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor de Engenharia e Vigilância Sanitária, seja realizada a orientação a moradores da comunidade do Xaxim sitos a PR 281 KM 12  lado direito sentido BR 376 (curva do Xaxim), referente a destinação de esgoto</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_n._109_-_tute_-_bueiro_calcada_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_n._109_-_tute_-_bueiro_calcada_saude.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a manutenção de calçada que dá acesso ao Posto de Saúde próximo a propriedade do Sr Paulo Cesar Claudino</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_n._110-_maneco_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_n._110-_maneco_-_lombadas.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a construção de lombadas em frente a Creche Municipal da Campina e em frente a Escola Rural Leopoldo Jacomel, na comunidade do Matulão</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_n._111-_maneco_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_n._111-_maneco_-_iluminacao.doc</t>
   </si>
   <si>
     <t>manutenção de luminária na Estrada João Baptista Setim (Estrada Velha de Joinville) na comunidade de Campina</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_n._112_-_vereadores__-_diario_eletronico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_n._112_-_vereadores__-_diario_eletronico.doc</t>
   </si>
   <si>
     <t>publicação de editais de licitação na íntegra (diario de noticias)</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_n._113_-_claudio_-_limpeza_de_lotes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_n._113_-_claudio_-_limpeza_de_lotes.doc</t>
   </si>
   <si>
     <t>limpeza das propriedades urbanas</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_n._114_-_claudio_-_policiamento_cabana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_n._114_-_claudio_-_policiamento_cabana.doc</t>
   </si>
   <si>
     <t>Local para que a Policia Militar realize maior fiscalização em estabelecimentos de eventos noturnos.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_n._115-_maneco_-_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_n._115-_maneco_-_tacua.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a limpeza das margens da estrada do Tacuã e a colocação de saibro nas subidas da referida rua</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_n._116_-_josi_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_n._116_-_josi_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize a colocação de luminárias no decorrer da Rua Joaquim Gregório Rocha, na Vila Neto, comunidade de Tabatinga</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_n._117_-_josi_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_n._117_-_josi_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize a construção de 01 ponto de ônibus na Estrada Antônio Cubas Claudino, no trevo de acesso ao Postinho (Estrada Nova) na comunidade de Ambrósios</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_n._118-_claudemir_-_manutencao_em_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_n._118-_claudemir_-_manutencao_em_vias.doc</t>
   </si>
   <si>
     <t>Manutenção em Vias</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_n._119-_claudemir_-_jovem_peniel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_n._119-_claudemir_-_jovem_peniel.doc</t>
   </si>
   <si>
     <t>Jovem Peniel</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_n._120_-_tute_-_lixeiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_n._120_-_tute_-_lixeiras.doc</t>
   </si>
   <si>
     <t>Lixeiras</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_n._121_-_tute_e_patiorna_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_n._121_-_tute_e_patiorna_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_n._122_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_n._122_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_n._123_-_patiorna_-_estrada_costa_da_serra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_n._123_-_patiorna_-_estrada_costa_da_serra.doc</t>
   </si>
   <si>
     <t>Estrada Costa da Serra</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_n._124_-_tute_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_n._124_-_tute_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de lixo</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_n._125_-_tute_-_placas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_n._125_-_tute_-_placas.doc</t>
   </si>
   <si>
     <t>Placas de sinalização</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_n._126-_josi_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_n._126-_josi_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_n._127_-_ze_antonio_-_lombada_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_n._127_-_ze_antonio_-_lombada_colono.doc</t>
   </si>
   <si>
     <t>Lombada Colono</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_n._128_-_tute_-_limpeza_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_n._128_-_tute_-_limpeza_de_bueiro.doc</t>
   </si>
   <si>
     <t>Limpeza de bueiro</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_n._129_-_claudio_-_ponte_dos_gabardos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_n._129_-_claudio_-_ponte_dos_gabardos.doc</t>
   </si>
   <si>
     <t>Ponte dos Gabardos</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/indicacao_n._130_-_claudemir_-__fundo_municipal_mcbjL3G.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/indicacao_n._130_-_claudemir_-__fundo_municipal_mcbjL3G.doc</t>
   </si>
   <si>
     <t>Fundo Municipal</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_n._131_-_claudemir_-__publicacoes_editais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_n._131_-_claudemir_-__publicacoes_editais.doc</t>
   </si>
   <si>
     <t>Publicações editais</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_n._132_-_vereadores_-__carros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_n._132_-_vereadores_-__carros.doc</t>
   </si>
   <si>
     <t>Indicam a ao Executivo Municipal que por meio do setor competente, realize a notificação do proprietário de veículos que se encontram estacionados/abandonados às margens da Estrada Principal do Saltinho, para que o mesmo realize a remoção e destinação adequadas dos veículos, caso os mesmos estejam estacionados/abandonados irregularmente</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_n._133_-_claudio_-_atualizacao_de_dad_2fwFEEH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_n._133_-_claudio_-_atualizacao_de_dad_2fwFEEH.doc</t>
   </si>
   <si>
     <t>Atualização de dados</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_n._134_-_josi_-_bueiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_n._134_-_josi_-_bueiros.doc</t>
   </si>
   <si>
     <t>Bueiros</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_n._135_-_tute_-_agua_tratada_-_lotemanentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_n._135_-_tute_-_agua_tratada_-_lotemanentos.doc</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_n._136_-_claudio_-_ponto_de_onibus_pr_sZGOvyD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_n._136_-_claudio_-_ponto_de_onibus_pr_sZGOvyD.doc</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_n._137_-_patiorna_-_bueiros_e_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_n._137_-_patiorna_-_bueiros_e_lixo.doc</t>
   </si>
   <si>
     <t>Bueiros e lixo</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_n._138_-_josiane_-_buraco_em_frente_a_oQOrFJD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_n._138_-_josiane_-_buraco_em_frente_a_oQOrFJD.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize o fechamento de um buraco que se encontra em frente a Escola da Comunidade de Fagundes</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que comunique a Empresa Campo Alto, do abaixo-assinado dos moradores da comunidade de Lagoinha, que solicitam a circulação de ônibus das linhas Curitiba/São José dos Pinhais – Lagoinha passe mais adentro da comunidade, no caso, próximo a Vila da Raia e Vila Dewille</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_n._140-_patiorna-_agua_tratada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_n._140-_patiorna-_agua_tratada.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que comunique a SANEPAR para que realize estudos e a possível execução de ampliação da rede de água até as propriedades arredores da Estrada Raul Boava, tendo como referencia a casa da Sra Maria de Lurdes Carvalho dos Santos, na comunidade de Lagoa</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_n._141-_tute_-_sanepar_-_projeto_arqu_pYBWyBs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_n._141-_tute_-_sanepar_-_projeto_arqu_pYBWyBs.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que solicite a SANEPAR cópia do projeto arquitetônico/engenharia referente a rede de água nas comunidade de Cangoera, Papanduva e Salto da Boa Vista. O pedido deverá ser endereçado ao Sr Engº Igor L. Rush</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_n._142-_patiorna-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_n._142-_patiorna-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize ampliação/melhorias urgentes no ponto de ônibus em frente ao Pesque-Pague São Pedro sentido Agudo do Sul na comunidade de Lagoa, às margens da PR 281</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_n._143-_claudemir-_manutencoes_barreiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_n._143-_claudemir-_manutencoes_barreiro.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a manutenção da estrada de acesso ao Barreiro</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_n._144-_josi_-_manutencao_onivaldo_f._Mssqezu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_n._144-_josi_-_manutencao_onivaldo_f._Mssqezu.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente realize a manutenção da Rua Onivaldo F. de Carvalho na Sede</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_n._145_-_claudio_-_ponto_de_onibus_em_y8YJdVE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_n._145_-_claudio_-_ponto_de_onibus_em_y8YJdVE.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que comunique a Empresa Campo Alto para que seja orientado os motoristas dos ônibus que circulam pelo Município, a fim de que evitem parar no acesso da Rua Benjamim Dissenha Sobrinho com a Rua XV de Novembro próximo a Documental</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/indicacao_n._146_-_ze_antonio_-_lombadas_cemite_kMaGANw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/indicacao_n._146_-_ze_antonio_-_lombadas_cemite_kMaGANw.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que comunique ao órgão competente para que realize a construção de 02 (duas) lombadas em frente ao Cemitério da Tabatinga na PR 281 próximo ao KM 05</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_n._147_-_josi_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_n._147_-_josi_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_n._148_-_patiorna_-_veiculos_pesados.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_n._148_-_patiorna_-_veiculos_pesados.doc</t>
   </si>
   <si>
     <t>Veículos pesados</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/indicacao_n._149_-_claudio_-_fiscalizacao_corre_S074VhQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/indicacao_n._149_-_claudio_-_fiscalizacao_corre_S074VhQ.doc</t>
   </si>
   <si>
     <t>Fiscalização de córregos e riachos</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_n._150_-_maneco_-_placas_jurema_rosa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_n._150_-_maneco_-_placas_jurema_rosa.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal com fundamento no Código de Transito brasileiro, que atenda à reivindicação dos moradores da Travessa Jurema Rosa, no sentido de facilitar a manobra de saída de garagem e manter a fluidez do trânsito na travessa, no local próximo da oficina mecânica que opera no local, através de placa de sinalização (proibido estacionar) e pintura de faixa amarela no pavimento</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_n._151_-_ze_antonio_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_n._151_-_ze_antonio_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize a manutenção das Ruas Rodolfo Valaski e Dario O. Larceda  em toda sua extensão no Jardim Bosque da Saúde II. Pede-se que além da colocação de saibro seja utilizado o rolo compactador</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_n._152_-_carlao_-_estrada_da_demanda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_n._152_-_carlao_-_estrada_da_demanda.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize a manutenção da Estrada Principal da Demanda, com atenção especial ao acesso por meio da PR 281</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_n._153_-_josi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_n._153_-_josi.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realize a vistoria de um terreno localizado às margens da Rua Ermínio Catarino de Camargo, no Centro</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_n._154_-_josi_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_n._154_-_josi_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_n._155_-_patiorna_-_ilumnacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_n._155_-_patiorna_-_ilumnacao.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio do setor competente, realiza a troca de lâmpadas queimadas aos redores da Igreja Católica da Lagoa</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1261/projeto_de_lei_no_01.13_-_refis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1261/projeto_de_lei_no_01.13_-_refis.doc</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal – REFIS</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1262/projeto_de_lei_no_02.13_-_altera_lei_243.2010.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1262/projeto_de_lei_no_02.13_-_altera_lei_243.2010.doc</t>
   </si>
   <si>
     <t>Dá nova redação ao § 1º do art. 15 da Lei municipal 243/2010 que dispõe sobre Uso e Ocupação do Solo Urbano e Rural do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1263/projeto_de_lei_no_03.13_-_autorizacao_operacao__ZHcGZ6F.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1263/projeto_de_lei_no_03.13_-_autorizacao_operacao__ZHcGZ6F.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a contratar operações de crédito com a Agência de Fomento do Paraná S/A e/ou Banco Regional de Desenvolvimento do Extremo Sul – BRDE e/ou Banco Nacional do Desenvolvimento – BNDES.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1264/projeto_de_lei_no_04.13-_verba_de_representacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1264/projeto_de_lei_no_04.13-_verba_de_representacao.doc</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 10 e 11 no art. 14 da Lei 289/2012 e dá outras providências</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1265/projeto_de_lei_no_05.13_-_isencao_fiscal_habitacional.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1265/projeto_de_lei_no_05.13_-_isencao_fiscal_habitacional.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar convênios e conceder isenções fiscais relativas à construção de unidades habitacionais vinculadas à programas habitacionais de interesse social</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1266/projeto_de_lei_no_06.13_-reajuste_comissionados.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1266/projeto_de_lei_no_06.13_-reajuste_comissionados.doc</t>
   </si>
   <si>
     <t>Altera a tabela do Anexo I da Lei n° 74, de 30 de maio de 2006</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1267/projeto_de_lei_no_07.13_-reajuste_efetivos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1267/projeto_de_lei_no_07.13_-reajuste_efetivos.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1268/projeto_de_lei_no_08.13_-_programa_aquicultura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1268/projeto_de_lei_no_08.13_-_programa_aquicultura.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a criar o programa municipal de desenvolvimento da cadeia produtiva da aquicultura familiar, bem como utilizar recursos na promoção de ações de apoio e incentivo à atividade</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1269/projeto_de_lei_no_09.13_-_reconhece_de_utilidad_yA3DXCK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1269/projeto_de_lei_no_09.13_-_reconhece_de_utilidad_yA3DXCK.doc</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública Associações de Pais, Mestres e Funcionários das Instituições da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1270/projeto_de_lei_no_10.13_-_reajuste_comissionados.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1270/projeto_de_lei_no_10.13_-_reajuste_comissionados.doc</t>
   </si>
   <si>
     <t>Altera a lei n° 73, de 30 de maio de 2006, a lei n° 74, de 30 de maio de 2006 e a lei n° 160, de 27 de janeiro de 2009 e dá outras providências</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1271/projeto_de_lei_no_11.13_-_perimetro.uso_do_solo_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1271/projeto_de_lei_no_11.13_-_perimetro.uso_do_solo_campina.doc</t>
   </si>
   <si>
     <t>Altera a lei n° 243, de 27 de dezembro de 2010 e a lei n° 248, de 27 de dezembro de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1272/projeto_de_lei_no_12.13_-_altera_refis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1272/projeto_de_lei_no_12.13_-_altera_refis.doc</t>
   </si>
   <si>
     <t>Altera a lei n° 410, de 21 de maio de 2013 que dispõe sobre o Programa de Recuperação Fiscal – REFIS</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1273/projeto_de_lei_no_13.13_-_prorroga_prazos_de_en_bdBbeEk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1273/projeto_de_lei_no_13.13_-_prorroga_prazos_de_en_bdBbeEk.doc</t>
   </si>
   <si>
     <t>Prorroga excepcionalmente os prazos para encaminhamento dos projetos de lei dos instrumentos orçamentários PPA, LDO e LOA dos Poderes Executivo e Legislativo e do Regime Próprio de Previdência Social de Tijucas do Sul</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1274/projeto_de_lei_no_14.13_-_autoriza_operacao_de_credito.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1274/projeto_de_lei_no_14.13_-_autoriza_operacao_de_credito.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1275/projeto_de_lei_no_15.13_-_autoriza_doacao_de_terreno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1275/projeto_de_lei_no_15.13_-_autoriza_doacao_de_terreno.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de imóvel à União Federal</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1276/projeto_de_lei_no_18.13_-_cessao_de_uso_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1276/projeto_de_lei_no_18.13_-_cessao_de_uso_lc_costa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre CESSÃO DE USO de imóvel a empresa L. C. COSTA - Engenharia Ltda e dá outras providências</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1277/projeto_de_lei_no_19.13_-_perimetro.uso_do_solo_PJHNNdC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1277/projeto_de_lei_no_19.13_-_perimetro.uso_do_solo_PJHNNdC.doc</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1278/projeto_de_lei_no_21.13_-_altera_lei_n_289.2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1278/projeto_de_lei_no_21.13_-_altera_lei_n_289.2012.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 289/2012 e dá outras providencias</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1279/projeto_de_lei_no_22.13_-_custo_suplementar_rpps.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1279/projeto_de_lei_no_22.13_-_custo_suplementar_rpps.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial (custo suplementar) para obtenção do equilíbrio financeiro e atuarial do Plano Previdenciário dos Servidores Públicos do Município de Tijucas do Sul, administrado pelo Instituto de Previdência dos Servidores Públicos do Município Tijucas do Sul – TIJUCAS DO SUL PREV</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1280/projeto_de_lei_no_23.13_-_regulamenta_empreendi_zBlOpdG.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1280/projeto_de_lei_no_23.13_-_regulamenta_empreendi_zBlOpdG.doc</t>
   </si>
   <si>
     <t>Fixa normas e regulamenta a utilização da faixa de domínio ao longo da rodovia BR 376, no perímetro que compreende a Zona de Indústria e Serviços III – ZIS III do Plano Diretor do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1281/projeto_de_lei_no_25.13_-_autoriza_doacao_de_imovel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1281/projeto_de_lei_no_25.13_-_autoriza_doacao_de_imovel.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar doação de imóvel ao Governo do Estado do Paraná</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1282/projeto_de_lei_no_26.13_-_inseminacao_artificial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1282/projeto_de_lei_no_26.13_-_inseminacao_artificial.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Inseminação Artificial do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1283/projeto_de_lei_no_27.13_-_institui_o_plano_muni_LYCuJG9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1283/projeto_de_lei_no_27.13_-_institui_o_plano_muni_LYCuJG9.doc</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico – PMSB de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1284/projeto_de_lei_no_28.13_-_contrato_de_programa_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1284/projeto_de_lei_no_28.13_-_contrato_de_programa_sanepar.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a estabelecer com o Governo do Estado do Paraná a gestão associada para a prestação, planejamento, regulação e fiscalização dos serviços de abastecimento de água e esgotamento sanitário em regime de compartilhamento de titularidade no município de Tijucas do Sul, inserido na Região Metropolitana de Curitiba</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1285/projeto_de_lei_no_29.13_-_plano_plurianual_ppa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1285/projeto_de_lei_no_29.13_-_plano_plurianual_ppa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de investimentos para os exercícios de 2014 a 2017</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1286/projeto_de_lei_no_30.13_-_lei_de_diretrizes_orc_wjpYKJl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1286/projeto_de_lei_no_30.13_-_lei_de_diretrizes_orc_wjpYKJl.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2014 e dá outras providências</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1287/projeto_de_lei_no_31.13_-_prorroga_prazo_refis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1287/projeto_de_lei_no_31.13_-_prorroga_prazo_refis.doc</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DE ADESÃO AO Programa de Recuperação Fiscal – REFIS</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1288/projeto_de_lei_no_32.13_-_altera_lei_24.2003_cip.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1288/projeto_de_lei_no_32.13_-_altera_lei_24.2003_cip.doc</t>
   </si>
   <si>
     <t>Altera a lei n° 24, de 24 de dezembro de 2013, que institui no município de Tijucas do Sul a contribuição para custeio do serviço de iluminação pública prevista no art. 149-A da Constituição Federal</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1289/projeto_de_lei_no_33.13_-_autoriza_doacao_de_imovel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1289/projeto_de_lei_no_33.13_-_autoriza_doacao_de_imovel.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a doar com encargo imóvel urbano ao Estado do Paraná para edificação de Colégio Estadual</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1290/projeto_de_lei_no_35.13_-_revoga_as_leis_22.200_AtTJNh8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1290/projeto_de_lei_no_35.13_-_revoga_as_leis_22.200_AtTJNh8.doc</t>
   </si>
   <si>
     <t>Faz revogar as Leis Municipais 22/2000 e 24/2004 e dá outras providências</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1291/projeto_de_lei_no_36.13_-_autoriza_doacao_de_imovel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1291/projeto_de_lei_no_36.13_-_autoriza_doacao_de_imovel.doc</t>
   </si>
   <si>
     <t>Altera lei n° 438, de 06 de novembro de 2013, que autoriza o município a doar com encargo imóvel urbano ao Estado do Paraná para edificação de Colégio Estadual</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1292/projeto_de_lei_no_37.13_-_altera_anexos_da_lei__TFasmrX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1292/projeto_de_lei_no_37.13_-_altera_anexos_da_lei__TFasmrX.doc</t>
   </si>
   <si>
     <t>Altera anexos da Lei Complementar 1 de 13 de dezembro de 2006 e dá outras providências</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1293/projeto_de_lei_no_38.13_-_reversao_de_reservas__mncf4P0.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1293/projeto_de_lei_no_38.13_-_reversao_de_reservas__mncf4P0.doc</t>
   </si>
   <si>
     <t>Reversão para o tesouro municipal das reservas financeiras do fundo especial destinadas a construção da sede do poder legislativo do município de tijucas do sul para o fim exclusivo de desapropriação do imóvel e edificações com área de 23.877 ha de propriedade da Sociedade Paranaense de Cultura – APC (PUC) vinculado a outra avença</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1294/projeto_de_lei_no_39.13_-_dispoe_sobre_incorpor_dXgRXFZ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1294/projeto_de_lei_no_39.13_-_dispoe_sobre_incorpor_dXgRXFZ.doc</t>
   </si>
   <si>
     <t>Dispõe sobre incorporação de horas extraordinárias e de gratificações</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1192/projeto_de_lei_01_-_2013_-_emenda__a_lei_organica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1192/projeto_de_lei_01_-_2013_-_emenda__a_lei_organica.doc</t>
   </si>
   <si>
     <t>Altera o inciso V do Art. 65 da Lei Orgânica e dá outras providências</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1193/projeto_de_lei_02_-_2013_-_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1193/projeto_de_lei_02_-_2013_-_claudemir.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do serviço de inspeção municipal e os procedimentos de inspeção sanitária de estabelecimentos que produzam bebidas e ou alimentos de consumo humano de origem animal e vegetal no Município de Tijucas  do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1194/projeto_de_lei_03_-_2013_-_tute_-_guarda_respo_2ALg2Oi.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1194/projeto_de_lei_03_-_2013_-_tute_-_guarda_respo_2ALg2Oi.docx</t>
   </si>
   <si>
     <t>Estabelece a disciplina legal para a guarda responsável de animais e o transporte de cães e gatos no município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1195/projeto_de_lei_04_-_2013_-_claudio_-_altera_lei_76.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1195/projeto_de_lei_04_-_2013_-_claudio_-_altera_lei_76.doc</t>
   </si>
   <si>
     <t>Altera disposições da Lei nº 76 de 08 de julho de 2006, que dispõe sobre a política municipal dos atendimentos dos direitos da Criança e do Adolescente</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1196/projeto_de_lei_05_-_2013_-_tute_e_clodo_-_rua_a_8As3TZ1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1196/projeto_de_lei_05_-_2013_-_tute_e_clodo_-_rua_a_8As3TZ1.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Adauto Farias</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1197/projeto_de_lei_06_-_2013_-_claudio_-_transporte_h7zsW92.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1197/projeto_de_lei_06_-_2013_-_claudio_-_transporte_h7zsW92.doc</t>
   </si>
   <si>
     <t>Regulamenta o transporte coletivo gratuito para idosos e dá outras providências</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1198/projeto_de_lei_07_-_2013_-_tute_jose_cordeiro_da_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1198/projeto_de_lei_07_-_2013_-_tute_jose_cordeiro_da_cruz.doc</t>
   </si>
   <si>
     <t>Denomina Estrada José Cordeiro da Cruz</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1199/projeto_de_lei_08_-_2013_-_josi_-_estrada_joao_waloski.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1199/projeto_de_lei_08_-_2013_-_josi_-_estrada_joao_waloski.doc</t>
   </si>
   <si>
     <t>Denomina Estrada João Waloski</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1200/projeto_de_lei_09_-_2013_-_tute_-_estrada_nadir_mCPJm5e.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1200/projeto_de_lei_09_-_2013_-_tute_-_estrada_nadir_mCPJm5e.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Nadir Setim da Rocha</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1201/projeto_de_lei_10_-_2013_-_tute_-_estarda_eveny_tGYeGoX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1201/projeto_de_lei_10_-_2013_-_tute_-_estarda_eveny_tGYeGoX.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Eveny Camara da Silva</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1232/projeto_de_lei_11_-_2013_-_tute_-_estarda_edilh_vrDYPjI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1232/projeto_de_lei_11_-_2013_-_tute_-_estarda_edilh_vrDYPjI.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Professora Edilh Alves dos Santos</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1233/projeto_de_lei_12_-_2013_-_josi_-_estrada_franc_0kn5CTD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1233/projeto_de_lei_12_-_2013_-_josi_-_estrada_franc_0kn5CTD.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Francisco Becker</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1234/projeto_de_lei_13_-_2013_-_tute_-_estrada_jose__J41VC6t.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1234/projeto_de_lei_13_-_2013_-_tute_-_estrada_jose__J41VC6t.doc</t>
   </si>
   <si>
     <t>Denomina Travessa José Alves Vitor</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1235/projeto_de_lei_14_-2013_-__lei_transporte_estudante.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1235/projeto_de_lei_14_-2013_-__lei_transporte_estudante.doc</t>
   </si>
   <si>
     <t>Institui o Projeto de Lei de incentivo ao transporte de estudantes para cidades vizinhas</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1236/projeto_de_lei_16_-_2013_-_tute_-_travessa_agos_b5PfKQn.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1236/projeto_de_lei_16_-_2013_-_tute_-_travessa_agos_b5PfKQn.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Agostinho Ferreira</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1237/projeto_de_lei_17_-_2013_-_tute_-_rua_dario_oli_SxKnnr9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1237/projeto_de_lei_17_-_2013_-_tute_-_rua_dario_oli_SxKnnr9.doc</t>
   </si>
   <si>
     <t>Denomina Rua Dario Olímpio de Lacerda</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1238/projeto_de_lei_18_-_2013_-_josi_-_eduardo_belgaman.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1238/projeto_de_lei_18_-_2013_-_josi_-_eduardo_belgaman.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Eduardo Belgamann</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1239/projeto_de_lei_19_-_2013_-_maneco_-_estrada_jos_g1qDKvg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1239/projeto_de_lei_19_-_2013_-_maneco_-_estrada_jos_g1qDKvg.doc</t>
   </si>
   <si>
     <t>Denomina Estrada José Rodrigues de Lima</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1240/projeto_de_lei_20_-_2013_-_tute_-_estrada_vitor_alves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1240/projeto_de_lei_20_-_2013_-_tute_-_estrada_vitor_alves.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Vitor Alves</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1241/projeto_de_lei_21_-_2013_-_tute_-_travessa_irac_WoFa7DJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1241/projeto_de_lei_21_-_2013_-_tute_-_travessa_irac_WoFa7DJ.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Iraci Camargo Alves</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1242/projeto_de_lei_22_-_2013__-_reajuste_2013..doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1242/projeto_de_lei_22_-_2013__-_reajuste_2013..doc</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos servidores públicos municipais do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1243/projeto_de_lei_23_-_2013_-_estagiarios_emenda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1243/projeto_de_lei_23_-_2013_-_estagiarios_emenda.doc</t>
   </si>
   <si>
     <t>Altera Lei nº 117, de 14 de agosto de 2007 e dá nova redação</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1244/projeto_de_lei_24_-_2013_-_maneco_-_estrada_ped_sQ4jse8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1244/projeto_de_lei_24_-_2013_-_maneco_-_estrada_ped_sQ4jse8.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Pedro Ananias Maia</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Denomina Travessa Edmundo Leprevost</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1246/projeto_de_lei_26_-_2013_-_tute_-_estrada_samue_tm9Mamo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1246/projeto_de_lei_26_-_2013_-_tute_-_estrada_samue_tm9Mamo.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Samuel da Silva Pereira</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1247/projeto_de_lei_27_-_2013_-_claudio_-_abuso_sexual.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1247/projeto_de_lei_27_-_2013_-_claudio_-_abuso_sexual.doc</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate e Enfrentamento a Violência e Assédio Sexual Contra Crianças e Adolescentes e dá outras providências</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1248/projeto_de_lei_28_-_2013_-_tute_-_estrada_pedro_tygR0Xf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1248/projeto_de_lei_28_-_2013_-_tute_-_estrada_pedro_tygR0Xf.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Pedro de Oliveira</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1249/projeto_de_lei_30_-_2013_-_claudemir_-_arthur_juliatto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1249/projeto_de_lei_30_-_2013_-_claudemir_-_arthur_juliatto.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Arthur Juliatto</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1250/projeto_de_lei_31_-_2013_-_patiorna_-_travessa__ERtS0Cu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1250/projeto_de_lei_31_-_2013_-_patiorna_-_travessa__ERtS0Cu.doc</t>
   </si>
   <si>
     <t>Denomina Travessa João Maria da Rocha Alves</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1251/projeto_de_lei_32.13_-_posto_de_saude__hilda_bonieck.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1251/projeto_de_lei_32.13_-_posto_de_saude__hilda_bonieck.doc</t>
   </si>
   <si>
     <t>Confere nominação ao prédio do posto de saúde da Lagoa e estabelece outras providências</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1252/projeto_de_lei_33_-_2013_-_tute_-_gomercindo_do_valle.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1252/projeto_de_lei_33_-_2013_-_tute_-_gomercindo_do_valle.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Gomercindo do Vale</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1253/projeto_de_lei_34_-_2013_-_clodomiir_-patrimoni_tsRyPU6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1253/projeto_de_lei_34_-_2013_-_clodomiir_-patrimoni_tsRyPU6.doc</t>
   </si>
   <si>
     <t>Institui o programa permanente de proteção e conservação do patrimônio imaterial do município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1254/projeto_de_lei_35_-_2013_-_tute_-_combate_a_dengue.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1254/projeto_de_lei_35_-_2013_-_tute_-_combate_a_dengue.doc</t>
   </si>
   <si>
     <t>Dispõem sobre estabelecer normas para evitar a propagação de doenças transmitidas por vetores - febre amarela e dengue - no Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1255/projeto_de_lei_36_-_2013_-_dispoe_sobre_normas__80BAyJK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1255/projeto_de_lei_36_-_2013_-_dispoe_sobre_normas__80BAyJK.doc</t>
   </si>
   <si>
     <t>Dispõe sobre normas gerais urbanísticas para a instalação de Estruturas de Suporte das Estações Rádio Base e equipamentos afins autorizados e homologados pela Agência Nacional de Telecomunicações, nos termos da legislação federal vigente</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1256/projeto_de_lei_37_-_2013_-_claudemir_-_paulo_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1256/projeto_de_lei_37_-_2013_-_claudemir_-_paulo_borges.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Paulo Borges</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1257/projeto_de_lei_38_-_2013_-_claudemir_-_horas_ma_PzpB76Q.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1257/projeto_de_lei_38_-_2013_-_claudemir_-_horas_ma_PzpB76Q.doc</t>
   </si>
   <si>
     <t>Institui o Programa horas-máquinas para moradores da zona rural e urbana do Município e dá outras providências</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1258/projeto_de_lei_39_-_2013_-_claudemir_-_horas_ma_OAXo9mw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1258/projeto_de_lei_39_-_2013_-_claudemir_-_horas_ma_OAXo9mw.doc</t>
   </si>
   <si>
     <t>Institui o Programa de Apoio aos Empresários e dá outras providências</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1259/projeto_de_lei_40_-_2013_-_claudemir_-ficha_limpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1259/projeto_de_lei_40_-_2013_-_claudemir_-ficha_limpa.doc</t>
   </si>
   <si>
     <t>Estabelece a Lei da Ficha Limpa Municipal, disciplina as nomeações para Cargos em Comissão no âmbito dos órgãos do Poder Executivo e Legislativo do Município de Tijucas do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1260/projeto_de_lei_41_-_2013_-_vereadores_-_fundo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1260/projeto_de_lei_41_-_2013_-_vereadores_-_fundo.doc</t>
   </si>
   <si>
     <t>Altera Art 1º da Lei Nº 250 de 23 de fevereiro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/946/requerimento_01-2014_-_informacoes_pavimentacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/946/requerimento_01-2014_-_informacoes_pavimentacao.doc</t>
   </si>
   <si>
     <t>Associação de esporte</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/947/requerimento_02-2013_-__claudio_-_leovanil_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/947/requerimento_02-2013_-__claudio_-_leovanil_camargo.doc</t>
   </si>
   <si>
     <t>Leovanil Camargo</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/948/requerimento_03-2013_-__comissao_financas_-_carg_6sRCJhX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/948/requerimento_03-2013_-__comissao_financas_-_carg_6sRCJhX.doc</t>
   </si>
   <si>
     <t>Comissão Finanças - Cargos Comissionados</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/949/requerimento_04-2013_-__comissao_justica_-_convenios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/949/requerimento_04-2013_-__comissao_justica_-_convenios.doc</t>
   </si>
   <si>
     <t>Comissão Justiça - Convênios</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/950/requerimento_05-2013_-__ze_antonio_-.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/950/requerimento_05-2013_-__ze_antonio_-.doc</t>
   </si>
   <si>
     <t>Convênio Funasa</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/980/requerimento_06-2013_-__vereadores_-_maquina_ter_Ni2TO0W.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/980/requerimento_06-2013_-__vereadores_-_maquina_ter_Ni2TO0W.doc</t>
   </si>
   <si>
     <t>Máquina terceirizada</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/981/requerimento_07-2013_-__vereadores_-_provopar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/981/requerimento_07-2013_-__vereadores_-_provopar.doc</t>
   </si>
   <si>
     <t>Provopar</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/982/requerimento_08-2013_-__tute_-_evasao_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/982/requerimento_08-2013_-__tute_-_evasao_escolar.doc</t>
   </si>
   <si>
     <t>Evasão escolar</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/983/requerimento_09-2013_-__claudio_-_altera_lei_76.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/983/requerimento_09-2013_-__claudio_-_altera_lei_76.doc</t>
   </si>
   <si>
     <t>Alteração Lei 76</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/984/requerimento_10-2013_-__claudemir_-_equipamentos_morango.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/984/requerimento_10-2013_-__claudemir_-_equipamentos_morango.doc</t>
   </si>
   <si>
     <t>Informações referentes aos equipamentos do Programa do Morango</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/985/requerimento_11-2013_-__maneco_ze_antonio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/985/requerimento_11-2013_-__maneco_ze_antonio.doc</t>
   </si>
   <si>
     <t>Reapresentação de Projetos</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/986/requerimento_12-2013_-__claudio_-_convenio_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/986/requerimento_12-2013_-__claudio_-_convenio_lagoa.doc</t>
   </si>
   <si>
     <t>Convênio Lagoa</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/987/requerimento_13-2013_-__claudio_-_convenio_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/987/requerimento_13-2013_-__claudio_-_convenio_lixo.doc</t>
   </si>
   <si>
     <t>Convênio lixo</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/988/requerimento_14-2013_-__comissao_de_obras_-_hora_xjZROG9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/988/requerimento_14-2013_-__comissao_de_obras_-_hora_xjZROG9.doc</t>
   </si>
   <si>
     <t>Comissão de obras - Horas Máquina</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/989/requerimento_015-2013_-__claudio_-_leovanil_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/989/requerimento_015-2013_-__claudio_-_leovanil_camargo.doc</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/990/requerimento_016-2013_-__vereadores_-_agua_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/990/requerimento_016-2013_-__vereadores_-_agua_campina.doc</t>
   </si>
   <si>
     <t>Água Campina</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/991/requerimento_17-2013_-__claudio_-_associacao_de__CU24E6x.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/991/requerimento_17-2013_-__claudio_-_associacao_de__CU24E6x.doc</t>
   </si>
   <si>
     <t>Associação de esportes II</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/992/requerimento_18-2013_-__cpi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/992/requerimento_18-2013_-__cpi.doc</t>
   </si>
   <si>
     <t>CPI</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/993/requerimento_19-2013_-__claudemir_-_tijucasprev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/993/requerimento_19-2013_-__claudemir_-_tijucasprev.doc</t>
   </si>
   <si>
     <t>informações referentes ao Regime Próprio de Previdência Social</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/994/requerimento_20-2013_-__claudio_-_transporte_uni_xyE3SaS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/994/requerimento_20-2013_-__claudio_-_transporte_uni_xyE3SaS.doc</t>
   </si>
   <si>
     <t>Transporte Universitário</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/995/requerimento_21-2013_-__comissao_financas_-_refis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/995/requerimento_21-2013_-__comissao_financas_-_refis.doc</t>
   </si>
   <si>
     <t>Comissão finanças - REFIS</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/997/requerimento_22-2013_-__josi_-_diarias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/997/requerimento_22-2013_-__josi_-_diarias.doc</t>
   </si>
   <si>
     <t>Relatório detalhado das despesas com diárias pagas em 2013</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/998/requerimento_23-2013_-__comissao_de_obras_-_hora_0UgJI7X.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/998/requerimento_23-2013_-__comissao_de_obras_-_hora_0UgJI7X.doc</t>
   </si>
   <si>
     <t>Comissão obras - Horas máquina</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/999/requerimento_24-2013_-__ze_antonio_-_empresa_lim_RD4DtKe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/999/requerimento_24-2013_-__ze_antonio_-_empresa_lim_RD4DtKe.doc</t>
   </si>
   <si>
     <t>Empresas Limpeza de ruas</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1000/requerimento_25-2013_-__claudio_-_loa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1000/requerimento_25-2013_-__claudio_-_loa.doc</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1001/requerimento_026-2013_-__claudio_provopar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1001/requerimento_026-2013_-__claudio_provopar.doc</t>
   </si>
   <si>
     <t>PROVOPAR</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1002/requerimento_027-2013_-__ze_antonio_-_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1002/requerimento_027-2013_-__ze_antonio_-_onibus.doc</t>
   </si>
   <si>
     <t>Situação mecânica do ônibus escolar da linha de Campo Alto – Centro</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1003/requerimento_028-2013_-__maneco_-__audiencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1003/requerimento_028-2013_-__maneco_-__audiencia.doc</t>
   </si>
   <si>
     <t>Elaboração e o agendamento de uma Audiência Pública</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1004/requerimento_030-2013_-__claudio_-_licitacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1004/requerimento_030-2013_-__claudio_-_licitacao.doc</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1005/requerimento_31-2013_-__ze_antonio_-_licitacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1005/requerimento_31-2013_-__ze_antonio_-_licitacao.doc</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1006/requerimento_032-2013_-__josi_-_apmf_nair_lustosa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1006/requerimento_032-2013_-__josi_-_apmf_nair_lustosa.doc</t>
   </si>
   <si>
     <t>APMF</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1007/requerimento_33-2013_-__tute_-_taxas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1007/requerimento_33-2013_-__tute_-_taxas.doc</t>
   </si>
   <si>
     <t>Taxas</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1008/requerimento_34-2013_-__tute_-_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1008/requerimento_34-2013_-__tute_-_ruas.doc</t>
   </si>
   <si>
     <t>Possibilidade de Nomeação de rua</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Listagem analítica da arrecadação municipal com taxas/impostos de empresas madeireiras e de reflorestamento</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1010/requerimento_36-2013_-__claudio_-_alvaras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1010/requerimento_36-2013_-__claudio_-_alvaras.doc</t>
   </si>
   <si>
     <t>Alvarás</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1011/requerimento_37-2013_-__vereadores_-_transporte_7cyGKvk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1011/requerimento_37-2013_-__vereadores_-_transporte_7cyGKvk.doc</t>
   </si>
   <si>
     <t>Artefatos de concreto</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1012/requerimento_38-2013_-__comissao_de_obras_-_hor_mcuEkWO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1012/requerimento_38-2013_-__comissao_de_obras_-_hor_mcuEkWO.doc</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1013/requerimento_39-2013_-__comissao_financas_-_pro_16R2JlU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1013/requerimento_39-2013_-__comissao_financas_-_pro_16R2JlU.doc</t>
   </si>
   <si>
     <t>Comissão finanças - Projetos do Executivo</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1014/requerimento_40-2013_-__comissao_justica_e_reda_ArA1dqx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1014/requerimento_40-2013_-__comissao_justica_e_reda_ArA1dqx.doc</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação - Projetos do Executivo</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1015/requerimento_41-2013_-__maneco_-__graficas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1015/requerimento_41-2013_-__maneco_-__graficas.doc</t>
   </si>
   <si>
     <t>Gráficas</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1016/requerimento_42-2013_-__vereadores_-_combustive_ugaDkmw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1016/requerimento_42-2013_-__vereadores_-_combustive_ugaDkmw.doc</t>
   </si>
   <si>
     <t>Combutíveis e óleos lubrificantes</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1017/requerimento_43-2013_-__tute_-_bolsa_familia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1017/requerimento_43-2013_-__tute_-_bolsa_familia.doc</t>
   </si>
   <si>
     <t>Bolsa família</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1018/requerimento_44-2013_-__claudio_-_museu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1018/requerimento_44-2013_-__claudio_-_museu.doc</t>
   </si>
   <si>
     <t>Museu</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1019/requerimento_45-2013_-__ze_antonio_-_agencia_de_qdCg92J.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1019/requerimento_45-2013_-__ze_antonio_-_agencia_de_qdCg92J.doc</t>
   </si>
   <si>
     <t>Agência de publicidade</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1020/requerimento_046-2013_-_claudio_-_posto_de_saud_uK5EIwO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1020/requerimento_046-2013_-_claudio_-_posto_de_saud_uK5EIwO.doc</t>
   </si>
   <si>
     <t>Posto de saúde Vila Cubas</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1021/requerimento_047-2013_-_claudemir_-_concurso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1021/requerimento_047-2013_-_claudemir_-_concurso.doc</t>
   </si>
   <si>
     <t>Concurso</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1022/requerimento_48-2013_-__tute_-_ruas_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1022/requerimento_48-2013_-__tute_-_ruas_lagoa.doc</t>
   </si>
   <si>
     <t>Nomeação de estradas situadas no bairro de Lagoa</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1023/requerimento_49-2013_-__comissao_de_obras_-_hor_iAoN88R.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1023/requerimento_49-2013_-__comissao_de_obras_-_hor_iAoN88R.doc</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1024/requerimento_50-2013_-__policia_civil.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1024/requerimento_50-2013_-__policia_civil.doc</t>
   </si>
   <si>
     <t>Polícia Civil</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1025/requerimento_51-2013_-__licitacao_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1025/requerimento_51-2013_-__licitacao_calcadas.doc</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1026/requerimento_52-2013_-__transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1026/requerimento_52-2013_-__transporte_escolar.doc</t>
   </si>
   <si>
     <t>Transporte escolar</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1027/requerimento_53-2013_-__pss.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1027/requerimento_53-2013_-__pss.doc</t>
   </si>
   <si>
     <t>PSS</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1028/requerimento_54-2013_-__licitacao_calcadas-novo_pedido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1028/requerimento_54-2013_-__licitacao_calcadas-novo_pedido.doc</t>
   </si>
   <si>
     <t>Licitação - novo pedido</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1029/requerimento_55-2013_-__despesas_eventos_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1029/requerimento_55-2013_-__despesas_eventos_saude.doc</t>
   </si>
   <si>
     <t>Despesas de eventos da saúde</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1030/requerimento_56-2013_-__relacao_de_funcionarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1030/requerimento_56-2013_-__relacao_de_funcionarios.doc</t>
   </si>
   <si>
     <t>Relação de funcionários</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1031/requerimento_57-2013_-__claudio_-_funcao_irregular.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1031/requerimento_57-2013_-__claudio_-_funcao_irregular.doc</t>
   </si>
   <si>
     <t>Função irregular</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1032/requerimento_58-2013_-__vereadores_-_agencia_de_B1oMmEm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1032/requerimento_58-2013_-__vereadores_-_agencia_de_B1oMmEm.doc</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1033/requerimento_59-2013_-__vereadores_-_transporte_UVPIEZ6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1033/requerimento_59-2013_-__vereadores_-_transporte_UVPIEZ6.doc</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1034/requerimento_60-2013_-__maneco_-_convocacao_policiais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1034/requerimento_60-2013_-__maneco_-_convocacao_policiais.doc</t>
   </si>
   <si>
     <t>Convocação de policiais</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1035/requerimento_61-2013_-__tute_-_linha_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1035/requerimento_61-2013_-__tute_-_linha_de_onibus.doc</t>
   </si>
   <si>
     <t>Linha de ônibus</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1036/requerimento_62-2013_-_claudemir_-_alvara_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1036/requerimento_62-2013_-_claudemir_-_alvara_tabatinga.doc</t>
   </si>
   <si>
     <t>Alvará Tabatinga</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1037/requerimento_63-2013_-_claudio_e_tute_-_placas__2El7RgD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1037/requerimento_63-2013_-_claudio_e_tute_-_placas__2El7RgD.doc</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1038/requerimento_64-2013_-_comissao_de_justica_e_re_MgNzR4O.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1038/requerimento_64-2013_-_comissao_de_justica_e_re_MgNzR4O.doc</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1039/requerimento_65-2013_-_mesa_-_calculo_atuarial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1039/requerimento_65-2013_-_mesa_-_calculo_atuarial.doc</t>
   </si>
   <si>
     <t>Cálculo atuarial</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1040/requerimento_66-2013_-__maneco_ze_antonio_-_ficha_limpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1040/requerimento_66-2013_-__maneco_ze_antonio_-_ficha_limpa.doc</t>
   </si>
   <si>
     <t>Ficha limpa</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1041/requerimento_67-2013_-__claudemir__-_loteamento_mXVhSkX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1041/requerimento_67-2013_-__claudemir__-_loteamento_mXVhSkX.doc</t>
   </si>
   <si>
     <t>Loteamento Bosque da Saúde</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1042/requerimento_68-2013_-_claudio_-_fiscalizacao_carros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1042/requerimento_68-2013_-_claudio_-_fiscalizacao_carros.doc</t>
   </si>
   <si>
     <t>Fiscalização de carros</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1418/requerimento_69-2013_-__tute_-_rua_gomercindo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1418/requerimento_69-2013_-__tute_-_rua_gomercindo.doc</t>
   </si>
   <si>
     <t>Nomeação de Rua</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_70-2013_-__vereadores_-_transporte_Kgd18I0.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_70-2013_-__vereadores_-_transporte_Kgd18I0.doc</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_71-2013_-__patiorna_-_informacoes__fHggnFh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_71-2013_-__patiorna_-_informacoes__fHggnFh.doc</t>
   </si>
   <si>
     <t>Informações Sec Cultura</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_72-2013_-__comissao_de_justica_e_l_Oz3oxUA.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_72-2013_-__comissao_de_justica_e_l_Oz3oxUA.doc</t>
   </si>
   <si>
     <t>Comissão de Justiça e Legislação</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_73-2013_-__claudemir_-_leite_das_criancas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_73-2013_-__claudemir_-_leite_das_criancas.doc</t>
   </si>
   <si>
     <t>Leite das crianças</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1423/requerimento_74-2013_-__claudio_-_depesas_com_a_O0uMazt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1423/requerimento_74-2013_-__claudio_-_depesas_com_a_O0uMazt.doc</t>
   </si>
   <si>
     <t>Despesas com alimentação</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_75-2013_-__claudemir_-_documentos_terreno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_75-2013_-__claudemir_-_documentos_terreno.doc</t>
   </si>
   <si>
     <t>Documentos do terreno</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3522,67 +3522,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/546/indicacao_n._01-_patiorna_-_unidade_de_saude_gama.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/547/indicacao_n._02_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/602/indicacao_n._03_-_josiane_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/603/indicacao_n._04_-_claudemir_-_atualizacao_de_dados.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/604/indicacao_n._05_-_vereadores_-_academias_de_saude.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/605/indicacao_n._06_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/606/indicacao_n._07_-_claudio_-_lei_274.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/607/indicacao_n._08_-_josiane_-_linha_de_onibus.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/608/indicacao_n._09_-_josiane_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/609/indicacao_n._10_-_claudio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/610/indicacao_n._11_-_maneco_e_ze_antonio_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/611/indicacao_n._12_-_tute_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/612/indicacao_n._13_-_tute_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/613/indicacao_n._14_-_patiorna_-_rio_gama.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/614/indicacao_n._15_-_maneco_e_ze_antonio_-_bueiro_campina.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1501/indicacao_n._16_-_josiane_-_bueiros_e_iluminacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1502/indicacao_n._17_-_claudio_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1503/indicacao_n._18_-_claudio_-_cidade_digital.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1504/indicacao_n._19_-_josiane_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1505/indicacao_n._20_-_tute_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1506/indicacao_n._21_-_tute_-_banheiros.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1507/indicacao_n._22_-_claudio_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1508/indicacao_n._23_-_vereadores_-_diversos.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1509/indicacao_n._24_-_maneco__-minha_casa_minha_vida.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_n._25_-_vereadores_-_celulares_conselho.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1527/indicacao_n._26_-_tute_-_banheiros_terminal.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1528/indicacao_n._27_-_ze_antonio_-_fax.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1529/indicacao_n._28_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1530/indicacao_n._29_-_tute_-_apoio_policial_-_novo_modelo.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1531/indicacao_n._30_-_maneco_-_diversos.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1532/indicacao_n._31_-_claudio_-_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1533/indicacao_n._32_-_josi_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1534/indicacao_n._33_-_ze_antonio_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1535/indicacao_n._34_-_vereadores_-_diversos.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/indicacao_n._35_-_claudemir_-_mulik.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/indicacao_n._36_-_tute_-_retorno_vossorca.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/indicacao_n._37_-_claudemir_-_lixo_reciclavel.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/indicacao_n._38_-_ze_antonio_-_escola_campo_alto.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/indicacao_n._39_-_patiorna_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/indicacao_n._40_-_maneco_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/indicacao_n._41_-_maneco_-_tartaruga.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/indicacao_n._42_-_tute_-_alunos_caivinha.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/indicacao_n._43_-_maneco_e_ze_antonio_-_agua_flores.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/indicacao_n._44_-_claudio_-_salario_conselheiros.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/indicacao_n._45_-_josi_-_emanter.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/indicacao_n._46_-_tute_-_alunos_pinhal.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/indicacao_n._47_-_maneco_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/indicacao_n._48_-_tute_-agua_fazendinha.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/indicacao_n._49_-_patiorna_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/indicacao_n._50_-_vereadores_-_estaginarios.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/indicacao_n._51_-_tute_-_telefonia.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/indicacao_n._52_-_josi_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/indicacao_n._53_-_tute_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/indicacao_n._54_-_claudemir__-_bueiro.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/indicacao_n._55_-_claudemir__-_lei_transporte_d_BxRUXgB.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/indicacao_n._56_-_josi_-_fagundes_escolinha.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/indicacao_n._57_-_tute_-_onibus_flores.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/indicacao_n._58_-_tute_-_agua_lagoa.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/indicacao_n._59_-_josi_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/indicacao_n._60_-_ze_antonio_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/indicacao_n._61_-_maneco_e_ze_antonio_-_campina.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/indicacao_n._62_-_tute_-_lomabda.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/indicacao_n._63_-_claudio_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/indicacao_n._64_-_maneco_-_iluminacao_trifasica.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/indicacao_n._65_-_ze_antonio_-_largo_municipal.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/indicacao_n._66_-_maneco_-_lombada_creche.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1568/indicacao_n._67_-_claudio_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1569/indicacao_n._68_-_patiorna_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1570/indicacao_n._69_-_patiorna_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1571/indicacao_n._70_-_patiorna_-_manutencao_de_pr_2_DF6TWcd.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1572/indicacao_n._71_-_carlao_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1573/indicacao_n._72_-_josi_-_onibus_ribeirao.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1574/indicacao_n._73_-_claudemir_-_diversos.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1575/indicacao_n._74_-_tute_-_parcerias.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1576/indicacao_n._75_-_ze_antonio_-_melhorias.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1577/indicacao_n._76_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1578/indicacao_n._77_-_maneco_-_rocadas.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1579/indicacao_n._78_-_tute_-_melhorias_calcadas.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1580/indicacao_n._79_-_maneco_-_pintura_281.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1581/indicacao_n._80_-_josi_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1582/indicacao_n._81_-_patiorna_-_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_n._82_-_claudemir_-_manutencao_de_est_EQEWAgw.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_n._83_-_patiorna_-_manilhas.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_n._84_-_maneco_-_taqua.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_n._85_-_claudemir_-_policiamento.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_n._86_-_tute_-_abertura_de_estrada.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_n._87_-_ze_antonio_-_diversos.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_n._88_-_maneco_-_saibro.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_n._89_-_josi_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_n._90_-_tute_-_numeracao_de_ruas.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_n._91_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1593/indicacao_n._92_-_vereadores_-_agencia_copel.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_n._93_-_claudemir_e_ze_antonio_-_bar_hilma.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_n._94_-_claudemir-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_n._95_-_claudio_-_pedido_de_pediatra.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_n._96_-_ze_antonio_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_n._97_-_ze_antonio_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_n._98_-patiorna_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_n._99_-_tute_e_maneco_-_agua_matulao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_n._101_-_tute_-_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_n._102_-_tute_-_redes_sociais.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_n._103_-_tute_-_birituba_e_contenda.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_n._104_-_tute_-_ponto_de_onibus_salto.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_n._105_-_claudio_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_n._106_-_tute_-_estrada_santo_antonio_sSh8DLe.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_n._107_-_josi_-_patrolamento_e_bueiro.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_n._108_-_tute_-_esgoto.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_n._109_-_tute_-_bueiro_calcada_saude.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_n._110-_maneco_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_n._111-_maneco_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_n._112_-_vereadores__-_diario_eletronico.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_n._113_-_claudio_-_limpeza_de_lotes.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_n._114_-_claudio_-_policiamento_cabana.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_n._115-_maneco_-_tacua.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_n._116_-_josi_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_n._117_-_josi_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_n._118-_claudemir_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_n._119-_claudemir_-_jovem_peniel.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_n._120_-_tute_-_lixeiras.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_n._121_-_tute_e_patiorna_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_n._122_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_n._123_-_patiorna_-_estrada_costa_da_serra.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_n._124_-_tute_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_n._125_-_tute_-_placas.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_n._126-_josi_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_n._127_-_ze_antonio_-_lombada_colono.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_n._128_-_tute_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_n._129_-_claudio_-_ponte_dos_gabardos.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/indicacao_n._130_-_claudemir_-__fundo_municipal_mcbjL3G.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_n._131_-_claudemir_-__publicacoes_editais.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_n._132_-_vereadores_-__carros.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_n._133_-_claudio_-_atualizacao_de_dad_2fwFEEH.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_n._134_-_josi_-_bueiros.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_n._135_-_tute_-_agua_tratada_-_lotemanentos.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_n._136_-_claudio_-_ponto_de_onibus_pr_sZGOvyD.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_n._137_-_patiorna_-_bueiros_e_lixo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_n._138_-_josiane_-_buraco_em_frente_a_oQOrFJD.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_n._140-_patiorna-_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_n._141-_tute_-_sanepar_-_projeto_arqu_pYBWyBs.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_n._142-_patiorna-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_n._143-_claudemir-_manutencoes_barreiro.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_n._144-_josi_-_manutencao_onivaldo_f._Mssqezu.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_n._145_-_claudio_-_ponto_de_onibus_em_y8YJdVE.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/indicacao_n._146_-_ze_antonio_-_lombadas_cemite_kMaGANw.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_n._147_-_josi_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_n._148_-_patiorna_-_veiculos_pesados.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/indicacao_n._149_-_claudio_-_fiscalizacao_corre_S074VhQ.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_n._150_-_maneco_-_placas_jurema_rosa.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_n._151_-_ze_antonio_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_n._152_-_carlao_-_estrada_da_demanda.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_n._153_-_josi.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_n._154_-_josi_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_n._155_-_patiorna_-_ilumnacao.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1261/projeto_de_lei_no_01.13_-_refis.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1262/projeto_de_lei_no_02.13_-_altera_lei_243.2010.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1263/projeto_de_lei_no_03.13_-_autorizacao_operacao__ZHcGZ6F.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1264/projeto_de_lei_no_04.13-_verba_de_representacao.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1265/projeto_de_lei_no_05.13_-_isencao_fiscal_habitacional.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1266/projeto_de_lei_no_06.13_-reajuste_comissionados.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1267/projeto_de_lei_no_07.13_-reajuste_efetivos.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1268/projeto_de_lei_no_08.13_-_programa_aquicultura.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1269/projeto_de_lei_no_09.13_-_reconhece_de_utilidad_yA3DXCK.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1270/projeto_de_lei_no_10.13_-_reajuste_comissionados.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1271/projeto_de_lei_no_11.13_-_perimetro.uso_do_solo_campina.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1272/projeto_de_lei_no_12.13_-_altera_refis.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1273/projeto_de_lei_no_13.13_-_prorroga_prazos_de_en_bdBbeEk.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1274/projeto_de_lei_no_14.13_-_autoriza_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1275/projeto_de_lei_no_15.13_-_autoriza_doacao_de_terreno.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1276/projeto_de_lei_no_18.13_-_cessao_de_uso_lc_costa.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1277/projeto_de_lei_no_19.13_-_perimetro.uso_do_solo_PJHNNdC.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1278/projeto_de_lei_no_21.13_-_altera_lei_n_289.2012.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1279/projeto_de_lei_no_22.13_-_custo_suplementar_rpps.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1280/projeto_de_lei_no_23.13_-_regulamenta_empreendi_zBlOpdG.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1281/projeto_de_lei_no_25.13_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1282/projeto_de_lei_no_26.13_-_inseminacao_artificial.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1283/projeto_de_lei_no_27.13_-_institui_o_plano_muni_LYCuJG9.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1284/projeto_de_lei_no_28.13_-_contrato_de_programa_sanepar.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1285/projeto_de_lei_no_29.13_-_plano_plurianual_ppa.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1286/projeto_de_lei_no_30.13_-_lei_de_diretrizes_orc_wjpYKJl.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1287/projeto_de_lei_no_31.13_-_prorroga_prazo_refis.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1288/projeto_de_lei_no_32.13_-_altera_lei_24.2003_cip.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1289/projeto_de_lei_no_33.13_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1290/projeto_de_lei_no_35.13_-_revoga_as_leis_22.200_AtTJNh8.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1291/projeto_de_lei_no_36.13_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1292/projeto_de_lei_no_37.13_-_altera_anexos_da_lei__TFasmrX.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1293/projeto_de_lei_no_38.13_-_reversao_de_reservas__mncf4P0.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1294/projeto_de_lei_no_39.13_-_dispoe_sobre_incorpor_dXgRXFZ.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1192/projeto_de_lei_01_-_2013_-_emenda__a_lei_organica.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1193/projeto_de_lei_02_-_2013_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1194/projeto_de_lei_03_-_2013_-_tute_-_guarda_respo_2ALg2Oi.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1195/projeto_de_lei_04_-_2013_-_claudio_-_altera_lei_76.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1196/projeto_de_lei_05_-_2013_-_tute_e_clodo_-_rua_a_8As3TZ1.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1197/projeto_de_lei_06_-_2013_-_claudio_-_transporte_h7zsW92.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1198/projeto_de_lei_07_-_2013_-_tute_jose_cordeiro_da_cruz.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1199/projeto_de_lei_08_-_2013_-_josi_-_estrada_joao_waloski.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1200/projeto_de_lei_09_-_2013_-_tute_-_estrada_nadir_mCPJm5e.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1201/projeto_de_lei_10_-_2013_-_tute_-_estarda_eveny_tGYeGoX.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1232/projeto_de_lei_11_-_2013_-_tute_-_estarda_edilh_vrDYPjI.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1233/projeto_de_lei_12_-_2013_-_josi_-_estrada_franc_0kn5CTD.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1234/projeto_de_lei_13_-_2013_-_tute_-_estrada_jose__J41VC6t.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1235/projeto_de_lei_14_-2013_-__lei_transporte_estudante.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1236/projeto_de_lei_16_-_2013_-_tute_-_travessa_agos_b5PfKQn.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1237/projeto_de_lei_17_-_2013_-_tute_-_rua_dario_oli_SxKnnr9.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1238/projeto_de_lei_18_-_2013_-_josi_-_eduardo_belgaman.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1239/projeto_de_lei_19_-_2013_-_maneco_-_estrada_jos_g1qDKvg.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1240/projeto_de_lei_20_-_2013_-_tute_-_estrada_vitor_alves.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1241/projeto_de_lei_21_-_2013_-_tute_-_travessa_irac_WoFa7DJ.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1242/projeto_de_lei_22_-_2013__-_reajuste_2013..doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1243/projeto_de_lei_23_-_2013_-_estagiarios_emenda.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1244/projeto_de_lei_24_-_2013_-_maneco_-_estrada_ped_sQ4jse8.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1246/projeto_de_lei_26_-_2013_-_tute_-_estrada_samue_tm9Mamo.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1247/projeto_de_lei_27_-_2013_-_claudio_-_abuso_sexual.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1248/projeto_de_lei_28_-_2013_-_tute_-_estrada_pedro_tygR0Xf.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1249/projeto_de_lei_30_-_2013_-_claudemir_-_arthur_juliatto.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1250/projeto_de_lei_31_-_2013_-_patiorna_-_travessa__ERtS0Cu.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1251/projeto_de_lei_32.13_-_posto_de_saude__hilda_bonieck.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1252/projeto_de_lei_33_-_2013_-_tute_-_gomercindo_do_valle.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1253/projeto_de_lei_34_-_2013_-_clodomiir_-patrimoni_tsRyPU6.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1254/projeto_de_lei_35_-_2013_-_tute_-_combate_a_dengue.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1255/projeto_de_lei_36_-_2013_-_dispoe_sobre_normas__80BAyJK.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1256/projeto_de_lei_37_-_2013_-_claudemir_-_paulo_borges.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1257/projeto_de_lei_38_-_2013_-_claudemir_-_horas_ma_PzpB76Q.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1258/projeto_de_lei_39_-_2013_-_claudemir_-_horas_ma_OAXo9mw.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1259/projeto_de_lei_40_-_2013_-_claudemir_-ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1260/projeto_de_lei_41_-_2013_-_vereadores_-_fundo.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/946/requerimento_01-2014_-_informacoes_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/947/requerimento_02-2013_-__claudio_-_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/948/requerimento_03-2013_-__comissao_financas_-_carg_6sRCJhX.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/949/requerimento_04-2013_-__comissao_justica_-_convenios.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/950/requerimento_05-2013_-__ze_antonio_-.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/980/requerimento_06-2013_-__vereadores_-_maquina_ter_Ni2TO0W.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/981/requerimento_07-2013_-__vereadores_-_provopar.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/982/requerimento_08-2013_-__tute_-_evasao_escolar.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/983/requerimento_09-2013_-__claudio_-_altera_lei_76.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/984/requerimento_10-2013_-__claudemir_-_equipamentos_morango.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/985/requerimento_11-2013_-__maneco_ze_antonio.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/986/requerimento_12-2013_-__claudio_-_convenio_lagoa.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/987/requerimento_13-2013_-__claudio_-_convenio_lixo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/988/requerimento_14-2013_-__comissao_de_obras_-_hora_xjZROG9.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/989/requerimento_015-2013_-__claudio_-_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/990/requerimento_016-2013_-__vereadores_-_agua_campina.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/991/requerimento_17-2013_-__claudio_-_associacao_de__CU24E6x.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/992/requerimento_18-2013_-__cpi.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/993/requerimento_19-2013_-__claudemir_-_tijucasprev.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/994/requerimento_20-2013_-__claudio_-_transporte_uni_xyE3SaS.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/995/requerimento_21-2013_-__comissao_financas_-_refis.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/997/requerimento_22-2013_-__josi_-_diarias.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/998/requerimento_23-2013_-__comissao_de_obras_-_hora_0UgJI7X.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/999/requerimento_24-2013_-__ze_antonio_-_empresa_lim_RD4DtKe.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1000/requerimento_25-2013_-__claudio_-_loa.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1001/requerimento_026-2013_-__claudio_provopar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1002/requerimento_027-2013_-__ze_antonio_-_onibus.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1003/requerimento_028-2013_-__maneco_-__audiencia.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1004/requerimento_030-2013_-__claudio_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1005/requerimento_31-2013_-__ze_antonio_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1006/requerimento_032-2013_-__josi_-_apmf_nair_lustosa.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1007/requerimento_33-2013_-__tute_-_taxas.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1008/requerimento_34-2013_-__tute_-_ruas.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1010/requerimento_36-2013_-__claudio_-_alvaras.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1011/requerimento_37-2013_-__vereadores_-_transporte_7cyGKvk.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1012/requerimento_38-2013_-__comissao_de_obras_-_hor_mcuEkWO.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1013/requerimento_39-2013_-__comissao_financas_-_pro_16R2JlU.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1014/requerimento_40-2013_-__comissao_justica_e_reda_ArA1dqx.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1015/requerimento_41-2013_-__maneco_-__graficas.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1016/requerimento_42-2013_-__vereadores_-_combustive_ugaDkmw.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1017/requerimento_43-2013_-__tute_-_bolsa_familia.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1018/requerimento_44-2013_-__claudio_-_museu.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1019/requerimento_45-2013_-__ze_antonio_-_agencia_de_qdCg92J.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1020/requerimento_046-2013_-_claudio_-_posto_de_saud_uK5EIwO.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1021/requerimento_047-2013_-_claudemir_-_concurso.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1022/requerimento_48-2013_-__tute_-_ruas_lagoa.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1023/requerimento_49-2013_-__comissao_de_obras_-_hor_iAoN88R.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1024/requerimento_50-2013_-__policia_civil.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1025/requerimento_51-2013_-__licitacao_calcadas.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1026/requerimento_52-2013_-__transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1027/requerimento_53-2013_-__pss.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1028/requerimento_54-2013_-__licitacao_calcadas-novo_pedido.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1029/requerimento_55-2013_-__despesas_eventos_saude.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1030/requerimento_56-2013_-__relacao_de_funcionarios.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1031/requerimento_57-2013_-__claudio_-_funcao_irregular.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1032/requerimento_58-2013_-__vereadores_-_agencia_de_B1oMmEm.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1033/requerimento_59-2013_-__vereadores_-_transporte_UVPIEZ6.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1034/requerimento_60-2013_-__maneco_-_convocacao_policiais.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1035/requerimento_61-2013_-__tute_-_linha_de_onibus.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1036/requerimento_62-2013_-_claudemir_-_alvara_tabatinga.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1037/requerimento_63-2013_-_claudio_e_tute_-_placas__2El7RgD.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1038/requerimento_64-2013_-_comissao_de_justica_e_re_MgNzR4O.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1039/requerimento_65-2013_-_mesa_-_calculo_atuarial.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1040/requerimento_66-2013_-__maneco_ze_antonio_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1041/requerimento_67-2013_-__claudemir__-_loteamento_mXVhSkX.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1042/requerimento_68-2013_-_claudio_-_fiscalizacao_carros.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1418/requerimento_69-2013_-__tute_-_rua_gomercindo.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_70-2013_-__vereadores_-_transporte_Kgd18I0.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_71-2013_-__patiorna_-_informacoes__fHggnFh.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_72-2013_-__comissao_de_justica_e_l_Oz3oxUA.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_73-2013_-__claudemir_-_leite_das_criancas.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1423/requerimento_74-2013_-__claudio_-_depesas_com_a_O0uMazt.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_75-2013_-__claudemir_-_documentos_terreno.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/546/indicacao_n._01-_patiorna_-_unidade_de_saude_gama.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/547/indicacao_n._02_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/602/indicacao_n._03_-_josiane_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/603/indicacao_n._04_-_claudemir_-_atualizacao_de_dados.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/604/indicacao_n._05_-_vereadores_-_academias_de_saude.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/605/indicacao_n._06_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/606/indicacao_n._07_-_claudio_-_lei_274.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/607/indicacao_n._08_-_josiane_-_linha_de_onibus.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/608/indicacao_n._09_-_josiane_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/609/indicacao_n._10_-_claudio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/610/indicacao_n._11_-_maneco_e_ze_antonio_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/611/indicacao_n._12_-_tute_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/612/indicacao_n._13_-_tute_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/613/indicacao_n._14_-_patiorna_-_rio_gama.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/614/indicacao_n._15_-_maneco_e_ze_antonio_-_bueiro_campina.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1501/indicacao_n._16_-_josiane_-_bueiros_e_iluminacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1502/indicacao_n._17_-_claudio_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1503/indicacao_n._18_-_claudio_-_cidade_digital.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1504/indicacao_n._19_-_josiane_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1505/indicacao_n._20_-_tute_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1506/indicacao_n._21_-_tute_-_banheiros.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1507/indicacao_n._22_-_claudio_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1508/indicacao_n._23_-_vereadores_-_diversos.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1509/indicacao_n._24_-_maneco__-minha_casa_minha_vida.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1526/indicacao_n._25_-_vereadores_-_celulares_conselho.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1527/indicacao_n._26_-_tute_-_banheiros_terminal.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1528/indicacao_n._27_-_ze_antonio_-_fax.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1529/indicacao_n._28_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1530/indicacao_n._29_-_tute_-_apoio_policial_-_novo_modelo.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1531/indicacao_n._30_-_maneco_-_diversos.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1532/indicacao_n._31_-_claudio_-_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1533/indicacao_n._32_-_josi_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1534/indicacao_n._33_-_ze_antonio_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1535/indicacao_n._34_-_vereadores_-_diversos.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1536/indicacao_n._35_-_claudemir_-_mulik.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1537/indicacao_n._36_-_tute_-_retorno_vossorca.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1538/indicacao_n._37_-_claudemir_-_lixo_reciclavel.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1539/indicacao_n._38_-_ze_antonio_-_escola_campo_alto.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1540/indicacao_n._39_-_patiorna_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1541/indicacao_n._40_-_maneco_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1542/indicacao_n._41_-_maneco_-_tartaruga.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1543/indicacao_n._42_-_tute_-_alunos_caivinha.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1544/indicacao_n._43_-_maneco_e_ze_antonio_-_agua_flores.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1545/indicacao_n._44_-_claudio_-_salario_conselheiros.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1546/indicacao_n._45_-_josi_-_emanter.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1547/indicacao_n._46_-_tute_-_alunos_pinhal.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1548/indicacao_n._47_-_maneco_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1549/indicacao_n._48_-_tute_-agua_fazendinha.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1550/indicacao_n._49_-_patiorna_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1551/indicacao_n._50_-_vereadores_-_estaginarios.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1552/indicacao_n._51_-_tute_-_telefonia.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1553/indicacao_n._52_-_josi_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1554/indicacao_n._53_-_tute_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1555/indicacao_n._54_-_claudemir__-_bueiro.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1556/indicacao_n._55_-_claudemir__-_lei_transporte_d_BxRUXgB.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1557/indicacao_n._56_-_josi_-_fagundes_escolinha.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1558/indicacao_n._57_-_tute_-_onibus_flores.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1559/indicacao_n._58_-_tute_-_agua_lagoa.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1560/indicacao_n._59_-_josi_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1561/indicacao_n._60_-_ze_antonio_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1562/indicacao_n._61_-_maneco_e_ze_antonio_-_campina.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1563/indicacao_n._62_-_tute_-_lomabda.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1564/indicacao_n._63_-_claudio_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1565/indicacao_n._64_-_maneco_-_iluminacao_trifasica.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1566/indicacao_n._65_-_ze_antonio_-_largo_municipal.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1567/indicacao_n._66_-_maneco_-_lombada_creche.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1568/indicacao_n._67_-_claudio_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1569/indicacao_n._68_-_patiorna_-_manutencao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1570/indicacao_n._69_-_patiorna_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1571/indicacao_n._70_-_patiorna_-_manutencao_de_pr_2_DF6TWcd.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1572/indicacao_n._71_-_carlao_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1573/indicacao_n._72_-_josi_-_onibus_ribeirao.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1574/indicacao_n._73_-_claudemir_-_diversos.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1575/indicacao_n._74_-_tute_-_parcerias.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1576/indicacao_n._75_-_ze_antonio_-_melhorias.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1577/indicacao_n._76_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1578/indicacao_n._77_-_maneco_-_rocadas.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1579/indicacao_n._78_-_tute_-_melhorias_calcadas.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1580/indicacao_n._79_-_maneco_-_pintura_281.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1581/indicacao_n._80_-_josi_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1582/indicacao_n._81_-_patiorna_-_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1583/indicacao_n._82_-_claudemir_-_manutencao_de_est_EQEWAgw.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1584/indicacao_n._83_-_patiorna_-_manilhas.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1585/indicacao_n._84_-_maneco_-_taqua.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1586/indicacao_n._85_-_claudemir_-_policiamento.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1587/indicacao_n._86_-_tute_-_abertura_de_estrada.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1588/indicacao_n._87_-_ze_antonio_-_diversos.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1589/indicacao_n._88_-_maneco_-_saibro.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1590/indicacao_n._89_-_josi_-_patrolamento.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1591/indicacao_n._90_-_tute_-_numeracao_de_ruas.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1592/indicacao_n._91_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1593/indicacao_n._92_-_vereadores_-_agencia_copel.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1594/indicacao_n._93_-_claudemir_e_ze_antonio_-_bar_hilma.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1595/indicacao_n._94_-_claudemir-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1596/indicacao_n._95_-_claudio_-_pedido_de_pediatra.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1597/indicacao_n._96_-_ze_antonio_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1598/indicacao_n._97_-_ze_antonio_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1599/indicacao_n._98_-patiorna_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1600/indicacao_n._99_-_tute_e_maneco_-_agua_matulao.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1602/indicacao_n._101_-_tute_-_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1603/indicacao_n._102_-_tute_-_redes_sociais.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1604/indicacao_n._103_-_tute_-_birituba_e_contenda.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1605/indicacao_n._104_-_tute_-_ponto_de_onibus_salto.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1606/indicacao_n._105_-_claudio_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1607/indicacao_n._106_-_tute_-_estrada_santo_antonio_sSh8DLe.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1608/indicacao_n._107_-_josi_-_patrolamento_e_bueiro.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1609/indicacao_n._108_-_tute_-_esgoto.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1610/indicacao_n._109_-_tute_-_bueiro_calcada_saude.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1611/indicacao_n._110-_maneco_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1612/indicacao_n._111-_maneco_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1613/indicacao_n._112_-_vereadores__-_diario_eletronico.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1614/indicacao_n._113_-_claudio_-_limpeza_de_lotes.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1615/indicacao_n._114_-_claudio_-_policiamento_cabana.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1616/indicacao_n._115-_maneco_-_tacua.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1617/indicacao_n._116_-_josi_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1618/indicacao_n._117_-_josi_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1619/indicacao_n._118-_claudemir_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1620/indicacao_n._119-_claudemir_-_jovem_peniel.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1621/indicacao_n._120_-_tute_-_lixeiras.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1622/indicacao_n._121_-_tute_e_patiorna_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1623/indicacao_n._122_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1624/indicacao_n._123_-_patiorna_-_estrada_costa_da_serra.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1625/indicacao_n._124_-_tute_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1626/indicacao_n._125_-_tute_-_placas.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1627/indicacao_n._126-_josi_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1628/indicacao_n._127_-_ze_antonio_-_lombada_colono.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1629/indicacao_n._128_-_tute_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1630/indicacao_n._129_-_claudio_-_ponte_dos_gabardos.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1631/indicacao_n._130_-_claudemir_-__fundo_municipal_mcbjL3G.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1641/indicacao_n._131_-_claudemir_-__publicacoes_editais.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1642/indicacao_n._132_-_vereadores_-__carros.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1643/indicacao_n._133_-_claudio_-_atualizacao_de_dad_2fwFEEH.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1644/indicacao_n._134_-_josi_-_bueiros.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1645/indicacao_n._135_-_tute_-_agua_tratada_-_lotemanentos.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1646/indicacao_n._136_-_claudio_-_ponto_de_onibus_pr_sZGOvyD.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1647/indicacao_n._137_-_patiorna_-_bueiros_e_lixo.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1648/indicacao_n._138_-_josiane_-_buraco_em_frente_a_oQOrFJD.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1650/indicacao_n._140-_patiorna-_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1651/indicacao_n._141-_tute_-_sanepar_-_projeto_arqu_pYBWyBs.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1652/indicacao_n._142-_patiorna-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1653/indicacao_n._143-_claudemir-_manutencoes_barreiro.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1654/indicacao_n._144-_josi_-_manutencao_onivaldo_f._Mssqezu.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1655/indicacao_n._145_-_claudio_-_ponto_de_onibus_em_y8YJdVE.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1656/indicacao_n._146_-_ze_antonio_-_lombadas_cemite_kMaGANw.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1657/indicacao_n._147_-_josi_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1658/indicacao_n._148_-_patiorna_-_veiculos_pesados.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1659/indicacao_n._149_-_claudio_-_fiscalizacao_corre_S074VhQ.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1660/indicacao_n._150_-_maneco_-_placas_jurema_rosa.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1661/indicacao_n._151_-_ze_antonio_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1662/indicacao_n._152_-_carlao_-_estrada_da_demanda.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1663/indicacao_n._153_-_josi.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1664/indicacao_n._154_-_josi_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1665/indicacao_n._155_-_patiorna_-_ilumnacao.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1261/projeto_de_lei_no_01.13_-_refis.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1262/projeto_de_lei_no_02.13_-_altera_lei_243.2010.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1263/projeto_de_lei_no_03.13_-_autorizacao_operacao__ZHcGZ6F.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1264/projeto_de_lei_no_04.13-_verba_de_representacao.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1265/projeto_de_lei_no_05.13_-_isencao_fiscal_habitacional.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1266/projeto_de_lei_no_06.13_-reajuste_comissionados.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1267/projeto_de_lei_no_07.13_-reajuste_efetivos.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1268/projeto_de_lei_no_08.13_-_programa_aquicultura.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1269/projeto_de_lei_no_09.13_-_reconhece_de_utilidad_yA3DXCK.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1270/projeto_de_lei_no_10.13_-_reajuste_comissionados.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1271/projeto_de_lei_no_11.13_-_perimetro.uso_do_solo_campina.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1272/projeto_de_lei_no_12.13_-_altera_refis.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1273/projeto_de_lei_no_13.13_-_prorroga_prazos_de_en_bdBbeEk.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1274/projeto_de_lei_no_14.13_-_autoriza_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1275/projeto_de_lei_no_15.13_-_autoriza_doacao_de_terreno.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1276/projeto_de_lei_no_18.13_-_cessao_de_uso_lc_costa.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1277/projeto_de_lei_no_19.13_-_perimetro.uso_do_solo_PJHNNdC.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1278/projeto_de_lei_no_21.13_-_altera_lei_n_289.2012.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1279/projeto_de_lei_no_22.13_-_custo_suplementar_rpps.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1280/projeto_de_lei_no_23.13_-_regulamenta_empreendi_zBlOpdG.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1281/projeto_de_lei_no_25.13_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1282/projeto_de_lei_no_26.13_-_inseminacao_artificial.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1283/projeto_de_lei_no_27.13_-_institui_o_plano_muni_LYCuJG9.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1284/projeto_de_lei_no_28.13_-_contrato_de_programa_sanepar.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1285/projeto_de_lei_no_29.13_-_plano_plurianual_ppa.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1286/projeto_de_lei_no_30.13_-_lei_de_diretrizes_orc_wjpYKJl.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1287/projeto_de_lei_no_31.13_-_prorroga_prazo_refis.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1288/projeto_de_lei_no_32.13_-_altera_lei_24.2003_cip.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1289/projeto_de_lei_no_33.13_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1290/projeto_de_lei_no_35.13_-_revoga_as_leis_22.200_AtTJNh8.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1291/projeto_de_lei_no_36.13_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1292/projeto_de_lei_no_37.13_-_altera_anexos_da_lei__TFasmrX.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1293/projeto_de_lei_no_38.13_-_reversao_de_reservas__mncf4P0.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1294/projeto_de_lei_no_39.13_-_dispoe_sobre_incorpor_dXgRXFZ.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1192/projeto_de_lei_01_-_2013_-_emenda__a_lei_organica.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1193/projeto_de_lei_02_-_2013_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1194/projeto_de_lei_03_-_2013_-_tute_-_guarda_respo_2ALg2Oi.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1195/projeto_de_lei_04_-_2013_-_claudio_-_altera_lei_76.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1196/projeto_de_lei_05_-_2013_-_tute_e_clodo_-_rua_a_8As3TZ1.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1197/projeto_de_lei_06_-_2013_-_claudio_-_transporte_h7zsW92.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1198/projeto_de_lei_07_-_2013_-_tute_jose_cordeiro_da_cruz.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1199/projeto_de_lei_08_-_2013_-_josi_-_estrada_joao_waloski.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1200/projeto_de_lei_09_-_2013_-_tute_-_estrada_nadir_mCPJm5e.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1201/projeto_de_lei_10_-_2013_-_tute_-_estarda_eveny_tGYeGoX.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1232/projeto_de_lei_11_-_2013_-_tute_-_estarda_edilh_vrDYPjI.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1233/projeto_de_lei_12_-_2013_-_josi_-_estrada_franc_0kn5CTD.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1234/projeto_de_lei_13_-_2013_-_tute_-_estrada_jose__J41VC6t.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1235/projeto_de_lei_14_-2013_-__lei_transporte_estudante.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1236/projeto_de_lei_16_-_2013_-_tute_-_travessa_agos_b5PfKQn.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1237/projeto_de_lei_17_-_2013_-_tute_-_rua_dario_oli_SxKnnr9.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1238/projeto_de_lei_18_-_2013_-_josi_-_eduardo_belgaman.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1239/projeto_de_lei_19_-_2013_-_maneco_-_estrada_jos_g1qDKvg.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1240/projeto_de_lei_20_-_2013_-_tute_-_estrada_vitor_alves.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1241/projeto_de_lei_21_-_2013_-_tute_-_travessa_irac_WoFa7DJ.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1242/projeto_de_lei_22_-_2013__-_reajuste_2013..doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1243/projeto_de_lei_23_-_2013_-_estagiarios_emenda.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1244/projeto_de_lei_24_-_2013_-_maneco_-_estrada_ped_sQ4jse8.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1246/projeto_de_lei_26_-_2013_-_tute_-_estrada_samue_tm9Mamo.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1247/projeto_de_lei_27_-_2013_-_claudio_-_abuso_sexual.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1248/projeto_de_lei_28_-_2013_-_tute_-_estrada_pedro_tygR0Xf.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1249/projeto_de_lei_30_-_2013_-_claudemir_-_arthur_juliatto.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1250/projeto_de_lei_31_-_2013_-_patiorna_-_travessa__ERtS0Cu.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1251/projeto_de_lei_32.13_-_posto_de_saude__hilda_bonieck.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1252/projeto_de_lei_33_-_2013_-_tute_-_gomercindo_do_valle.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1253/projeto_de_lei_34_-_2013_-_clodomiir_-patrimoni_tsRyPU6.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1254/projeto_de_lei_35_-_2013_-_tute_-_combate_a_dengue.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1255/projeto_de_lei_36_-_2013_-_dispoe_sobre_normas__80BAyJK.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1256/projeto_de_lei_37_-_2013_-_claudemir_-_paulo_borges.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1257/projeto_de_lei_38_-_2013_-_claudemir_-_horas_ma_PzpB76Q.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1258/projeto_de_lei_39_-_2013_-_claudemir_-_horas_ma_OAXo9mw.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1259/projeto_de_lei_40_-_2013_-_claudemir_-ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1260/projeto_de_lei_41_-_2013_-_vereadores_-_fundo.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/946/requerimento_01-2014_-_informacoes_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/947/requerimento_02-2013_-__claudio_-_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/948/requerimento_03-2013_-__comissao_financas_-_carg_6sRCJhX.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/949/requerimento_04-2013_-__comissao_justica_-_convenios.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/950/requerimento_05-2013_-__ze_antonio_-.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/980/requerimento_06-2013_-__vereadores_-_maquina_ter_Ni2TO0W.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/981/requerimento_07-2013_-__vereadores_-_provopar.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/982/requerimento_08-2013_-__tute_-_evasao_escolar.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/983/requerimento_09-2013_-__claudio_-_altera_lei_76.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/984/requerimento_10-2013_-__claudemir_-_equipamentos_morango.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/985/requerimento_11-2013_-__maneco_ze_antonio.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/986/requerimento_12-2013_-__claudio_-_convenio_lagoa.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/987/requerimento_13-2013_-__claudio_-_convenio_lixo.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/988/requerimento_14-2013_-__comissao_de_obras_-_hora_xjZROG9.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/989/requerimento_015-2013_-__claudio_-_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/990/requerimento_016-2013_-__vereadores_-_agua_campina.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/991/requerimento_17-2013_-__claudio_-_associacao_de__CU24E6x.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/992/requerimento_18-2013_-__cpi.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/993/requerimento_19-2013_-__claudemir_-_tijucasprev.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/994/requerimento_20-2013_-__claudio_-_transporte_uni_xyE3SaS.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/995/requerimento_21-2013_-__comissao_financas_-_refis.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/997/requerimento_22-2013_-__josi_-_diarias.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/998/requerimento_23-2013_-__comissao_de_obras_-_hora_0UgJI7X.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/999/requerimento_24-2013_-__ze_antonio_-_empresa_lim_RD4DtKe.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1000/requerimento_25-2013_-__claudio_-_loa.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1001/requerimento_026-2013_-__claudio_provopar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1002/requerimento_027-2013_-__ze_antonio_-_onibus.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1003/requerimento_028-2013_-__maneco_-__audiencia.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1004/requerimento_030-2013_-__claudio_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1005/requerimento_31-2013_-__ze_antonio_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1006/requerimento_032-2013_-__josi_-_apmf_nair_lustosa.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1007/requerimento_33-2013_-__tute_-_taxas.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1008/requerimento_34-2013_-__tute_-_ruas.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1010/requerimento_36-2013_-__claudio_-_alvaras.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1011/requerimento_37-2013_-__vereadores_-_transporte_7cyGKvk.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1012/requerimento_38-2013_-__comissao_de_obras_-_hor_mcuEkWO.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1013/requerimento_39-2013_-__comissao_financas_-_pro_16R2JlU.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1014/requerimento_40-2013_-__comissao_justica_e_reda_ArA1dqx.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1015/requerimento_41-2013_-__maneco_-__graficas.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1016/requerimento_42-2013_-__vereadores_-_combustive_ugaDkmw.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1017/requerimento_43-2013_-__tute_-_bolsa_familia.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1018/requerimento_44-2013_-__claudio_-_museu.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1019/requerimento_45-2013_-__ze_antonio_-_agencia_de_qdCg92J.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1020/requerimento_046-2013_-_claudio_-_posto_de_saud_uK5EIwO.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1021/requerimento_047-2013_-_claudemir_-_concurso.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1022/requerimento_48-2013_-__tute_-_ruas_lagoa.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1023/requerimento_49-2013_-__comissao_de_obras_-_hor_iAoN88R.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1024/requerimento_50-2013_-__policia_civil.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1025/requerimento_51-2013_-__licitacao_calcadas.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1026/requerimento_52-2013_-__transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1027/requerimento_53-2013_-__pss.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1028/requerimento_54-2013_-__licitacao_calcadas-novo_pedido.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1029/requerimento_55-2013_-__despesas_eventos_saude.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1030/requerimento_56-2013_-__relacao_de_funcionarios.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1031/requerimento_57-2013_-__claudio_-_funcao_irregular.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1032/requerimento_58-2013_-__vereadores_-_agencia_de_B1oMmEm.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1033/requerimento_59-2013_-__vereadores_-_transporte_UVPIEZ6.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1034/requerimento_60-2013_-__maneco_-_convocacao_policiais.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1035/requerimento_61-2013_-__tute_-_linha_de_onibus.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1036/requerimento_62-2013_-_claudemir_-_alvara_tabatinga.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1037/requerimento_63-2013_-_claudio_e_tute_-_placas__2El7RgD.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1038/requerimento_64-2013_-_comissao_de_justica_e_re_MgNzR4O.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1039/requerimento_65-2013_-_mesa_-_calculo_atuarial.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1040/requerimento_66-2013_-__maneco_ze_antonio_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1041/requerimento_67-2013_-__claudemir__-_loteamento_mXVhSkX.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1042/requerimento_68-2013_-_claudio_-_fiscalizacao_carros.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1418/requerimento_69-2013_-__tute_-_rua_gomercindo.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1419/requerimento_70-2013_-__vereadores_-_transporte_Kgd18I0.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1420/requerimento_71-2013_-__patiorna_-_informacoes__fHggnFh.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1421/requerimento_72-2013_-__comissao_de_justica_e_l_Oz3oxUA.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1422/requerimento_73-2013_-__claudemir_-_leite_das_criancas.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1423/requerimento_74-2013_-__claudio_-_depesas_com_a_O0uMazt.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2013/1424/requerimento_75-2013_-__claudemir_-_documentos_terreno.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>