--- v0 (2025-12-11)
+++ v1 (2026-04-11)
@@ -54,2413 +54,2413 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/460/indicacao_01-2014_-_patiorna__-_manilhamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/460/indicacao_01-2014_-_patiorna__-_manilhamento.doc</t>
   </si>
   <si>
     <t>Colocação de manilhas na Rua Osório Nestor da Rocha</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOSIANE VALOSKI</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/461/indicacao_02-2014_-_josi_-_limpeza_em_pontos_de__Iba5KIf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/461/indicacao_02-2014_-_josi_-_limpeza_em_pontos_de__Iba5KIf.doc</t>
   </si>
   <si>
     <t>Limpeza de pontos de ônibus escolares</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/462/indicacao_03-2014_-_tute_-_pavimetnacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/462/indicacao_03-2014_-_tute_-_pavimetnacao.doc</t>
   </si>
   <si>
     <t>Pavimentação com paralelepípedos</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_04-2014_-_tute_-_lomabdas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_04-2014_-_tute_-_lomabdas.doc</t>
   </si>
   <si>
     <t>Sinalização de trânsito e construção de lombadas</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_05-2014_-_tute_-_extensao_de_agua_tratada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_05-2014_-_tute_-_extensao_de_agua_tratada.doc</t>
   </si>
   <si>
     <t>Extensão de rede de água tratada</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_06-2014_-_patiorna__-_lombadas_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_06-2014_-_patiorna__-_lombadas_281.doc</t>
   </si>
   <si>
     <t>Colocação de Redutores de Velocidade</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_07-2014_-_josi_-_manutencao_projeto_ceia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_07-2014_-_josi_-_manutencao_projeto_ceia.doc</t>
   </si>
   <si>
     <t>Manutenção do Projeto CEIA</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_08-2014_-_ze_antonio_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_08-2014_-_ze_antonio_-_lombadas.doc</t>
   </si>
   <si>
     <t>Lombadas em frente às escolas</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_09-2014_-_ze_antonio_-_lombada_ceia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_09-2014_-_ze_antonio_-_lombada_ceia.doc</t>
   </si>
   <si>
     <t>Lombadas em frente ao Projeto Ceia e Casa de Passagem Ana Boniecki</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/469/indicacao_10-2014_-_tute_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/469/indicacao_10-2014_-_tute_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de lixo na Rua dos Rosários</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_11-2014_-_patiorna__-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_11-2014_-_patiorna__-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Cobertura em Ponto de ônibus</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_12-2014_-_josi_-_rocada_escoal_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_12-2014_-_josi_-_rocada_escoal_fagundes.doc</t>
   </si>
   <si>
     <t>Limpeza Escola Tomé de Souza</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_13-2014_-_claudio_-_acostametno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_13-2014_-_claudio_-_acostametno.doc</t>
   </si>
   <si>
     <t>Estacionamento na Rua Gastão Leprevost</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_14-2014_-_claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_14-2014_-_claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/474/indicacao_15-2014_-_claudio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/474/indicacao_15-2014_-_claudio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_16-2014_-_claudemir_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_16-2014_-_claudemir_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Pontos de Ônibus</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/476/indicacao_17-2014_-_claudio_-_manutencao_em_vias_x1AxKi4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/476/indicacao_17-2014_-_claudio_-_manutencao_em_vias_x1AxKi4.doc</t>
   </si>
   <si>
     <t>Manutenção de Ruas</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/477/indicacao_18-2014_-_tute_-_orelhao_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/477/indicacao_18-2014_-_tute_-_orelhao_fagundes.doc</t>
   </si>
   <si>
     <t>Manutenção de Telefone Público</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/478/indicacao_19-2014_-_josi_-_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/478/indicacao_19-2014_-_josi_-_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Manutenção em Prédio Público</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao_20-2014_-_maneco_-_heliporto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao_20-2014_-_maneco_-_heliporto.doc</t>
   </si>
   <si>
     <t>Construção de Heliponto</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_21-2014_-_claudemir_-mobilia_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_21-2014_-_claudemir_-mobilia_saude.doc</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos de Saúde</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_22-2014_-_tute_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_22-2014_-_tute_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_23-2014_-_tute_-_po_de_pedra_em_frente_CrJuHdF.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_23-2014_-_tute_-_po_de_pedra_em_frente_CrJuHdF.doc</t>
   </si>
   <si>
     <t>Manutenção de via Pública</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_24-2014_-_claudemir_-_2a_edicao_tio_juca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_24-2014_-_claudemir_-_2a_edicao_tio_juca.doc</t>
   </si>
   <si>
     <t>Cartilha Tio Juca</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_25-2014_-_claudemir_-_telefones_publicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_25-2014_-_claudemir_-_telefones_publicos.doc</t>
   </si>
   <si>
     <t>Telefones Públicos</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_26-2014_-_claudemir_-_estradas_rurais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_26-2014_-_claudemir_-_estradas_rurais.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas Rurais</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_27-2014_-_claudio_-_iluminacao_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_27-2014_-_claudio_-_iluminacao_flores.doc</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_28-2014_-_josi_-_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_28-2014_-_josi_-_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Colocação de saibro</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/488/indicacao_29-2014_-_maneco_-_extensao_de_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/488/indicacao_29-2014_-_maneco_-_extensao_de_agua.doc</t>
   </si>
   <si>
     <t>Extensão de água tratada</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/489/indicacao_30-2014_-_claudio_-_ponto_de_onibus_ce_EG03Axt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/489/indicacao_30-2014_-_claudio_-_ponto_de_onibus_ce_EG03Axt.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus no Projeto CEIA e lombada</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/490/indicacao_31-2014_-_tute_-_relatorio_gomercindo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/490/indicacao_31-2014_-_tute_-_relatorio_gomercindo.doc</t>
   </si>
   <si>
     <t>Parecer de nomeação de travessa</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/491/indicacao_32-2014_-_tute_-_manilhamento_rua_boca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/491/indicacao_32-2014_-_tute_-_manilhamento_rua_boca.doc</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_33-2014_-_claudemir_e_demais_vereadres.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_33-2014_-_claudemir_e_demais_vereadres.doc</t>
   </si>
   <si>
     <t>Agências de Correios Comunitárias</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_34-2014_-_carlao_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_34-2014_-_carlao_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_35-2014_-_claudio_-_saibro_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_35-2014_-_claudio_-_saibro_creche.doc</t>
   </si>
   <si>
     <t>Manutenção em via</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_36-2014_-_ze_antonio_-_lombdas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_36-2014_-_ze_antonio_-_lombdas.doc</t>
   </si>
   <si>
     <t>Construção de Lombadas</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_37-2014_-_tute_-_manutencao_em_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_37-2014_-_tute_-_manutencao_em_vias.doc</t>
   </si>
   <si>
     <t>Manutenção em Ruas</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/497/indicacao_38-2014_-_claudio_-_areia_em_rodovia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/497/indicacao_38-2014_-_claudio_-_areia_em_rodovia.doc</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/498/indicacao_39-2014_-_claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/498/indicacao_39-2014_-_claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/499/indicacao_40-2014_-_tute_-_cocada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/499/indicacao_40-2014_-_tute_-_cocada.doc</t>
   </si>
   <si>
     <t>Mudança de local de venda de banca</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/500/indicacao_41-2014_-_vereadores_-_atividades_esportivas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/500/indicacao_41-2014_-_vereadores_-_atividades_esportivas.doc</t>
   </si>
   <si>
     <t>Implantação de politicas publicas nas áreas de saúde e lazer</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/501/indicacao_42-2014_-_josi_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/501/indicacao_42-2014_-_josi_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/502/indicacao_43-2014_-_claudio_-_manutencao_em_vias_IbHdJkb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/502/indicacao_43-2014_-_claudio_-_manutencao_em_vias_IbHdJkb.doc</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/503/indicacao_44-2014_-_claudio_-_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/503/indicacao_44-2014_-_claudio_-_calcadas.doc</t>
   </si>
   <si>
     <t>Calçadas</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/504/indicacao_45-2014_-_maneco_-_pintura_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/504/indicacao_45-2014_-_maneco_-_pintura_pr_281.doc</t>
   </si>
   <si>
     <t>Pintura PR 281</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/505/indicacao_46-2014_-_patiorna_-_manutencao_em_quadra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/505/indicacao_46-2014_-_patiorna_-_manutencao_em_quadra.doc</t>
   </si>
   <si>
     <t>Manutenção em quadra esportiva</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/506/indicacao_47-2014_-_tute_-_orelhao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/506/indicacao_47-2014_-_tute_-_orelhao.doc</t>
   </si>
   <si>
     <t>Manutenção em telefones públicos</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/507/indicacao_48-2014_-_patiorna_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/507/indicacao_48-2014_-_patiorna_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/508/indicacao_49-2014_-_josi_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/508/indicacao_49-2014_-_josi_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de estradas</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/509/indicacao_50-2014_-_josi_-_areia_escola.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/509/indicacao_50-2014_-_josi_-_areia_escola.doc</t>
   </si>
   <si>
     <t>Destinação de Areia</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/510/indicacao_51-2014_-_claudio_-_agua_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/510/indicacao_51-2014_-_claudio_-_agua_tabatinga.doc</t>
   </si>
   <si>
     <t>Água tratada na Tabatinga</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/511/indicacao_52-2014_-_claudemir_e_demais_vereadres.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/511/indicacao_52-2014_-_claudemir_e_demais_vereadres.doc</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/512/indicacao_53-2014_-_claudemir_-_pontos_turisticos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/512/indicacao_53-2014_-_claudemir_-_pontos_turisticos.doc</t>
   </si>
   <si>
     <t>Divulgação de Pontos Turísticos</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/513/indicacao_54-2014_-_tute_-_boca_de_lobo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/513/indicacao_54-2014_-_tute_-_boca_de_lobo.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/514/indicacao_55-2014_-_josi_-_concientizacao_reciclagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/514/indicacao_55-2014_-_josi_-_concientizacao_reciclagem.doc</t>
   </si>
   <si>
     <t>Programa de Incentivo a Reciclagem</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/515/indicacao_56-2014_-_josi_-_alteracao_lei_conselho_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/515/indicacao_56-2014_-_josi_-_alteracao_lei_conselho_rural.doc</t>
   </si>
   <si>
     <t>Alteração no Conselho de Desenvolvimento Sustentável</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/516/indicacao_57-2014_-_ze_e_maneco_-_melhorias_em_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/516/indicacao_57-2014_-_ze_e_maneco_-_melhorias_em_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/517/indicacao_58-2014_-_vereadores_-_horas_maquinas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/517/indicacao_58-2014_-_vereadores_-_horas_maquinas.doc</t>
   </si>
   <si>
     <t>Regulamentação do projeto “Horas Máquinas” de apoio a empresários</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/518/indicacao_59-2014_-_claudio_-_melhorias_em_loteamentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/518/indicacao_59-2014_-_claudio_-_melhorias_em_loteamentos.doc</t>
   </si>
   <si>
     <t>Melhorias em Loteamentos</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/519/indicacao_60-2014_-_claudio_-_agua_loteamentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/519/indicacao_60-2014_-_claudio_-_agua_loteamentos.doc</t>
   </si>
   <si>
     <t>Destinação de águas pluviais</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/520/indicacao_61-2014_-_carlao_-_posto_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/520/indicacao_61-2014_-_carlao_-_posto_saltinho.doc</t>
   </si>
   <si>
     <t>Cobertura da Unidade de Saúde do Saltinho</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/521/indicacao_62-2014_-_josi_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/521/indicacao_62-2014_-_josi_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/522/indicacao_63-2014_-_josi_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/522/indicacao_63-2014_-_josi_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/523/indicacao_64-2014_-_claudemir_-_cursos_ufpr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/523/indicacao_64-2014_-_claudemir_-_cursos_ufpr.doc</t>
   </si>
   <si>
     <t>Cursos IFPR</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/524/indicacao_65-2014_-_claudio_-_ponte_de_ferro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/524/indicacao_65-2014_-_claudio_-_ponte_de_ferro.doc</t>
   </si>
   <si>
     <t>Manutenção da Ponte de Ferro</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/525/indicacao_66-2014_-_patiorna_-_carros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/525/indicacao_66-2014_-_patiorna_-_carros.doc</t>
   </si>
   <si>
     <t>Notificação de proprietário</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/526/indicacao_67-2014_-_maneco_-_rua_dos_ferreiras_e_maringa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/526/indicacao_67-2014_-_maneco_-_rua_dos_ferreiras_e_maringa.doc</t>
   </si>
   <si>
     <t>Colocação de manilhas</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/527/indicacao_68-2014_-_josi_-_manutencao_de_vias_-_caivinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/527/indicacao_68-2014_-_josi_-_manutencao_de_vias_-_caivinha.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/528/indicacao_69-2014_-_clodo_ze_e_maneco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/528/indicacao_69-2014_-_clodo_ze_e_maneco.doc</t>
   </si>
   <si>
     <t>IPTU</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/529/indicacao_70-2014_-_claudemir_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/529/indicacao_70-2014_-_claudemir_-_lombadas.doc</t>
   </si>
   <si>
     <t>Lombadas</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/530/indicacao_71-2014_-_claudio_-_ldo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/530/indicacao_71-2014_-_claudio_-_ldo.doc</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/531/indicacao_72-2014_-_tute_-_iluminacao_anne_loise.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/531/indicacao_72-2014_-_tute_-_iluminacao_anne_loise.doc</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/532/indicacao_73-2014_-_claudio_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/532/indicacao_73-2014_-_claudio_-_iluminacao.doc</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/533/indicacao_74-2014_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/533/indicacao_74-2014_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/534/indicacao_75-2014_-_claudemir_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/534/indicacao_75-2014_-_claudemir_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/535/indicacao_76-2014_-_claudio_-_limpeza_de_terreno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/535/indicacao_76-2014_-_claudio_-_limpeza_de_terreno.doc</t>
   </si>
   <si>
     <t>Limpeza de Lote</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/536/indicacao_77-2014_-_claudio_-_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/536/indicacao_77-2014_-_claudio_-_sao_joao.doc</t>
   </si>
   <si>
     <t>Caixa de Lixo</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/537/indicacao_78-2014_-_tute_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/537/indicacao_78-2014_-_tute_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/538/indicacao_79-2014_-_tute_-_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/538/indicacao_79-2014_-_tute_-_copel.doc</t>
   </si>
   <si>
     <t>Limpeza de calçadas</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/539/indicacao_80-2014_-_ze_antonio_-_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/539/indicacao_80-2014_-_ze_antonio_-_lixo.doc</t>
   </si>
   <si>
     <t>Lixo reciclável</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/540/indicacao_81-2014_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/540/indicacao_81-2014_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/541/indicacao_82-2014_-_claudio_-_remcao_de_entulho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/541/indicacao_82-2014_-_claudio_-_remcao_de_entulho.doc</t>
   </si>
   <si>
     <t>Segurança em obras</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/542/indicacao_83-2014_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/542/indicacao_83-2014_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/543/indicacao_84-2014_-_claudemir_-_melhorias_em_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/543/indicacao_84-2014_-_claudemir_-_melhorias_em_vias.doc</t>
   </si>
   <si>
     <t>Melhorias em vias</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/544/indicacao_85-2014_-_claudemir_-_taxistas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/544/indicacao_85-2014_-_claudemir_-_taxistas.doc</t>
   </si>
   <si>
     <t>Taxistas</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/545/indicacao_86-2014_-_claudemir_-_iluminacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/545/indicacao_86-2014_-_claudemir_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Iluminação</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/548/indicacao_87-2014_-_vereadores-_correios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/548/indicacao_87-2014_-_vereadores-_correios.doc</t>
   </si>
   <si>
     <t>Caixas Postais dos Correios</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/549/indicacao_88-2014_-_claudio_-_seguro_de_vans.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/549/indicacao_88-2014_-_claudio_-_seguro_de_vans.doc</t>
   </si>
   <si>
     <t>Transporte</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/550/indicacao_89-2014_-_claudemir_-_extensao_de_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/550/indicacao_89-2014_-_claudemir_-_extensao_de_agua.doc</t>
   </si>
   <si>
     <t>Extensão de rede de água</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/551/indicacao_90-2014_-_vereadores_-_saibro_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/551/indicacao_90-2014_-_vereadores_-_saibro_lc_costa.doc</t>
   </si>
   <si>
     <t>LC Costa</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/552/indicacao_91-2014_-claudemir_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/552/indicacao_91-2014_-claudemir_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de via</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/553/indicacao_92-2014_-ze_antonio_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/553/indicacao_92-2014_-ze_antonio_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/554/indicacao_93-2014_-claudemir_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/554/indicacao_93-2014_-claudemir_-_diversos.doc</t>
   </si>
   <si>
     <t>Melhorias solicitadas _x000D_
 pela população</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/555/indicacao_94-2014_-_vereadores_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/555/indicacao_94-2014_-_vereadores_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/556/indicacao_95-2014_-_patiorna_-_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/556/indicacao_95-2014_-_patiorna_-_copel.doc</t>
   </si>
   <si>
     <t>Quedas de Energia</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/557/indicacao_96-2014_-_reducao_modulo_fiscal_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/557/indicacao_96-2014_-_reducao_modulo_fiscal_rural.doc</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/558/indicacao_97-2014_-_tela_da_escola_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/558/indicacao_97-2014_-_tela_da_escola_fagundes.doc</t>
   </si>
   <si>
     <t>Manutenção em Escola Municipal</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/559/indicacao_98-2014_-_tute_-_cabos_de_telefone.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/559/indicacao_98-2014_-_tute_-_cabos_de_telefone.doc</t>
   </si>
   <si>
     <t>Cabos de linhas telefônicas</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/560/indicacao_99-2014_-_tute_-_manuntecao_pedacinho_do_ceu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/560/indicacao_99-2014_-_tute_-_manuntecao_pedacinho_do_ceu.doc</t>
   </si>
   <si>
     <t>Pedacinho do Céu</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/567/indicacao_100-2014_-_tute_-_termoking.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/567/indicacao_100-2014_-_tute_-_termoking.doc</t>
   </si>
   <si>
     <t>Uso de sistema de refrigeração</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/568/indicacao_101-2014_-_carlao_-_fossa_colegio_fco_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/568/indicacao_101-2014_-_carlao_-_fossa_colegio_fco_camargo.doc</t>
   </si>
   <si>
     <t>Fossa no Colégio Francisco Camargo</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/569/indicacao_102-2014_-_claudio_-_manutencao_em_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/569/indicacao_102-2014_-_claudio_-_manutencao_em_vias.doc</t>
   </si>
   <si>
     <t>Manutenção em vias</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/570/indicacao_103-2014_-_josi_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/570/indicacao_103-2014_-_josi_-_diversos.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/571/indicacao_104-2014_-_vereadores_-_telefone_pedac_heJyn27.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/571/indicacao_104-2014_-_vereadores_-_telefone_pedac_heJyn27.doc</t>
   </si>
   <si>
     <t>Telefone Fixo</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/572/indicacao_105-2014_-_patiorna_e_carlao_-_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/572/indicacao_105-2014_-_patiorna_e_carlao_-_pr_281.doc</t>
   </si>
   <si>
     <t>Redutores de Velocidade</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/573/indicacao_106-2014_-_josi_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/573/indicacao_106-2014_-_josi_-_diversos.doc</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/574/indicacao_107-2014_-claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/574/indicacao_107-2014_-claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/575/indicacao_108-2014_-maneco_-_alteracao_antendime_GbuTcZQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/575/indicacao_108-2014_-maneco_-_alteracao_antendime_GbuTcZQ.doc</t>
   </si>
   <si>
     <t>Alteração horário de atendimento na AGC da Campina</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/576/indicacao_109-2014_-_tute_e_claudemir_-_manutenc_EZ7YyeI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/576/indicacao_109-2014_-_tute_e_claudemir_-_manutenc_EZ7YyeI.doc</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/577/indicacao_110-2014_-_tute_-__lei_tabagismo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/577/indicacao_110-2014_-_tute_-__lei_tabagismo.doc</t>
   </si>
   <si>
     <t>Descumprimento a legislação</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/578/indicacao_111-2014_-_claudio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/578/indicacao_111-2014_-_claudio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/579/indicacao_112-2014_-_vereadores_-_placas_de_unid_oyL3mQK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/579/indicacao_112-2014_-_vereadores_-_placas_de_unid_oyL3mQK.doc</t>
   </si>
   <si>
     <t>Placas de identificação de Postos de Saúde</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/580/indicacao_113-2014_-_claudemir_-_sentido_unico_r_zqq4Ml8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/580/indicacao_113-2014_-_claudemir_-_sentido_unico_r_zqq4Ml8.doc</t>
   </si>
   <si>
     <t>Rua com sentido único</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/581/indicacao_114-2014_-claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/581/indicacao_114-2014_-claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/583/indicacao_115-2014_-comissao_de_educacao_cultura_adQMFvm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/583/indicacao_115-2014_-comissao_de_educacao_cultura_adQMFvm.doc</t>
   </si>
   <si>
     <t>Carta de alunos</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/584/indicacao_116-2014_-comissao_de_servicos_publico_OH7UZGf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/584/indicacao_116-2014_-comissao_de_servicos_publico_OH7UZGf.doc</t>
   </si>
   <si>
     <t>Carta de aluna</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/585/indicacao_117-2014_-comissao_de_servicos_publico_6XZ1lDl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/585/indicacao_117-2014_-comissao_de_servicos_publico_6XZ1lDl.doc</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/586/indicacao_118-2014_-_tute_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/586/indicacao_118-2014_-_tute_-_lombadas.doc</t>
   </si>
   <si>
     <t>Construção de Lombada</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/587/indicacao_119-2014_-_tute_-_orelhao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/587/indicacao_119-2014_-_tute_-_orelhao.doc</t>
   </si>
   <si>
     <t>Manutenção em telefone público</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/588/indicacao_120-2014_-_patiorna_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/588/indicacao_120-2014_-_patiorna_-_lombadas.doc</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/589/indicacao_121-2014_-_claudemir_-_avanco_vertical_Y3E8pcu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/589/indicacao_121-2014_-_claudemir_-_avanco_vertical_Y3E8pcu.doc</t>
   </si>
   <si>
     <t>Progressão vertical dos profissionais do magistério de Tijucas do Sul</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/590/indicacao_122-2014_-_maneco_-_linha_metropolitana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/590/indicacao_122-2014_-_maneco_-_linha_metropolitana.doc</t>
   </si>
   <si>
     <t>Linha Metropolitana</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/591/indicacao_123-2014_-_claudio_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/591/indicacao_123-2014_-_claudio_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/592/indicacao_124-2014_-_josiane_-_jornais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/592/indicacao_124-2014_-_josiane_-_jornais.doc</t>
   </si>
   <si>
     <t>Distribuição de Jornais</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/593/indicacao_125-2014_-_claudemir_e_maneco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/593/indicacao_125-2014_-_claudemir_e_maneco.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/594/indicacao_126-2014_-_alunos_pampa_5.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/594/indicacao_126-2014_-_alunos_pampa_5.doc</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/595/indicacao_127-2014_-_claudemir_-_coleta_de_lixo__WR3Nw7z.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/595/indicacao_127-2014_-_claudemir_-_coleta_de_lixo__WR3Nw7z.doc</t>
   </si>
   <si>
     <t>Coleta de lixo</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/596/indicacao_128-2014_-_claudio_-_prestacao_de_cont_tZPujGI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/596/indicacao_128-2014_-_claudio_-_prestacao_de_cont_tZPujGI.doc</t>
   </si>
   <si>
     <t>Prestação de contas Tijucas Prev</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/597/indicacao_129-2014_-_maneco_-_iluminacao_publica_sbTMHws.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/597/indicacao_129-2014_-_maneco_-_iluminacao_publica_sbTMHws.doc</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/598/indicacao_130-2014_-_ze_antonio_-_iluminacao_pub_XNGpT9U.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/598/indicacao_130-2014_-_ze_antonio_-_iluminacao_pub_XNGpT9U.doc</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/599/indicacao_131-2014_-_tute_-_iluminacao_publica_-_sMT5Qo6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/599/indicacao_131-2014_-_tute_-_iluminacao_publica_-_sMT5Qo6.doc</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/600/indicacao_132-2014_-_patiorna_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/600/indicacao_132-2014_-_patiorna_-_lombadas.doc</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/601/indicacao_133-2014_-_josi_-_entrada_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/601/indicacao_133-2014_-_josi_-_entrada_hospital.doc</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/projeto_de_lei_no_01.14_-_estabelece_forma_de_r_F8e1TXV.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/projeto_de_lei_no_01.14_-_estabelece_forma_de_r_F8e1TXV.doc</t>
   </si>
   <si>
     <t>Estabelece forma de remuneração para servidores investidos em cargo comissionado</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>(PROJETO NÃO APRESENTADO)</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/projeto_de_lei_no_04.14_-_autorizacao_celebraca_X4UHYNU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/projeto_de_lei_no_04.14_-_autorizacao_celebraca_X4UHYNU.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Tijucas do Sul a celebrar Termos de Cessão de Uso e dá outras providências</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1209/projeto_de_lei_no_08.14_-_alteracao_orcamentaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1209/projeto_de_lei_no_08.14_-_alteracao_orcamentaria.doc</t>
   </si>
   <si>
     <t>Abre crédito adicional Suplementar ao orçamento do exercício de 2014, no valor de R$ 485.000,00.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1211/projeto_de_lei_no_10.14_-_reajuste_efetivos_e_c_BrolkZb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1211/projeto_de_lei_no_10.14_-_reajuste_efetivos_e_c_BrolkZb.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1212/projeto_de_lei_no_11.14_-_incentivos_fiscais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1212/projeto_de_lei_no_11.14_-_incentivos_fiscais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos fiscais e econômicos para ampliação de empreendimentos existentes e instalação e novas empresas no Município, e dá outras providências</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1213/projeto_de_lei_no_12.14_-_coordenacao_de_obras_civis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1213/projeto_de_lei_no_12.14_-_coordenacao_de_obras_civis.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 73/2006 que dispõe sobre a Organização Administrativa do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1220/projeto_de_lei_no_19.14_-_ldo_-_novas_alteracoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1220/projeto_de_lei_no_19.14_-_ldo_-_novas_alteracoes.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1222/projeto_de_lei_no_21.14_-_denomina_espaco_munic_xDOXd10.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1222/projeto_de_lei_no_21.14_-_denomina_espaco_munic_xDOXd10.doc</t>
   </si>
   <si>
     <t>Denomina Espaço Municipal Sergius Erdelyi</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1223/projeto_de_lei_no_22.14_-_institui_o_diario_ofi_cRaHmT2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1223/projeto_de_lei_no_22.14_-_institui_o_diario_ofi_cRaHmT2.doc</t>
   </si>
   <si>
     <t>Institui o Diário Oficial dos Municípios do Paraná como veículo oficial de comunicação dos atos normativos e administrativos do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1224/projeto_de_lei_no_23.14_-_percentual_cargos_com_FjTVrIc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1224/projeto_de_lei_no_23.14_-_percentual_cargos_com_FjTVrIc.doc</t>
   </si>
   <si>
     <t>Estabelece casos, condições e percentual mínimo de cargos comissionados que deverão ser ocupados por servidores efetivos</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1226/projeto_de_lei_no_25.14_-.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1226/projeto_de_lei_no_25.14_-.doc</t>
   </si>
   <si>
     <t>Institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos Municipais da administração direta.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1227/projeto_de_lei_no_26.14_-_plano_de_carreira_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1227/projeto_de_lei_no_26.14_-_plano_de_carreira_saude.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Salários - PCCS, dos servidores específicos da área da saúde do município, bem como reenquadra os respectivos cargos, reconfigura as carreiras; cria nova grade salarial, e da outras providências.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1228/projeto_de_lei_no_27.14_-_declara_regular_lotea_JA3bi9a.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1228/projeto_de_lei_no_27.14_-_declara_regular_lotea_JA3bi9a.doc</t>
   </si>
   <si>
     <t>Declara regular o Loteamento São João Batista de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1229/projeto_de_lei_no_28.14_-_loa_2015.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1229/projeto_de_lei_no_28.14_-_loa_2015.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Gerenciamento Integrado de Resíduos Sólidos Urbanos</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1231/projeto_de_lei_no_30.14_-_altera_anexo_i_da_lei_tCBMaEl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1231/projeto_de_lei_no_30.14_-_altera_anexo_i_da_lei_tCBMaEl.doc</t>
   </si>
   <si>
     <t>Altera o teor do Anexo I da Lei n° 503, de 26 de novembro de 2014</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/projeto_de_lei_01_-_2014_-_maneco_-_estrada_fer_1VglP2q.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/projeto_de_lei_01_-_2014_-_maneco_-_estrada_fer_1VglP2q.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Fermino Siqueira</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1162/projeto_de_lei_02_-_2014_-_claudio_-_transporte_c9MjoCs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1162/projeto_de_lei_02_-_2014_-_claudio_-_transporte_c9MjoCs.doc</t>
   </si>
   <si>
     <t>Regulamenta o transporte coletivo gratuito para idosos e dá outras providências</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1163/projeto_de_lei_03_-_2014_-_vereadores_-_regulam_JlkP7tU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1163/projeto_de_lei_03_-_2014_-_vereadores_-_regulam_JlkP7tU.doc</t>
   </si>
   <si>
     <t>Regulamenta a contratação e seleção de estagiários no executivo e legislativo municipal estabelecendo medidas de aperfeiçoamento na transparência dos atos da administração pública</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1164/projeto_de_lei_04_-_2014_-_claudemir_-_tio_juca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1164/projeto_de_lei_04_-_2014_-_claudemir_-_tio_juca.doc</t>
   </si>
   <si>
     <t>Institui o programa de incentivo a produção primária e emissão de notas fiscais de produtor rural, e valorização do comercio local e dá outras providências</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1165/projeto_de_lei_05-2014_-_tute_-_rua_luiz_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1165/projeto_de_lei_05-2014_-_tute_-_rua_luiz_camargo.doc</t>
   </si>
   <si>
     <t>Denomina Rua Professor Luiz Camargo</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1166/projeto_de_lei_06-2014_-_vereadores_-_utilidade_DMHjkXc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1166/projeto_de_lei_06-2014_-_vereadores_-_utilidade_DMHjkXc.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Incentivo da Cultura, Esporte e Lazer de Tijucas do Sul</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1167/projeto_de_lei_07-2014_-_vereadores_-_utilidade_Vp3sPac.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1167/projeto_de_lei_07-2014_-_vereadores_-_utilidade_Vp3sPac.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Comunitária, Cultural e de Radiodifusão de Tijucas do Sul – Tijucas FM</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1168/projeto_de_lei_08-2014_-_tute_-_gomercindo_valle.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1168/projeto_de_lei_08-2014_-_tute_-_gomercindo_valle.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Gomercindo do Vale</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1169/projeto_de_lei_10_-_2014_-_claudio_-_utilidade_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1169/projeto_de_lei_10_-_2014_-_claudio_-_utilidade_publica.doc</t>
   </si>
   <si>
     <t>Regulamenta as concessões de título de Utilidade Pública no Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1170/projeto_de_lei_11-_2014_-_subsidios_vereadores_reajuste.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1170/projeto_de_lei_11-_2014_-_subsidios_vereadores_reajuste.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e secretários do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos vencimentos dos servidores efetivos do Poder Legislativo do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1172/projeto_de_lei_13-2014_-_tute_-_rua_emilia_camargo_lima.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1172/projeto_de_lei_13-2014_-_tute_-_rua_emilia_camargo_lima.doc</t>
   </si>
   <si>
     <t>Denomina Rua Emília Camargo de Lima</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1173/projeto_de_lei_14-2014_-_maneco_-_antonio_carlos_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1173/projeto_de_lei_14-2014_-_maneco_-_antonio_carlos_borges.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Antônio Carlos Borges</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1174/projeto_de_lei_15-2014_-_vereadores_-_utilidade_ITrVeHO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1174/projeto_de_lei_15-2014_-_vereadores_-_utilidade_ITrVeHO.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública ONG Lar Quatro Patas</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Confere nominação ao prédio do posto de saúde do Campestre e estabelece outras providências</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1176/projeto_de_lei_18-2014_-_maneco_-_posto_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1176/projeto_de_lei_18-2014_-_maneco_-_posto_matulao.doc</t>
   </si>
   <si>
     <t>Confere nominação ao prédio do posto de saúde do Matulão e estabelece outras providências</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1177/projeto_de_lei_19-2014_-_carlao_-_posto_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1177/projeto_de_lei_19-2014_-_carlao_-_posto_saltinho.doc</t>
   </si>
   <si>
     <t>Confere nominação ao prédio do posto de saúde do Saltinho e estabelece outras providências</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_20-2014_-_claudio_-_revogacao_de_pqql2hl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_20-2014_-_claudio_-_revogacao_de_pqql2hl.doc</t>
   </si>
   <si>
     <t>Revoga a Lei nº 09, de 06 de setembro de 2002, de área doada à FUNDEPAR – Instituto de Desenvolvimento Educacional do Paraná</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1179/projeto_de_lei_21-2014_-_josi_-_posto_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1179/projeto_de_lei_21-2014_-_josi_-_posto_fagundes.doc</t>
   </si>
   <si>
     <t>Confere nominação ao prédio da Unidade Básica de Saúde de Fagundes e estabelece outras providências</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1180/projeto_de_lei_22-2014_-_maneco-_posto_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1180/projeto_de_lei_22-2014_-_maneco-_posto_campina.doc</t>
   </si>
   <si>
     <t>Confere nominação ao prédio da Unidade Básica de Saúde de Campina e estabelece outras providências</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1181/projeto_de_lei_23-2014_-_claudio_-_medidas_de_p_qz7mxcG.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1181/projeto_de_lei_23-2014_-_claudio_-_medidas_de_p_qz7mxcG.doc</t>
   </si>
   <si>
     <t>Estabelece normas para a nomenclatura e a colocação de placas nos bairros, loteamentos, vias, praças, logradouros públicos, próprios e outros bens públicos de qualquer natureza do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1182/projeto_de_lei_24-2014_-_josi_e_maneco_-_rua_dr_ernesto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1182/projeto_de_lei_24-2014_-_josi_e_maneco_-_rua_dr_ernesto.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Doutor Ernesto Carlos Castro e estabelece outras providências</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1183/projeto_de_lei_25-2014_-_tute_-_rua_jose_pereira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1183/projeto_de_lei_25-2014_-_tute_-_rua_jose_pereira.doc</t>
   </si>
   <si>
     <t>Denomina Travessa José Pereira e estabelece outras providências</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/projeto_de_lei_26-2014_-_maneco_-_saude_do_homem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/projeto_de_lei_26-2014_-_maneco_-_saude_do_homem.doc</t>
   </si>
   <si>
     <t>Institui a Semana da Saúde do Homem no Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/projeto_de_lei_27-2014_-_claudemir_-_percentual_qJD7l59.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/projeto_de_lei_27-2014_-_claudemir_-_percentual_qJD7l59.doc</t>
   </si>
   <si>
     <t>Estabelece casos, condições e percentual mínimo de cargos comissionados que deverão ser ocupados por servidores efetivos da Câmara Municipal de Tijucas do Sul</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/projeto_de_lei_28-2014_-_carlao_-estrada_ximbuv_aglynen.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/projeto_de_lei_28-2014_-_carlao_-estrada_ximbuv_aglynen.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Ari Bührer Machado</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_29-2014_-_claudemir_-_carga_hora_THr67Nr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_29-2014_-_claudemir_-_carga_hora_THr67Nr.doc</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE TIJUCAS DO SUL (LEI 429/2013), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/projeto_de_lei_30-2014_-_auxilio_alimentacao_pl_EicePpz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/projeto_de_lei_30-2014_-_auxilio_alimentacao_pl_EicePpz.doc</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/projeto_de_lei_31-2014_-_vereadores_-_utilidade_YHBlwrp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/projeto_de_lei_31-2014_-_vereadores_-_utilidade_YHBlwrp.doc</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores do Postinho e Pirai</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/projeto_de_lei_32-2014_-_ze_antonio-_2a_alterac_eMp3GmG.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/projeto_de_lei_32-2014_-_ze_antonio-_2a_alterac_eMp3GmG.doc</t>
   </si>
   <si>
     <t>Altera a Lei 274 de 31 de outubro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1191/projeto_de_lei_33-2014_-_patiorna_-_transporte__FBj8RK7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1191/projeto_de_lei_33-2014_-_patiorna_-_transporte__FBj8RK7.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de oferta de transporte escolar municipal e dá outras providências</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/860/requerimento_01-2014_-_informacoes_pavimentacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/860/requerimento_01-2014_-_informacoes_pavimentacao.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Profª Leovanil Camargo e Juvelina Maoski</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/861/requerimento_02-2014_-_informacoes_veto_ldo_e_ppa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/861/requerimento_02-2014_-_informacoes_veto_ldo_e_ppa.doc</t>
   </si>
   <si>
     <t>Informações veto LDO e PPA</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/862/requerimento_03-2014_-_claudemir_-_repasse_do_estado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/862/requerimento_03-2014_-_claudemir_-_repasse_do_estado.doc</t>
   </si>
   <si>
     <t>Repasse do Estado</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/863/requerimento_04-2014_-_informacoes_termo_de_conc_mrFdJlE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/863/requerimento_04-2014_-_informacoes_termo_de_conc_mrFdJlE.doc</t>
   </si>
   <si>
     <t>Termo de Concessão de sala comercial para a cooperativa de produtores de champignons</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/907/requerimento_05-2014_-bar_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/907/requerimento_05-2014_-bar_tabatinga.doc</t>
   </si>
   <si>
     <t>Situação de Comércio na Tabatinga</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/908/requerimento_06-2014_-_informacoes_pavimentacao__Mf7zVlK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/908/requerimento_06-2014_-_informacoes_pavimentacao__Mf7zVlK.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Profª Leovanil Camargo</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/909/requerimento_07-2014_-_informacoes_licitacao_art_Da18eaH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/909/requerimento_07-2014_-_informacoes_licitacao_art_Da18eaH.doc</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/910/requerimento_08-2014_-_audiencia_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/910/requerimento_08-2014_-_audiencia_publica.doc</t>
   </si>
   <si>
     <t>informações referentes a Audiência Pública</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/911/requerimento_09-2014_-_artefatos_de_concretos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/911/requerimento_09-2014_-_artefatos_de_concretos.doc</t>
   </si>
   <si>
     <t>Artefatos de Concreto</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/912/requerimento_10-2014_-_banheiro_rodoviaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/912/requerimento_10-2014_-_banheiro_rodoviaria.doc</t>
   </si>
   <si>
     <t>Banheiro da Rodoviária</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/913/requerimento_11-2014_-_infotmacoes_pl_terreno_campina.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/913/requerimento_11-2014_-_infotmacoes_pl_terreno_campina.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 04 de 2014</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/914/requerimento_12-2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/914/requerimento_12-2014.doc</t>
   </si>
   <si>
     <t>Projeto de Lei de Diretrizes Orçamentárias para 2014</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/915/requerimento_13-2014_josi_-_terreno_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/915/requerimento_13-2014_josi_-_terreno_campo_alto.doc</t>
   </si>
   <si>
     <t>Situação de terreno público</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/916/requerimento_14-2014_claudio_-_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/916/requerimento_14-2014_claudio_-_hospital.doc</t>
   </si>
   <si>
     <t>EXTRATO DE CONVÊNIO</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/917/requerimento_15-2014_claudio_-_plano_de_residuos_solidos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/917/requerimento_15-2014_claudio_-_plano_de_residuos_solidos.doc</t>
   </si>
   <si>
     <t>Plano de Resíduos Sólidos</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/918/requerimento_16-2014_-_fiscalizacao_bares.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/918/requerimento_16-2014_-_fiscalizacao_bares.doc</t>
   </si>
   <si>
     <t>Alvarás de Funcionamento</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/919/requerimento_17-2014_-_paralelpipedos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/919/requerimento_17-2014_-_paralelpipedos.doc</t>
   </si>
   <si>
     <t>Licitação de paralelepípedos</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/920/requerimento_18-2014_-_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/920/requerimento_18-2014_-_calcadas.doc</t>
   </si>
   <si>
     <t>Licitação de Calçadas</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/921/requerimento_19-2014_-_terrenos_doadoas2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/921/requerimento_19-2014_-_terrenos_doadoas2.doc</t>
   </si>
   <si>
     <t>Terrenos Doados</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/922/requerimento_20-2014_-_cesao_de_uso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/922/requerimento_20-2014_-_cesao_de_uso.doc</t>
   </si>
   <si>
     <t>Termo de Cessão de Uso de sala comercial</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/923/requerimento_21-2014_-_nepotsimo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/923/requerimento_21-2014_-_nepotsimo.doc</t>
   </si>
   <si>
     <t>Nepotismo</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/924/requerimento_22-2014_-_terreno_fundepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/924/requerimento_22-2014_-_terreno_fundepar.doc</t>
   </si>
   <si>
     <t>Lei 009/2002</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/925/requerimento_23-2014_-_artefatos_de_concretos_-__1OwB3XP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/925/requerimento_23-2014_-_artefatos_de_concretos_-__1OwB3XP.doc</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/926/requerimento_24-2014_-_loteamento_s_j_batista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/926/requerimento_24-2014_-_loteamento_s_j_batista.doc</t>
   </si>
   <si>
     <t>Loteamento São João Batista</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/927/requerimento_25-2014_-_padronizacao_de_placas_e__HWs7EPf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/927/requerimento_25-2014_-_padronizacao_de_placas_e__HWs7EPf.doc</t>
   </si>
   <si>
     <t>Padronização de placas e nomeação de rua.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/928/requerimento_26-2014_-_claudio_-_exlab.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/928/requerimento_26-2014_-_claudio_-_exlab.doc</t>
   </si>
   <si>
     <t>Exlab</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/929/requerimento_27-2014_-_claudio_-_motivos_de_desp_NSgSLmS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/929/requerimento_27-2014_-_claudio_-_motivos_de_desp_NSgSLmS.doc</t>
   </si>
   <si>
     <t>Motivo de despesas - Portal de Transparência</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/930/requerimento_28-2014_claudio_-_aumento_iptu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/930/requerimento_28-2014_claudio_-_aumento_iptu.doc</t>
   </si>
   <si>
     <t>COBRANÇA DO IPTU</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/931/requerimento_29-2014_claudio_-_revogacao_de_doac_poHmMdc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/931/requerimento_29-2014_claudio_-_revogacao_de_doac_poHmMdc.doc</t>
   </si>
   <si>
     <t>REVOGAÇÃO DE DOAÇÃO DE IMÓVEL PÚBLICO</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/932/requerimento_30-2014_josi_-_lotemaneto_tair.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/932/requerimento_30-2014_josi_-_lotemaneto_tair.doc</t>
   </si>
   <si>
     <t>Nomeação de Rua</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/933/requerimento_31-2014_josi_-_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/933/requerimento_31-2014_josi_-_lc_costa.doc</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/934/requerimento_32-2014_claudio_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/934/requerimento_32-2014_claudio_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>Placas de Sinalização</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/935/requerimento_33-2014_claudio_-_terreno_rio_da_palha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/935/requerimento_33-2014_claudio_-_terreno_rio_da_palha.doc</t>
   </si>
   <si>
     <t>Informações referentes a terreno</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/936/requerimento_34-2014_claudio_-_vagas_reprimidas__4cEapWQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/936/requerimento_34-2014_claudio_-_vagas_reprimidas__4cEapWQ.doc</t>
   </si>
   <si>
     <t>Vagas reprimidas de mamografia</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/937/requerimento_35-2014_claudio_-_transporte_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/937/requerimento_35-2014_claudio_-_transporte_saude.doc</t>
   </si>
   <si>
     <t>Contrato de Locação</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/938/requerimento_36-2014_claudio_-_terreno_eximlab.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/938/requerimento_36-2014_claudio_-_terreno_eximlab.doc</t>
   </si>
   <si>
     <t>Lei 492/2014</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/939/requerimento_37-2014_-__vereadores_-_transporte__IFJ76GK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/939/requerimento_37-2014_-__vereadores_-_transporte__IFJ76GK.doc</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/940/requerimento_38-2014_-__vereadores_-_transporte__YzzspCq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/940/requerimento_38-2014_-__vereadores_-_transporte__YzzspCq.doc</t>
   </si>
   <si>
     <t>Transporte passag. Prefeitura ( Kombi )</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/941/requerimento_39-2014_-__vereadores_-_cheque_secr_4u0yuuL.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/941/requerimento_39-2014_-__vereadores_-_cheque_secr_4u0yuuL.doc</t>
   </si>
   <si>
     <t>Cheque Secretário Indústria</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/942/requerimento_40-2014_claudio_-_requerimento_nao__NACLRUY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/942/requerimento_40-2014_claudio_-_requerimento_nao__NACLRUY.doc</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/943/requerimento_41-2014_claudio_-_25_por_cento_da_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/943/requerimento_41-2014_claudio_-_25_por_cento_da_educacao.doc</t>
   </si>
   <si>
     <t>Despesas com Educação</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/944/requerimento_43-2014_maneco_-_docs._pl_27_loteam_6WJ4W5a.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/944/requerimento_43-2014_maneco_-_docs._pl_27_loteam_6WJ4W5a.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 27/2014</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/945/requerimento_45-2014_claudio_-_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/945/requerimento_45-2014_claudio_-_arecicla.doc</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2767,67 +2767,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/460/indicacao_01-2014_-_patiorna__-_manilhamento.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/461/indicacao_02-2014_-_josi_-_limpeza_em_pontos_de__Iba5KIf.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/462/indicacao_03-2014_-_tute_-_pavimetnacao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_04-2014_-_tute_-_lomabdas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_05-2014_-_tute_-_extensao_de_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_06-2014_-_patiorna__-_lombadas_281.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_07-2014_-_josi_-_manutencao_projeto_ceia.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_08-2014_-_ze_antonio_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_09-2014_-_ze_antonio_-_lombada_ceia.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/469/indicacao_10-2014_-_tute_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_11-2014_-_patiorna__-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_12-2014_-_josi_-_rocada_escoal_fagundes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_13-2014_-_claudio_-_acostametno.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_14-2014_-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/474/indicacao_15-2014_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_16-2014_-_claudemir_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/476/indicacao_17-2014_-_claudio_-_manutencao_em_vias_x1AxKi4.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/477/indicacao_18-2014_-_tute_-_orelhao_fagundes.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/478/indicacao_19-2014_-_josi_-_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao_20-2014_-_maneco_-_heliporto.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_21-2014_-_claudemir_-mobilia_saude.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_22-2014_-_tute_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_23-2014_-_tute_-_po_de_pedra_em_frente_CrJuHdF.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_24-2014_-_claudemir_-_2a_edicao_tio_juca.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_25-2014_-_claudemir_-_telefones_publicos.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_26-2014_-_claudemir_-_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_27-2014_-_claudio_-_iluminacao_flores.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_28-2014_-_josi_-_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/488/indicacao_29-2014_-_maneco_-_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/489/indicacao_30-2014_-_claudio_-_ponto_de_onibus_ce_EG03Axt.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/490/indicacao_31-2014_-_tute_-_relatorio_gomercindo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/491/indicacao_32-2014_-_tute_-_manilhamento_rua_boca.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_33-2014_-_claudemir_e_demais_vereadres.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_34-2014_-_carlao_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_35-2014_-_claudio_-_saibro_creche.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_36-2014_-_ze_antonio_-_lombdas.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_37-2014_-_tute_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/497/indicacao_38-2014_-_claudio_-_areia_em_rodovia.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/498/indicacao_39-2014_-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/499/indicacao_40-2014_-_tute_-_cocada.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/500/indicacao_41-2014_-_vereadores_-_atividades_esportivas.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/501/indicacao_42-2014_-_josi_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/502/indicacao_43-2014_-_claudio_-_manutencao_em_vias_IbHdJkb.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/503/indicacao_44-2014_-_claudio_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/504/indicacao_45-2014_-_maneco_-_pintura_pr_281.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/505/indicacao_46-2014_-_patiorna_-_manutencao_em_quadra.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/506/indicacao_47-2014_-_tute_-_orelhao.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/507/indicacao_48-2014_-_patiorna_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/508/indicacao_49-2014_-_josi_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/509/indicacao_50-2014_-_josi_-_areia_escola.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/510/indicacao_51-2014_-_claudio_-_agua_tabatinga.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/511/indicacao_52-2014_-_claudemir_e_demais_vereadres.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/512/indicacao_53-2014_-_claudemir_-_pontos_turisticos.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/513/indicacao_54-2014_-_tute_-_boca_de_lobo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/514/indicacao_55-2014_-_josi_-_concientizacao_reciclagem.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/515/indicacao_56-2014_-_josi_-_alteracao_lei_conselho_rural.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/516/indicacao_57-2014_-_ze_e_maneco_-_melhorias_em_vias.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/517/indicacao_58-2014_-_vereadores_-_horas_maquinas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/518/indicacao_59-2014_-_claudio_-_melhorias_em_loteamentos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/519/indicacao_60-2014_-_claudio_-_agua_loteamentos.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/520/indicacao_61-2014_-_carlao_-_posto_saltinho.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/521/indicacao_62-2014_-_josi_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/522/indicacao_63-2014_-_josi_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/523/indicacao_64-2014_-_claudemir_-_cursos_ufpr.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/524/indicacao_65-2014_-_claudio_-_ponte_de_ferro.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/525/indicacao_66-2014_-_patiorna_-_carros.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/526/indicacao_67-2014_-_maneco_-_rua_dos_ferreiras_e_maringa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/527/indicacao_68-2014_-_josi_-_manutencao_de_vias_-_caivinha.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/528/indicacao_69-2014_-_clodo_ze_e_maneco.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/529/indicacao_70-2014_-_claudemir_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/530/indicacao_71-2014_-_claudio_-_ldo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/531/indicacao_72-2014_-_tute_-_iluminacao_anne_loise.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/532/indicacao_73-2014_-_claudio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/533/indicacao_74-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/534/indicacao_75-2014_-_claudemir_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/535/indicacao_76-2014_-_claudio_-_limpeza_de_terreno.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/536/indicacao_77-2014_-_claudio_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/537/indicacao_78-2014_-_tute_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/538/indicacao_79-2014_-_tute_-_copel.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/539/indicacao_80-2014_-_ze_antonio_-_lixo.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/540/indicacao_81-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/541/indicacao_82-2014_-_claudio_-_remcao_de_entulho.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/542/indicacao_83-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/543/indicacao_84-2014_-_claudemir_-_melhorias_em_vias.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/544/indicacao_85-2014_-_claudemir_-_taxistas.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/545/indicacao_86-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/548/indicacao_87-2014_-_vereadores-_correios.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/549/indicacao_88-2014_-_claudio_-_seguro_de_vans.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/550/indicacao_89-2014_-_claudemir_-_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/551/indicacao_90-2014_-_vereadores_-_saibro_lc_costa.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/552/indicacao_91-2014_-claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/553/indicacao_92-2014_-ze_antonio_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/554/indicacao_93-2014_-claudemir_-_diversos.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/555/indicacao_94-2014_-_vereadores_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/556/indicacao_95-2014_-_patiorna_-_copel.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/557/indicacao_96-2014_-_reducao_modulo_fiscal_rural.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/558/indicacao_97-2014_-_tela_da_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/559/indicacao_98-2014_-_tute_-_cabos_de_telefone.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/560/indicacao_99-2014_-_tute_-_manuntecao_pedacinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/567/indicacao_100-2014_-_tute_-_termoking.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/568/indicacao_101-2014_-_carlao_-_fossa_colegio_fco_camargo.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/569/indicacao_102-2014_-_claudio_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/570/indicacao_103-2014_-_josi_-_diversos.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/571/indicacao_104-2014_-_vereadores_-_telefone_pedac_heJyn27.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/572/indicacao_105-2014_-_patiorna_e_carlao_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/573/indicacao_106-2014_-_josi_-_diversos.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/574/indicacao_107-2014_-claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/575/indicacao_108-2014_-maneco_-_alteracao_antendime_GbuTcZQ.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/576/indicacao_109-2014_-_tute_e_claudemir_-_manutenc_EZ7YyeI.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/577/indicacao_110-2014_-_tute_-__lei_tabagismo.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/578/indicacao_111-2014_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/579/indicacao_112-2014_-_vereadores_-_placas_de_unid_oyL3mQK.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/580/indicacao_113-2014_-_claudemir_-_sentido_unico_r_zqq4Ml8.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/581/indicacao_114-2014_-claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/583/indicacao_115-2014_-comissao_de_educacao_cultura_adQMFvm.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/584/indicacao_116-2014_-comissao_de_servicos_publico_OH7UZGf.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/585/indicacao_117-2014_-comissao_de_servicos_publico_6XZ1lDl.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/586/indicacao_118-2014_-_tute_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/587/indicacao_119-2014_-_tute_-_orelhao.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/588/indicacao_120-2014_-_patiorna_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/589/indicacao_121-2014_-_claudemir_-_avanco_vertical_Y3E8pcu.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/590/indicacao_122-2014_-_maneco_-_linha_metropolitana.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/591/indicacao_123-2014_-_claudio_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/592/indicacao_124-2014_-_josiane_-_jornais.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/593/indicacao_125-2014_-_claudemir_e_maneco.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/594/indicacao_126-2014_-_alunos_pampa_5.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/595/indicacao_127-2014_-_claudemir_-_coleta_de_lixo__WR3Nw7z.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/596/indicacao_128-2014_-_claudio_-_prestacao_de_cont_tZPujGI.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/597/indicacao_129-2014_-_maneco_-_iluminacao_publica_sbTMHws.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/598/indicacao_130-2014_-_ze_antonio_-_iluminacao_pub_XNGpT9U.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/599/indicacao_131-2014_-_tute_-_iluminacao_publica_-_sMT5Qo6.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/600/indicacao_132-2014_-_patiorna_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/601/indicacao_133-2014_-_josi_-_entrada_hospital.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/projeto_de_lei_no_01.14_-_estabelece_forma_de_r_F8e1TXV.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/projeto_de_lei_no_04.14_-_autorizacao_celebraca_X4UHYNU.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1209/projeto_de_lei_no_08.14_-_alteracao_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1211/projeto_de_lei_no_10.14_-_reajuste_efetivos_e_c_BrolkZb.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1212/projeto_de_lei_no_11.14_-_incentivos_fiscais.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1213/projeto_de_lei_no_12.14_-_coordenacao_de_obras_civis.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1220/projeto_de_lei_no_19.14_-_ldo_-_novas_alteracoes.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1222/projeto_de_lei_no_21.14_-_denomina_espaco_munic_xDOXd10.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1223/projeto_de_lei_no_22.14_-_institui_o_diario_ofi_cRaHmT2.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1224/projeto_de_lei_no_23.14_-_percentual_cargos_com_FjTVrIc.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1226/projeto_de_lei_no_25.14_-.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1227/projeto_de_lei_no_26.14_-_plano_de_carreira_saude.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1228/projeto_de_lei_no_27.14_-_declara_regular_lotea_JA3bi9a.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1229/projeto_de_lei_no_28.14_-_loa_2015.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1231/projeto_de_lei_no_30.14_-_altera_anexo_i_da_lei_tCBMaEl.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/projeto_de_lei_01_-_2014_-_maneco_-_estrada_fer_1VglP2q.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1162/projeto_de_lei_02_-_2014_-_claudio_-_transporte_c9MjoCs.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1163/projeto_de_lei_03_-_2014_-_vereadores_-_regulam_JlkP7tU.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1164/projeto_de_lei_04_-_2014_-_claudemir_-_tio_juca.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1165/projeto_de_lei_05-2014_-_tute_-_rua_luiz_camargo.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1166/projeto_de_lei_06-2014_-_vereadores_-_utilidade_DMHjkXc.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1167/projeto_de_lei_07-2014_-_vereadores_-_utilidade_Vp3sPac.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1168/projeto_de_lei_08-2014_-_tute_-_gomercindo_valle.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1169/projeto_de_lei_10_-_2014_-_claudio_-_utilidade_publica.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1170/projeto_de_lei_11-_2014_-_subsidios_vereadores_reajuste.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1172/projeto_de_lei_13-2014_-_tute_-_rua_emilia_camargo_lima.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1173/projeto_de_lei_14-2014_-_maneco_-_antonio_carlos_borges.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1174/projeto_de_lei_15-2014_-_vereadores_-_utilidade_ITrVeHO.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1176/projeto_de_lei_18-2014_-_maneco_-_posto_matulao.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1177/projeto_de_lei_19-2014_-_carlao_-_posto_saltinho.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_20-2014_-_claudio_-_revogacao_de_pqql2hl.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1179/projeto_de_lei_21-2014_-_josi_-_posto_fagundes.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1180/projeto_de_lei_22-2014_-_maneco-_posto_campina.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1181/projeto_de_lei_23-2014_-_claudio_-_medidas_de_p_qz7mxcG.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1182/projeto_de_lei_24-2014_-_josi_e_maneco_-_rua_dr_ernesto.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1183/projeto_de_lei_25-2014_-_tute_-_rua_jose_pereira.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/projeto_de_lei_26-2014_-_maneco_-_saude_do_homem.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/projeto_de_lei_27-2014_-_claudemir_-_percentual_qJD7l59.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/projeto_de_lei_28-2014_-_carlao_-estrada_ximbuv_aglynen.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_29-2014_-_claudemir_-_carga_hora_THr67Nr.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/projeto_de_lei_30-2014_-_auxilio_alimentacao_pl_EicePpz.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/projeto_de_lei_31-2014_-_vereadores_-_utilidade_YHBlwrp.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/projeto_de_lei_32-2014_-_ze_antonio-_2a_alterac_eMp3GmG.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1191/projeto_de_lei_33-2014_-_patiorna_-_transporte__FBj8RK7.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/860/requerimento_01-2014_-_informacoes_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/861/requerimento_02-2014_-_informacoes_veto_ldo_e_ppa.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/862/requerimento_03-2014_-_claudemir_-_repasse_do_estado.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/863/requerimento_04-2014_-_informacoes_termo_de_conc_mrFdJlE.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/907/requerimento_05-2014_-bar_tabatinga.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/908/requerimento_06-2014_-_informacoes_pavimentacao__Mf7zVlK.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/909/requerimento_07-2014_-_informacoes_licitacao_art_Da18eaH.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/910/requerimento_08-2014_-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/911/requerimento_09-2014_-_artefatos_de_concretos.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/912/requerimento_10-2014_-_banheiro_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/913/requerimento_11-2014_-_infotmacoes_pl_terreno_campina.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/914/requerimento_12-2014.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/915/requerimento_13-2014_josi_-_terreno_campo_alto.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/916/requerimento_14-2014_claudio_-_hospital.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/917/requerimento_15-2014_claudio_-_plano_de_residuos_solidos.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/918/requerimento_16-2014_-_fiscalizacao_bares.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/919/requerimento_17-2014_-_paralelpipedos.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/920/requerimento_18-2014_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/921/requerimento_19-2014_-_terrenos_doadoas2.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/922/requerimento_20-2014_-_cesao_de_uso.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/923/requerimento_21-2014_-_nepotsimo.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/924/requerimento_22-2014_-_terreno_fundepar.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/925/requerimento_23-2014_-_artefatos_de_concretos_-__1OwB3XP.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/926/requerimento_24-2014_-_loteamento_s_j_batista.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/927/requerimento_25-2014_-_padronizacao_de_placas_e__HWs7EPf.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/928/requerimento_26-2014_-_claudio_-_exlab.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/929/requerimento_27-2014_-_claudio_-_motivos_de_desp_NSgSLmS.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/930/requerimento_28-2014_claudio_-_aumento_iptu.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/931/requerimento_29-2014_claudio_-_revogacao_de_doac_poHmMdc.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/932/requerimento_30-2014_josi_-_lotemaneto_tair.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/933/requerimento_31-2014_josi_-_lc_costa.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/934/requerimento_32-2014_claudio_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/935/requerimento_33-2014_claudio_-_terreno_rio_da_palha.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/936/requerimento_34-2014_claudio_-_vagas_reprimidas__4cEapWQ.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/937/requerimento_35-2014_claudio_-_transporte_saude.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/938/requerimento_36-2014_claudio_-_terreno_eximlab.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/939/requerimento_37-2014_-__vereadores_-_transporte__IFJ76GK.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/940/requerimento_38-2014_-__vereadores_-_transporte__YzzspCq.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/941/requerimento_39-2014_-__vereadores_-_cheque_secr_4u0yuuL.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/942/requerimento_40-2014_claudio_-_requerimento_nao__NACLRUY.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/943/requerimento_41-2014_claudio_-_25_por_cento_da_educacao.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/944/requerimento_43-2014_maneco_-_docs._pl_27_loteam_6WJ4W5a.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/945/requerimento_45-2014_claudio_-_arecicla.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/460/indicacao_01-2014_-_patiorna__-_manilhamento.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/461/indicacao_02-2014_-_josi_-_limpeza_em_pontos_de__Iba5KIf.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/462/indicacao_03-2014_-_tute_-_pavimetnacao.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/463/indicacao_04-2014_-_tute_-_lomabdas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/464/indicacao_05-2014_-_tute_-_extensao_de_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/465/indicacao_06-2014_-_patiorna__-_lombadas_281.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/466/indicacao_07-2014_-_josi_-_manutencao_projeto_ceia.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/467/indicacao_08-2014_-_ze_antonio_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/468/indicacao_09-2014_-_ze_antonio_-_lombada_ceia.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/469/indicacao_10-2014_-_tute_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/470/indicacao_11-2014_-_patiorna__-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/471/indicacao_12-2014_-_josi_-_rocada_escoal_fagundes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/472/indicacao_13-2014_-_claudio_-_acostametno.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/473/indicacao_14-2014_-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/474/indicacao_15-2014_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/475/indicacao_16-2014_-_claudemir_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/476/indicacao_17-2014_-_claudio_-_manutencao_em_vias_x1AxKi4.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/477/indicacao_18-2014_-_tute_-_orelhao_fagundes.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/478/indicacao_19-2014_-_josi_-_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/479/indicacao_20-2014_-_maneco_-_heliporto.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/480/indicacao_21-2014_-_claudemir_-mobilia_saude.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/481/indicacao_22-2014_-_tute_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/482/indicacao_23-2014_-_tute_-_po_de_pedra_em_frente_CrJuHdF.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/483/indicacao_24-2014_-_claudemir_-_2a_edicao_tio_juca.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/484/indicacao_25-2014_-_claudemir_-_telefones_publicos.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/485/indicacao_26-2014_-_claudemir_-_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/486/indicacao_27-2014_-_claudio_-_iluminacao_flores.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/487/indicacao_28-2014_-_josi_-_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/488/indicacao_29-2014_-_maneco_-_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/489/indicacao_30-2014_-_claudio_-_ponto_de_onibus_ce_EG03Axt.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/490/indicacao_31-2014_-_tute_-_relatorio_gomercindo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/491/indicacao_32-2014_-_tute_-_manilhamento_rua_boca.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/492/indicacao_33-2014_-_claudemir_e_demais_vereadres.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/493/indicacao_34-2014_-_carlao_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/494/indicacao_35-2014_-_claudio_-_saibro_creche.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/495/indicacao_36-2014_-_ze_antonio_-_lombdas.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/496/indicacao_37-2014_-_tute_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/497/indicacao_38-2014_-_claudio_-_areia_em_rodovia.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/498/indicacao_39-2014_-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/499/indicacao_40-2014_-_tute_-_cocada.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/500/indicacao_41-2014_-_vereadores_-_atividades_esportivas.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/501/indicacao_42-2014_-_josi_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/502/indicacao_43-2014_-_claudio_-_manutencao_em_vias_IbHdJkb.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/503/indicacao_44-2014_-_claudio_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/504/indicacao_45-2014_-_maneco_-_pintura_pr_281.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/505/indicacao_46-2014_-_patiorna_-_manutencao_em_quadra.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/506/indicacao_47-2014_-_tute_-_orelhao.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/507/indicacao_48-2014_-_patiorna_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/508/indicacao_49-2014_-_josi_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/509/indicacao_50-2014_-_josi_-_areia_escola.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/510/indicacao_51-2014_-_claudio_-_agua_tabatinga.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/511/indicacao_52-2014_-_claudemir_e_demais_vereadres.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/512/indicacao_53-2014_-_claudemir_-_pontos_turisticos.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/513/indicacao_54-2014_-_tute_-_boca_de_lobo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/514/indicacao_55-2014_-_josi_-_concientizacao_reciclagem.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/515/indicacao_56-2014_-_josi_-_alteracao_lei_conselho_rural.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/516/indicacao_57-2014_-_ze_e_maneco_-_melhorias_em_vias.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/517/indicacao_58-2014_-_vereadores_-_horas_maquinas.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/518/indicacao_59-2014_-_claudio_-_melhorias_em_loteamentos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/519/indicacao_60-2014_-_claudio_-_agua_loteamentos.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/520/indicacao_61-2014_-_carlao_-_posto_saltinho.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/521/indicacao_62-2014_-_josi_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/522/indicacao_63-2014_-_josi_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/523/indicacao_64-2014_-_claudemir_-_cursos_ufpr.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/524/indicacao_65-2014_-_claudio_-_ponte_de_ferro.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/525/indicacao_66-2014_-_patiorna_-_carros.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/526/indicacao_67-2014_-_maneco_-_rua_dos_ferreiras_e_maringa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/527/indicacao_68-2014_-_josi_-_manutencao_de_vias_-_caivinha.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/528/indicacao_69-2014_-_clodo_ze_e_maneco.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/529/indicacao_70-2014_-_claudemir_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/530/indicacao_71-2014_-_claudio_-_ldo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/531/indicacao_72-2014_-_tute_-_iluminacao_anne_loise.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/532/indicacao_73-2014_-_claudio_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/533/indicacao_74-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/534/indicacao_75-2014_-_claudemir_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/535/indicacao_76-2014_-_claudio_-_limpeza_de_terreno.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/536/indicacao_77-2014_-_claudio_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/537/indicacao_78-2014_-_tute_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/538/indicacao_79-2014_-_tute_-_copel.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/539/indicacao_80-2014_-_ze_antonio_-_lixo.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/540/indicacao_81-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/541/indicacao_82-2014_-_claudio_-_remcao_de_entulho.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/542/indicacao_83-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/543/indicacao_84-2014_-_claudemir_-_melhorias_em_vias.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/544/indicacao_85-2014_-_claudemir_-_taxistas.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/545/indicacao_86-2014_-_claudemir_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/548/indicacao_87-2014_-_vereadores-_correios.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/549/indicacao_88-2014_-_claudio_-_seguro_de_vans.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/550/indicacao_89-2014_-_claudemir_-_extensao_de_agua.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/551/indicacao_90-2014_-_vereadores_-_saibro_lc_costa.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/552/indicacao_91-2014_-claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/553/indicacao_92-2014_-ze_antonio_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/554/indicacao_93-2014_-claudemir_-_diversos.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/555/indicacao_94-2014_-_vereadores_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/556/indicacao_95-2014_-_patiorna_-_copel.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/557/indicacao_96-2014_-_reducao_modulo_fiscal_rural.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/558/indicacao_97-2014_-_tela_da_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/559/indicacao_98-2014_-_tute_-_cabos_de_telefone.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/560/indicacao_99-2014_-_tute_-_manuntecao_pedacinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/567/indicacao_100-2014_-_tute_-_termoking.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/568/indicacao_101-2014_-_carlao_-_fossa_colegio_fco_camargo.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/569/indicacao_102-2014_-_claudio_-_manutencao_em_vias.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/570/indicacao_103-2014_-_josi_-_diversos.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/571/indicacao_104-2014_-_vereadores_-_telefone_pedac_heJyn27.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/572/indicacao_105-2014_-_patiorna_e_carlao_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/573/indicacao_106-2014_-_josi_-_diversos.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/574/indicacao_107-2014_-claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/575/indicacao_108-2014_-maneco_-_alteracao_antendime_GbuTcZQ.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/576/indicacao_109-2014_-_tute_e_claudemir_-_manutenc_EZ7YyeI.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/577/indicacao_110-2014_-_tute_-__lei_tabagismo.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/578/indicacao_111-2014_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/579/indicacao_112-2014_-_vereadores_-_placas_de_unid_oyL3mQK.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/580/indicacao_113-2014_-_claudemir_-_sentido_unico_r_zqq4Ml8.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/581/indicacao_114-2014_-claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/583/indicacao_115-2014_-comissao_de_educacao_cultura_adQMFvm.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/584/indicacao_116-2014_-comissao_de_servicos_publico_OH7UZGf.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/585/indicacao_117-2014_-comissao_de_servicos_publico_6XZ1lDl.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/586/indicacao_118-2014_-_tute_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/587/indicacao_119-2014_-_tute_-_orelhao.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/588/indicacao_120-2014_-_patiorna_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/589/indicacao_121-2014_-_claudemir_-_avanco_vertical_Y3E8pcu.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/590/indicacao_122-2014_-_maneco_-_linha_metropolitana.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/591/indicacao_123-2014_-_claudio_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/592/indicacao_124-2014_-_josiane_-_jornais.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/593/indicacao_125-2014_-_claudemir_e_maneco.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/594/indicacao_126-2014_-_alunos_pampa_5.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/595/indicacao_127-2014_-_claudemir_-_coleta_de_lixo__WR3Nw7z.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/596/indicacao_128-2014_-_claudio_-_prestacao_de_cont_tZPujGI.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/597/indicacao_129-2014_-_maneco_-_iluminacao_publica_sbTMHws.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/598/indicacao_130-2014_-_ze_antonio_-_iluminacao_pub_XNGpT9U.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/599/indicacao_131-2014_-_tute_-_iluminacao_publica_-_sMT5Qo6.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/600/indicacao_132-2014_-_patiorna_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/601/indicacao_133-2014_-_josi_-_entrada_hospital.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1202/projeto_de_lei_no_01.14_-_estabelece_forma_de_r_F8e1TXV.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1205/projeto_de_lei_no_04.14_-_autorizacao_celebraca_X4UHYNU.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1209/projeto_de_lei_no_08.14_-_alteracao_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1211/projeto_de_lei_no_10.14_-_reajuste_efetivos_e_c_BrolkZb.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1212/projeto_de_lei_no_11.14_-_incentivos_fiscais.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1213/projeto_de_lei_no_12.14_-_coordenacao_de_obras_civis.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1220/projeto_de_lei_no_19.14_-_ldo_-_novas_alteracoes.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1222/projeto_de_lei_no_21.14_-_denomina_espaco_munic_xDOXd10.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1223/projeto_de_lei_no_22.14_-_institui_o_diario_ofi_cRaHmT2.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1224/projeto_de_lei_no_23.14_-_percentual_cargos_com_FjTVrIc.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1226/projeto_de_lei_no_25.14_-.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1227/projeto_de_lei_no_26.14_-_plano_de_carreira_saude.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1228/projeto_de_lei_no_27.14_-_declara_regular_lotea_JA3bi9a.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1229/projeto_de_lei_no_28.14_-_loa_2015.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1231/projeto_de_lei_no_30.14_-_altera_anexo_i_da_lei_tCBMaEl.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1161/projeto_de_lei_01_-_2014_-_maneco_-_estrada_fer_1VglP2q.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1162/projeto_de_lei_02_-_2014_-_claudio_-_transporte_c9MjoCs.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1163/projeto_de_lei_03_-_2014_-_vereadores_-_regulam_JlkP7tU.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1164/projeto_de_lei_04_-_2014_-_claudemir_-_tio_juca.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1165/projeto_de_lei_05-2014_-_tute_-_rua_luiz_camargo.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1166/projeto_de_lei_06-2014_-_vereadores_-_utilidade_DMHjkXc.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1167/projeto_de_lei_07-2014_-_vereadores_-_utilidade_Vp3sPac.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1168/projeto_de_lei_08-2014_-_tute_-_gomercindo_valle.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1169/projeto_de_lei_10_-_2014_-_claudio_-_utilidade_publica.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1170/projeto_de_lei_11-_2014_-_subsidios_vereadores_reajuste.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1172/projeto_de_lei_13-2014_-_tute_-_rua_emilia_camargo_lima.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1173/projeto_de_lei_14-2014_-_maneco_-_antonio_carlos_borges.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1174/projeto_de_lei_15-2014_-_vereadores_-_utilidade_ITrVeHO.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1176/projeto_de_lei_18-2014_-_maneco_-_posto_matulao.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1177/projeto_de_lei_19-2014_-_carlao_-_posto_saltinho.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1178/projeto_de_lei_20-2014_-_claudio_-_revogacao_de_pqql2hl.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1179/projeto_de_lei_21-2014_-_josi_-_posto_fagundes.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1180/projeto_de_lei_22-2014_-_maneco-_posto_campina.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1181/projeto_de_lei_23-2014_-_claudio_-_medidas_de_p_qz7mxcG.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1182/projeto_de_lei_24-2014_-_josi_e_maneco_-_rua_dr_ernesto.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1183/projeto_de_lei_25-2014_-_tute_-_rua_jose_pereira.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1184/projeto_de_lei_26-2014_-_maneco_-_saude_do_homem.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1185/projeto_de_lei_27-2014_-_claudemir_-_percentual_qJD7l59.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1186/projeto_de_lei_28-2014_-_carlao_-estrada_ximbuv_aglynen.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1187/projeto_de_lei_29-2014_-_claudemir_-_carga_hora_THr67Nr.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1188/projeto_de_lei_30-2014_-_auxilio_alimentacao_pl_EicePpz.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1189/projeto_de_lei_31-2014_-_vereadores_-_utilidade_YHBlwrp.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1190/projeto_de_lei_32-2014_-_ze_antonio-_2a_alterac_eMp3GmG.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/1191/projeto_de_lei_33-2014_-_patiorna_-_transporte__FBj8RK7.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/860/requerimento_01-2014_-_informacoes_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/861/requerimento_02-2014_-_informacoes_veto_ldo_e_ppa.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/862/requerimento_03-2014_-_claudemir_-_repasse_do_estado.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/863/requerimento_04-2014_-_informacoes_termo_de_conc_mrFdJlE.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/907/requerimento_05-2014_-bar_tabatinga.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/908/requerimento_06-2014_-_informacoes_pavimentacao__Mf7zVlK.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/909/requerimento_07-2014_-_informacoes_licitacao_art_Da18eaH.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/910/requerimento_08-2014_-_audiencia_publica.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/911/requerimento_09-2014_-_artefatos_de_concretos.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/912/requerimento_10-2014_-_banheiro_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/913/requerimento_11-2014_-_infotmacoes_pl_terreno_campina.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/914/requerimento_12-2014.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/915/requerimento_13-2014_josi_-_terreno_campo_alto.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/916/requerimento_14-2014_claudio_-_hospital.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/917/requerimento_15-2014_claudio_-_plano_de_residuos_solidos.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/918/requerimento_16-2014_-_fiscalizacao_bares.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/919/requerimento_17-2014_-_paralelpipedos.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/920/requerimento_18-2014_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/921/requerimento_19-2014_-_terrenos_doadoas2.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/922/requerimento_20-2014_-_cesao_de_uso.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/923/requerimento_21-2014_-_nepotsimo.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/924/requerimento_22-2014_-_terreno_fundepar.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/925/requerimento_23-2014_-_artefatos_de_concretos_-__1OwB3XP.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/926/requerimento_24-2014_-_loteamento_s_j_batista.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/927/requerimento_25-2014_-_padronizacao_de_placas_e__HWs7EPf.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/928/requerimento_26-2014_-_claudio_-_exlab.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/929/requerimento_27-2014_-_claudio_-_motivos_de_desp_NSgSLmS.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/930/requerimento_28-2014_claudio_-_aumento_iptu.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/931/requerimento_29-2014_claudio_-_revogacao_de_doac_poHmMdc.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/932/requerimento_30-2014_josi_-_lotemaneto_tair.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/933/requerimento_31-2014_josi_-_lc_costa.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/934/requerimento_32-2014_claudio_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/935/requerimento_33-2014_claudio_-_terreno_rio_da_palha.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/936/requerimento_34-2014_claudio_-_vagas_reprimidas__4cEapWQ.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/937/requerimento_35-2014_claudio_-_transporte_saude.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/938/requerimento_36-2014_claudio_-_terreno_eximlab.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/939/requerimento_37-2014_-__vereadores_-_transporte__IFJ76GK.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/940/requerimento_38-2014_-__vereadores_-_transporte__YzzspCq.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/941/requerimento_39-2014_-__vereadores_-_cheque_secr_4u0yuuL.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/942/requerimento_40-2014_claudio_-_requerimento_nao__NACLRUY.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/943/requerimento_41-2014_claudio_-_25_por_cento_da_educacao.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/944/requerimento_43-2014_maneco_-_docs._pl_27_loteam_6WJ4W5a.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2014/945/requerimento_45-2014_claudio_-_arecicla.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>