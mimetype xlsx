--- v0 (2026-02-08)
+++ v1 (2026-04-13)
@@ -51,1276 +51,1276 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/indicacao_01-2015_-_claudemir_-_servicos_-_horas_maquina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/indicacao_01-2015_-_claudemir_-_servicos_-_horas_maquina.doc</t>
   </si>
   <si>
     <t>Horas máquinas</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/indicacao_02-2015_-_claudemir_-_limpeza_de_valeta.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/indicacao_02-2015_-_claudemir_-_limpeza_de_valeta.doc</t>
   </si>
   <si>
     <t>Assoreamento</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/indicacao_03-2015_-_patiorna_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/indicacao_03-2015_-_patiorna_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>Construção de lombada</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/indicacao_04-2015_-_ze_antonio_e__claudemir-_kom_NcCPfs5.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/indicacao_04-2015_-_ze_antonio_e__claudemir-_kom_NcCPfs5.doc</t>
   </si>
   <si>
     <t>Transporte de Alunos</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/indicacao_05-2015_-_ze_antonio_-_parque_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/indicacao_05-2015_-_ze_antonio_-_parque_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Playground no Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/indicacao_06-2015_-_claudio_-_caso_osmar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/indicacao_06-2015_-_claudio_-_caso_osmar.doc</t>
   </si>
   <si>
     <t>Inscrição do Consurso Público 01/2015</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/indicacao_07-2015_-_ze_antonio_-_rua_maringa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/indicacao_07-2015_-_ze_antonio_-_rua_maringa.doc</t>
   </si>
   <si>
     <t>Manutenção no asfalto da Rua XV de Novembro</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/indicacao_08-2015_-_tute_-_estacionamento_bb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/indicacao_08-2015_-_tute_-_estacionamento_bb.doc</t>
   </si>
   <si>
     <t>Estacionamento do Banco do Brasil</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/indicacao_09-2015_-_patiorna_-_manutencao_de_pon_jfJFRYa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/indicacao_09-2015_-_patiorna_-_manutencao_de_pon_jfJFRYa.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/indicacao_10-2015_-_ze_antonio_-_diversos_creche_HE8yeL8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/indicacao_10-2015_-_ze_antonio_-_diversos_creche_HE8yeL8.doc</t>
   </si>
   <si>
     <t>Creche da Campina</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/indicacao_11-2015_-_clodo_-_telefonia_oi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/indicacao_11-2015_-_clodo_-_telefonia_oi.doc</t>
   </si>
   <si>
     <t>Telefones OI</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/indicacao_12-2015_-_clodo_-_telefonia_movel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/indicacao_12-2015_-_clodo_-_telefonia_movel.doc</t>
   </si>
   <si>
     <t>Operadores de Telefonia Móvel</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/indicacao_13-2015_-_patiorna_-_patrulha_da_pm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/indicacao_13-2015_-_patiorna_-_patrulha_da_pm.doc</t>
   </si>
   <si>
     <t>Escolta da Polícia Militar</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/indicacao_14-2015_-_ze_antonio_-_travessa_elevada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/indicacao_14-2015_-_ze_antonio_-_travessa_elevada.doc</t>
   </si>
   <si>
     <t>Faixa Elevada</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/indicacao_15-2015_-_maneco_-_manutencao_de_vias__6eR1RlM.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/indicacao_15-2015_-_maneco_-_manutencao_de_vias__6eR1RlM.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JOSIANE VALOSKI</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/indicacao_16-2015_-_josi_-_manutencao_estrada_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/indicacao_16-2015_-_josi_-_manutencao_estrada_postinho.doc</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/indicacao_17-2015_-_claudio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/indicacao_17-2015_-_claudio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/indicacao_18-2015_-_claudio_-_manutencao_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/indicacao_18-2015_-_claudio_-_manutencao_de_estrada.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/indicacao_19-2015_-_tute_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/indicacao_19-2015_-_tute_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/indicacao_20-2015_-_claudemir_-_patrolamento_de__r1orPIJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/indicacao_20-2015_-_claudemir_-_patrolamento_de__r1orPIJ.doc</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS ESTRADAS DE ROÇA</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/indicacao_21-2015_-_claudemir_-_horas_maquinas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/indicacao_21-2015_-_claudemir_-_horas_maquinas.doc</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE RETRO ESCAVADEIRA</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/indicacao_22-2015_-_claudemir_-_caminhao_de_sibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/indicacao_22-2015_-_claudemir_-_caminhao_de_sibro.doc</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE CAMINHÕES DE TERRA</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/indicacao_23-2015_-_claudemir_-.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/indicacao_23-2015_-_claudemir_-.doc</t>
   </si>
   <si>
     <t>Patrolamento</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/indicacao_24-2015_-_claudio_-_manutencao_de_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/indicacao_24-2015_-_claudio_-_manutencao_de_calcadas.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçadas</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/indicacao_25-2015_-_claudio_-_empresa_manutencao_DiVONmP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/indicacao_25-2015_-_claudio_-_empresa_manutencao_DiVONmP.doc</t>
   </si>
   <si>
     <t>Empresa para Manutenção de Calçadas</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/indicacao_26-2015_-_claudemir_-tijucas_prev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/indicacao_26-2015_-_claudemir_-tijucas_prev.doc</t>
   </si>
   <si>
     <t>Criação de normas para a plena execução do Instituto de Previdência dos servidores de Tijucas do Sul</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/indicacao_27-2015_-_maneco_-_ponto_de_onibus_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/indicacao_27-2015_-_maneco_-_ponto_de_onibus_xaxim.doc</t>
   </si>
   <si>
     <t>Construção de Lombada</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/indicacao_28-2015_-_tute_-_lombadas_em_freten_ao_LJT8xUY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/indicacao_28-2015_-_tute_-_lombadas_em_freten_ao_LJT8xUY.doc</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/indicacao_29-2015_-_josi_-_manutencao_estrada_caivinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/indicacao_29-2015_-_josi_-_manutencao_estrada_caivinha.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/indicacao_30-2015_-_claudio_-_manutencao_de_vias_k0Hknf4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/indicacao_30-2015_-_claudio_-_manutencao_de_vias_k0Hknf4.doc</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/indicacao_31-2015_-_maneco_-__pintura_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/indicacao_31-2015_-_maneco_-__pintura_pr_281.doc</t>
   </si>
   <si>
     <t>Pintura na PR 281</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/indicacao_32-2015_-_maneco_-__rachas_na_br_376.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/indicacao_32-2015_-_maneco_-__rachas_na_br_376.doc</t>
   </si>
   <si>
     <t>Rachas na BR 376</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/indicacao_33-2015_-_maneco_-__saibro_empresa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/indicacao_33-2015_-_maneco_-__saibro_empresa.doc</t>
   </si>
   <si>
     <t>Melhorias em estrada</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/indicacao_34-2015_-_ze_antonio_-_redutor_de_velo_FxYyT5k.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/indicacao_34-2015_-_ze_antonio_-_redutor_de_velo_FxYyT5k.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade e Pintura da PR 281</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/indicacao_35-2015_-_claudio_-_igreja_tabatigna.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/indicacao_35-2015_-_claudio_-_igreja_tabatigna.doc</t>
   </si>
   <si>
     <t>Acostamento</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/indicacao_36-2015_-_maneco_-_banheiros_bancos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/indicacao_36-2015_-_maneco_-_banheiros_bancos.doc</t>
   </si>
   <si>
     <t>Lei 531/2015</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/indicacao_37-2015_-_claudio_-_diversos_manutencao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/indicacao_37-2015_-_claudio_-_diversos_manutencao.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/indicacao_38-2015_-_ze_antonio_-_caixas_correios_c._alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/indicacao_38-2015_-_ze_antonio_-_caixas_correios_c._alto.doc</t>
   </si>
   <si>
     <t>Caixas comunitárias dos Correios</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/indicacao_39-2015_-_claudio_-_canaletas_de_escoamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/indicacao_39-2015_-_claudio_-_canaletas_de_escoamento.doc</t>
   </si>
   <si>
     <t>Canaletas</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Ministério da Ciência Tecnologia e Inovação – Abertura de SICONV</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/indicacao_41-2015_-_maneco_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/indicacao_41-2015_-_maneco_-_diversos.doc</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/indicacao_42-2015_-_maneco_-_acesso_br_376_corrigido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/indicacao_42-2015_-_maneco_-_acesso_br_376_corrigido.doc</t>
   </si>
   <si>
     <t>Melhorias em acesso na BR 376</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/indicacao_43-2015_-_ze_-_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/indicacao_43-2015_-_ze_-_pr_281.doc</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/indicacao_44-2015_-_rua_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/indicacao_44-2015_-_rua_centro.doc</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/indicacao_45-2015_-_escola_municipal_da_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/indicacao_45-2015_-_escola_municipal_da_lagoa.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/indicacao_46-2015_-_claudio_-_igreja_tabatigna.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/indicacao_46-2015_-_claudio_-_igreja_tabatigna.doc</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/indicacao_47-2015_-_josi_-_anne_loise.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/indicacao_47-2015_-_josi_-_anne_loise.doc</t>
   </si>
   <si>
     <t>Manutenção de Ruas</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/indicacao_48-2015_-_claudio_-_zacarias_maoski.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/indicacao_48-2015_-_claudio_-_zacarias_maoski.doc</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1130/projeto_de_lei_nao_01.15-_altera_lei_128.2007.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1130/projeto_de_lei_nao_01.15-_altera_lei_128.2007.doc</t>
   </si>
   <si>
     <t>Altera a lei n° 128, de 13 de novembro de 2007, que regula a realização de concursos públicos para provimento dos cargos públicos efetivos no âmbito da Administração Pública Municipal</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1131/projeto_de_lei_no_03.15-_reforma_estrutura_orga_bKzC5ZJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1131/projeto_de_lei_no_03.15-_reforma_estrutura_orga_bKzC5ZJ.doc</t>
   </si>
   <si>
     <t>Reforma a estrutura organizacional da Administração Pública Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1132/projeto_de_lei_no_04.15-_altera_a_lei_274.2011.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1132/projeto_de_lei_no_04.15-_altera_a_lei_274.2011.doc</t>
   </si>
   <si>
     <t>Altera a lei 274, de 31 de outubro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1133/projeto_de_lei_nao_05.15_-_credenciamento_madicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1133/projeto_de_lei_nao_05.15_-_credenciamento_madicos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a execução de ações e serviços de saúde pública através do regime de credenciamento e dá outras providências</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1134/projeto_de_lei_no_06.15_-_concede_reducao_de_ca_Vpy8aNx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1134/projeto_de_lei_no_06.15_-_concede_reducao_de_ca_Vpy8aNx.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 50, de 08 de dezembro de 2005, concedendo redução da carga horária de trabalho ao servidor efetivo para fins de tratamento terapêutico de dependente excepcional</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1135/projeto_de_lei_no_07.15_-_autoriza_a_alienacao__5OBxKxj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1135/projeto_de_lei_no_07.15_-_autoriza_a_alienacao__5OBxKxj.doc</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens imóveis inservíveis do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1136/projeto_de_lei_no_08.15_-_altera_a_ementa_da_le_6cGczcT.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1136/projeto_de_lei_no_08.15_-_altera_a_ementa_da_le_6cGczcT.doc</t>
   </si>
   <si>
     <t>Altera a ementa da Lei n° 50, de 08 de dezembro de 2005</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1137/projeto_de_lei_no_09.15_-_reorganiza_o_conselho_EDcZMlh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1137/projeto_de_lei_no_09.15_-_reorganiza_o_conselho_EDcZMlh.doc</t>
   </si>
   <si>
     <t>REORGANIZA O CONSELHO MUNICIPAL DE EDUCAÇÃO INTEGRANDO O CONSELHO DO FUNDEB COMO CÂMARA E REVOGA A LEI DE NÚMERO 115 DE 14 DE AGOSTO DE 2007 E A LEI 211 DE 18 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1138/projeto_de_lei_no_10.15_-_plano_de_carreira_ins_HBYPphv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1138/projeto_de_lei_no_10.15_-_plano_de_carreira_ins_HBYPphv.doc</t>
   </si>
   <si>
     <t>Institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores do Instituto de Previdência dos Servidores Públicos do Município de Tijucas do Sul – TIJUCAS DO SUL PREV</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1139/projeto_de_lei_no_11.15_-_altera_a_lei_n_498.14_bBfqHPY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1139/projeto_de_lei_no_11.15_-_altera_a_lei_n_498.14_bBfqHPY.doc</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1140/projeto_de_lei_no_12.15_-_altera_a_lei_142.2008.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1140/projeto_de_lei_no_12.15_-_altera_a_lei_142.2008.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 142, de 04 de abril de 2008 e dá outras providências</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1141/projeto_de_lei_no_13.15_-_cria_e_aprova_o_plano_jRWeR0p.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1141/projeto_de_lei_no_13.15_-_cria_e_aprova_o_plano_jRWeR0p.doc</t>
   </si>
   <si>
     <t>CRIA E APROVA O PLANO MUNICIPAL DE EDUCAÇÃO DE TIJUCAS DO SUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1142/projeto_de_lei_no_14.15_-_altera_a_lei_477.2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1142/projeto_de_lei_no_14.15_-_altera_a_lei_477.2014.doc</t>
   </si>
   <si>
     <t>Altera o art. 1° da lei n° 477, de 16 de maio de 2014, que autoriza o Município a celebrar Termos de Cessão de Uso</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1143/projeto_de_lei_no_15.15_-_cria_o_programa_acade_ypFSLGC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1143/projeto_de_lei_no_15.15_-_cria_o_programa_acade_ypFSLGC.doc</t>
   </si>
   <si>
     <t>Cria o Programa “Academia na comunidade"</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1144/projeto_de_lei_no_16.15_-_autoriza_a_contrataca_E2GaRrX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1144/projeto_de_lei_no_16.15_-_autoriza_a_contrataca_E2GaRrX.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1145/projeto_de_lei_no_17-15_-_concurso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1145/projeto_de_lei_no_17-15_-_concurso.doc</t>
   </si>
   <si>
     <t>Dispõe, com base no art. 37, II, da Constituição Federal, sobre normas gerais para a realização de concursos públicos no âmbito da Administração Pública Direta, Autárquica e Fundacional</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1146/projeto_de_lei_no_18.15_-_cria_cargo_de_fiscal__NbgETWI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1146/projeto_de_lei_no_18.15_-_cria_cargo_de_fiscal__NbgETWI.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de natureza efetiva para provimento junto à Prefeitura de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1147/projeto_de_lei_no_20.15_-_ldo_2016.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1147/projeto_de_lei_no_20.15_-_ldo_2016.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2016 e dá outras providências</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal Municipal - REFIS</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/projeto_de_lei_no_22.15_-_cria_vagas_agente_com_gBVLdGW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/projeto_de_lei_no_22.15_-_cria_vagas_agente_com_gBVLdGW.doc</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/projeto_de_lei_no_23.15_-_altera_a_lei_213.2010.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/projeto_de_lei_no_23.15_-_altera_a_lei_213.2010.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 213, de 26 de maio de 2010 que instituiu o Conselho Municipal de Turismo e Meio Ambiente, o Fundo Municipal de Turismo e o Fundo Municipal de Meio Ambiente e dá outras providências</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/projeto_de_lei_no_24.15_-_altera_a_lei_24.2003__o06Zbwz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/projeto_de_lei_no_24.15_-_altera_a_lei_24.2003__o06Zbwz.doc</t>
   </si>
   <si>
     <t>Altera a lei n° 24, de 24 de dezembro de 2003, que Institui no Município de Tijucas do Sul a Contribuição para Custeio do Serviço de Iluminação Pública</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/projeto_de_lei_no_25.15_-_altera_a_lei_293.2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/projeto_de_lei_no_25.15_-_altera_a_lei_293.2012.doc</t>
   </si>
   <si>
     <t>Altera os anexos IV e V da Lei n° 293, de 04 de abril de 2012, que dispõe sobre o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Tijucas do Sul - PR.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/projeto_de_lei_no_26.15_-_altera_a_lei_46.2005__VmoGFHl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/projeto_de_lei_no_26.15_-_altera_a_lei_46.2005__VmoGFHl.doc</t>
   </si>
   <si>
     <t>Altera a Lei 46/2005 e institui a gratuidade do transporte público coletivo urbano e interiorano</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/projeto_de_lei_no_27.15_-_estabelece_conselhos__tjrciL7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/projeto_de_lei_no_27.15_-_estabelece_conselhos__tjrciL7.doc</t>
   </si>
   <si>
     <t>Estabelece a implantação dos Conselhos Escolares nos estabelecimentos de ensino da Rede municipal</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/projeto_de_lei_no_28.15_-_tomba_museu_sergius_erdelyi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/projeto_de_lei_no_28.15_-_tomba_museu_sergius_erdelyi.doc</t>
   </si>
   <si>
     <t>DETERMINA O TOMBAMENTO POR INTERESSE HISTÓRICO, ARTÍSTICO E CULTURAL, COMO PATRIMÔNIO HISTÓRICO, ARTÍSTICO E CULTURAL DO MUNICIPIO DE TIJUCAS DO SUL, O MUSEU DE ARTE SERGIUS ERDELYI E TODO SEU ACERVO</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/projeto_de_lei_no_29.15_-_revoga_leis_422.2013__suLuTwI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/projeto_de_lei_no_29.15_-_revoga_leis_422.2013__suLuTwI.doc</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS N°S 422, DE 27 DE JUNHO DE 2013, 461, DE 17 DE MARÇO DE 2014 E 431, DE 04 DE SETEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/projeto_de_lei_no_30.15_-_dispoe_sobre_a_cessao_d5Etpit.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/projeto_de_lei_no_30.15_-_dispoe_sobre_a_cessao_d5Etpit.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores municipais para exercer atividade em outro órgão ou entidade dos Poderes da União, dos Estados e dos Municípios, abrangidas as entidades paraestatais, cuja função estratégica seja considerada de relevante interesse público, na forma do art. 88, II, da Lei nº 50/2005 e dá outras providências</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/projeto_de_lei_no_31.15_-_loa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/projeto_de_lei_no_31.15_-_loa.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2016</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/projeto_de_lei_no_32.15_-_abre_credito_adiciona_lqLFHAP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/projeto_de_lei_no_32.15_-_abre_credito_adiciona_lqLFHAP.doc</t>
   </si>
   <si>
     <t>Abre crédito adicional Suplementar ao orçamento do Instituto de Previdência dos Servidores Públicos do Município de Tijucas do Sul – TIJUCAS DO SUL PREV no exercício de 2015, no valor de R$ 1.285.000,00</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/projeto_de_lei_no_33.15_-_denomina_unidade_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/projeto_de_lei_no_33.15_-_denomina_unidade_de_saude.doc</t>
   </si>
   <si>
     <t>Denomina Unidade de Saúde Francelina Moreira da Rocha</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1118/projeto_01-2015_portas_giratorias_bancos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1118/projeto_01-2015_portas_giratorias_bancos.doc</t>
   </si>
   <si>
     <t>Estabelece normas de segurança e obrigações às instituições financeiras e aos seus prestadores de serviços terceirizados, em relação aos seus usuários, no âmbito do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1119/projeto_02-2015_-_claudio_-_reducao_carga_horar_duo8ABa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1119/projeto_02-2015_-_claudio_-_reducao_carga_horar_duo8ABa.doc</t>
   </si>
   <si>
     <t>Concede redução da carga horária de trabalho ao servidor efetivo para fins de tratamento terapêutico de dependente excepcional</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1120/projeto_03-2015_-_claudemir_-_rua_igreja_metodista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1120/projeto_03-2015_-_claudemir_-_rua_igreja_metodista.doc</t>
   </si>
   <si>
     <t>Denomina Travessa____</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1121/projeto_04-2015_-_claudio_-_ficha_limpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1121/projeto_04-2015_-_claudio_-_ficha_limpa.doc</t>
   </si>
   <si>
     <t>Estabelece a Lei da Ficha Limpa Municipal, disciplina as nomeações para Cargos em Comissão no âmbito dos órgãos do Poder Executivo e Legislativo do Município de Tijucas do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1122/projeto_05-2015_-_claudemir_-_divulga_telefones_uteis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1122/projeto_05-2015_-_claudemir_-_divulga_telefones_uteis.doc</t>
   </si>
   <si>
     <t>institui a obrigatoriedade da fixação de uma lista contendo relação de telefones úteis em todos os prédios públicos e prédios privados que tenham utilidade pública situadas em Tijucas do Sul</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1123/projeto_de_lei_06_-_2015_-_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1123/projeto_de_lei_06_-_2015_-_claudemir.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do serviço de inspeção municipal no município de Tijucas do Sul e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1124/projeto_de_lei_07_-_2015_-_claudio_-_cons._mun._saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1124/projeto_de_lei_07_-_2015_-_claudio_-_cons._mun._saude.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Saúde de Tijucas do Sul, define sua composição e atribuições e revoga a Lei municipal nº 142/2008</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1125/projeto_de_lei_08_vencimentos_aux_serv_gerais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1125/projeto_de_lei_08_vencimentos_aux_serv_gerais.doc</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE VENCIMENTOS DE SERVIDOR EFETIVO QUE FAZ PARTE DA LEI MUNICIPAL nº429/13– ANEXO VI</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1126/projeto_de_lei_n._09-2015_-_estrutura_organizac_o2ArBBj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1126/projeto_de_lei_n._09-2015_-_estrutura_organizac_o2ArBBj.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE TIJUCAS DO SUL-PR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1127/projeto_de_lei_n._10-2015_-_altera_a_lei_429-2013.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1127/projeto_de_lei_n._10-2015_-_altera_a_lei_429-2013.doc</t>
   </si>
   <si>
     <t>INCLUI O PARÁGRAFO TERCEIRO AO ARTIGO 55 DA LEI MUNICIPAL Nº 429/13 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1128/projeto_de_lei_11_revoga_fundo.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1128/projeto_de_lei_11_revoga_fundo.docx</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº250 DE 23 DE FEVEREIRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1129/projeto_de_lei_12_-2015_-_maneco-_posto_campina_Z3hwQ5T.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1129/projeto_de_lei_12_-2015_-_maneco-_posto_campina_Z3hwQ5T.doc</t>
   </si>
   <si>
     <t>Confere nominação ao prédio da Unidade Básica de Saúde de Campina, revoga a Lei nº 491, de 31 de julho de 214 e estabelece outras providências</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_01.2016__-_claudio_-_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_01.2016__-_claudio_-_lc_costa.doc</t>
   </si>
   <si>
     <t>REVOGAÇÃO DE DOAÇÃO DE ÁREA DE IMÓVEL PÚBLICO MUNICIPAL EM FAVOR DA EMPRESA BIOMETRIX CIENTÍFICA LTDA. (EXCIMLAB)</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_02.2016__-_claudio_-_registro_ponto_L3TpnR8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_02.2016__-_claudio_-_registro_ponto_L3TpnR8.doc</t>
   </si>
   <si>
     <t>REINTEGRAÇÃO DE POSSE DE ÁREA DE IMÓVEL PÚBLICO MUNICIPAL SITUADO AO LADO DA EMPRESA BM – ARTEFATOS DE CIMENTO</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_03.2016__-_claudio_-_tijucas_prev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_03.2016__-_claudio_-_tijucas_prev.doc</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI N.º 02/2014, QUE CONCEDE REDUÇÃO DE CARGA HORÁRIA A SERVIDOR EFETIVO PARA FINS DE TRATAMENTO TERAPÊUTICO DE DEPENDENTE EXCEPCIONAL</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_04.2016__-_claudio_-_revogar_cessao_ySGY4v7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_04.2016__-_claudio_-_revogar_cessao_ySGY4v7.doc</t>
   </si>
   <si>
     <t>Reiteração de Requerimento 45/2014 - Prestação de Contas do convênio com ARECICLA</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_05.2016__-_claudio_-_tijucas_prev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_05.2016__-_claudio_-_tijucas_prev.doc</t>
   </si>
   <si>
     <t>Informações referentes à Licitação do Serviço de Transporte Escolar por Quilômetro Rodado – Tomada de Preços nº 02/2014</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_06.2016__-_josi_-_escola_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_06.2016__-_josi_-_escola_ambrosios.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Adão Cetenareski</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_07.2016__-_claudio_-_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_07.2016__-_claudio_-_arecicla.doc</t>
   </si>
   <si>
     <t>Serviços com máquinas terceirizadas</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Projeto de Lei 27/2014</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_09.2016__-_claudio_josi_e_maneco_-__SiLWVeN.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_09.2016__-_claudio_josi_e_maneco_-__SiLWVeN.doc</t>
   </si>
   <si>
     <t>Processo Judicial</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_10.2016__-_ze_antonio_-_rave.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_10.2016__-_ze_antonio_-_rave.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto _x000D_
 de Lei 03/2015, do Poder  Executivo</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_11-2015_claudio_-_terreno_tabatinga_aCqyuBs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_11-2015_claudio_-_terreno_tabatinga_aCqyuBs.doc</t>
   </si>
   <si>
     <t>Loteamento Tabatinga</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_12-2015_ze_antonio_-_uesti.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_12-2015_ze_antonio_-_uesti.doc</t>
   </si>
   <si>
     <t>LC Costa</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_13-2015_comissao__fin._orc._-pl03-1_Txz8GQF.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_13-2015_comissao__fin._orc._-pl03-1_Txz8GQF.doc</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_14-2015_claudio_-_tijucas_prev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_14-2015_claudio_-_tijucas_prev.doc</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS E DEMAIS INFORMAÇÕES DO RPPS TIJUCAS PREV</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_15-2015_claudio_-_ldo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_15-2015_claudio_-_ldo.doc</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_16-2015_claudio_-_projeto_de_lei_07_H7PmYCD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_16-2015_claudio_-_projeto_de_lei_07_H7PmYCD.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 07/2015</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_17-2015_claudio_-_reajustes_para_o__jQlzvik.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_17-2015_claudio_-_reajustes_para_o__jQlzvik.doc</t>
   </si>
   <si>
     <t>Reajuste dos vencimentos de profissionais do Magistério</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_18-2015_claudio_-_veiculos_para_leilao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_18-2015_claudio_-_veiculos_para_leilao.doc</t>
   </si>
   <si>
     <t>Listagem de veículos para leilão</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_19-2015_comissao__fin._orc._-pl011-_nui1HFg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_19-2015_comissao__fin._orc._-pl011-_nui1HFg.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei n° 11, de 01 de junho de 2015 do Poder  Executivo</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_20-2015_claudio_-_projeto_25_milhoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_20-2015_claudio_-_projeto_25_milhoes.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei n° 16, de 22 de junho de 2015 do Poder  Executivo</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_21-2015_patiorna_-_maquinas_terceirizadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_21-2015_patiorna_-_maquinas_terceirizadas.doc</t>
   </si>
   <si>
     <t>Serviços com caminhões e máquinas terceirizadas</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_22-2015_vereadores_-_policia_civil_-_roubos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_22-2015_vereadores_-_policia_civil_-_roubos.doc</t>
   </si>
   <si>
     <t>Roubos e furtos</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_23-2015_claudio_-_sessao_de_uso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_23-2015_claudio_-_sessao_de_uso.doc</t>
   </si>
   <si>
     <t>Cessão de Uso – Prestação de Contas</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_24-2015_claudio_-_hhidroterapia_idosos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_24-2015_claudio_-_hhidroterapia_idosos.doc</t>
   </si>
   <si>
     <t>Hidroterapia para idosos</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_25-2015_comissao__fin._orc._-pl018-_oXMPhqk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_25-2015_comissao__fin._orc._-pl018-_oXMPhqk.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei n° 18, de 14 de agosto de 2015, do Poder Executivo</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_26-2015_claudio_-_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_26-2015_claudio_-_calcadas.doc</t>
   </si>
   <si>
     <t>Calçadas</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_27-2015_claudio_-_edital_leilao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_27-2015_claudio_-_edital_leilao.doc</t>
   </si>
   <si>
     <t>EDITAL: LEILÃO 01/2015- LEILÃO DE BENS MÓVEIS E IMÓVEIS</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_28-2015_claudio_-_reliance.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_28-2015_claudio_-_reliance.doc</t>
   </si>
   <si>
     <t>EXTRATO ADITIVO CONTRATO 75-2014- TOMADA DE PREÇOS 02-2014 PRORROGAÇÃO DE PRAZO E VALOR</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_29-2015_claudio_-_rpps.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_29-2015_claudio_-_rpps.doc</t>
   </si>
   <si>
     <t>Demonstrativo Consolidado do Parcelamento - DCP</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_30-2015_-_josiane_-_funcionarios_lo_sqP4Xyr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_30-2015_-_josiane_-_funcionarios_lo_sqP4Xyr.doc</t>
   </si>
   <si>
     <t>Listagem de Funcionários</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1627,67 +1627,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/indicacao_01-2015_-_claudemir_-_servicos_-_horas_maquina.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/indicacao_02-2015_-_claudemir_-_limpeza_de_valeta.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/indicacao_03-2015_-_patiorna_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/indicacao_04-2015_-_ze_antonio_e__claudemir-_kom_NcCPfs5.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/indicacao_05-2015_-_ze_antonio_-_parque_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/indicacao_06-2015_-_claudio_-_caso_osmar.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/indicacao_07-2015_-_ze_antonio_-_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/indicacao_08-2015_-_tute_-_estacionamento_bb.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/indicacao_09-2015_-_patiorna_-_manutencao_de_pon_jfJFRYa.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/indicacao_10-2015_-_ze_antonio_-_diversos_creche_HE8yeL8.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/indicacao_11-2015_-_clodo_-_telefonia_oi.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/indicacao_12-2015_-_clodo_-_telefonia_movel.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/indicacao_13-2015_-_patiorna_-_patrulha_da_pm.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/indicacao_14-2015_-_ze_antonio_-_travessa_elevada.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/indicacao_15-2015_-_maneco_-_manutencao_de_vias__6eR1RlM.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/indicacao_16-2015_-_josi_-_manutencao_estrada_postinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/indicacao_17-2015_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/indicacao_18-2015_-_claudio_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/indicacao_19-2015_-_tute_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/indicacao_20-2015_-_claudemir_-_patrolamento_de__r1orPIJ.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/indicacao_21-2015_-_claudemir_-_horas_maquinas.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/indicacao_22-2015_-_claudemir_-_caminhao_de_sibro.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/indicacao_23-2015_-_claudemir_-.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/indicacao_24-2015_-_claudio_-_manutencao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/indicacao_25-2015_-_claudio_-_empresa_manutencao_DiVONmP.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/indicacao_26-2015_-_claudemir_-tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/indicacao_27-2015_-_maneco_-_ponto_de_onibus_xaxim.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/indicacao_28-2015_-_tute_-_lombadas_em_freten_ao_LJT8xUY.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/indicacao_29-2015_-_josi_-_manutencao_estrada_caivinha.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/indicacao_30-2015_-_claudio_-_manutencao_de_vias_k0Hknf4.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/indicacao_31-2015_-_maneco_-__pintura_pr_281.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/indicacao_32-2015_-_maneco_-__rachas_na_br_376.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/indicacao_33-2015_-_maneco_-__saibro_empresa.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/indicacao_34-2015_-_ze_antonio_-_redutor_de_velo_FxYyT5k.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/indicacao_35-2015_-_claudio_-_igreja_tabatigna.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/indicacao_36-2015_-_maneco_-_banheiros_bancos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/indicacao_37-2015_-_claudio_-_diversos_manutencao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/indicacao_38-2015_-_ze_antonio_-_caixas_correios_c._alto.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/indicacao_39-2015_-_claudio_-_canaletas_de_escoamento.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/indicacao_41-2015_-_maneco_-_diversos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/indicacao_42-2015_-_maneco_-_acesso_br_376_corrigido.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/indicacao_43-2015_-_ze_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/indicacao_44-2015_-_rua_centro.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/indicacao_45-2015_-_escola_municipal_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/indicacao_46-2015_-_claudio_-_igreja_tabatigna.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/indicacao_47-2015_-_josi_-_anne_loise.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/indicacao_48-2015_-_claudio_-_zacarias_maoski.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1130/projeto_de_lei_nao_01.15-_altera_lei_128.2007.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1131/projeto_de_lei_no_03.15-_reforma_estrutura_orga_bKzC5ZJ.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1132/projeto_de_lei_no_04.15-_altera_a_lei_274.2011.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1133/projeto_de_lei_nao_05.15_-_credenciamento_madicos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1134/projeto_de_lei_no_06.15_-_concede_reducao_de_ca_Vpy8aNx.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1135/projeto_de_lei_no_07.15_-_autoriza_a_alienacao__5OBxKxj.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1136/projeto_de_lei_no_08.15_-_altera_a_ementa_da_le_6cGczcT.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1137/projeto_de_lei_no_09.15_-_reorganiza_o_conselho_EDcZMlh.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1138/projeto_de_lei_no_10.15_-_plano_de_carreira_ins_HBYPphv.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1139/projeto_de_lei_no_11.15_-_altera_a_lei_n_498.14_bBfqHPY.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1140/projeto_de_lei_no_12.15_-_altera_a_lei_142.2008.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1141/projeto_de_lei_no_13.15_-_cria_e_aprova_o_plano_jRWeR0p.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1142/projeto_de_lei_no_14.15_-_altera_a_lei_477.2014.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1143/projeto_de_lei_no_15.15_-_cria_o_programa_acade_ypFSLGC.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1144/projeto_de_lei_no_16.15_-_autoriza_a_contrataca_E2GaRrX.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1145/projeto_de_lei_no_17-15_-_concurso.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1146/projeto_de_lei_no_18.15_-_cria_cargo_de_fiscal__NbgETWI.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1147/projeto_de_lei_no_20.15_-_ldo_2016.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/projeto_de_lei_no_22.15_-_cria_vagas_agente_com_gBVLdGW.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/projeto_de_lei_no_23.15_-_altera_a_lei_213.2010.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/projeto_de_lei_no_24.15_-_altera_a_lei_24.2003__o06Zbwz.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/projeto_de_lei_no_25.15_-_altera_a_lei_293.2012.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/projeto_de_lei_no_26.15_-_altera_a_lei_46.2005__VmoGFHl.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/projeto_de_lei_no_27.15_-_estabelece_conselhos__tjrciL7.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/projeto_de_lei_no_28.15_-_tomba_museu_sergius_erdelyi.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/projeto_de_lei_no_29.15_-_revoga_leis_422.2013__suLuTwI.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/projeto_de_lei_no_30.15_-_dispoe_sobre_a_cessao_d5Etpit.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/projeto_de_lei_no_31.15_-_loa.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/projeto_de_lei_no_32.15_-_abre_credito_adiciona_lqLFHAP.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/projeto_de_lei_no_33.15_-_denomina_unidade_de_saude.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1118/projeto_01-2015_portas_giratorias_bancos.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1119/projeto_02-2015_-_claudio_-_reducao_carga_horar_duo8ABa.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1120/projeto_03-2015_-_claudemir_-_rua_igreja_metodista.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1121/projeto_04-2015_-_claudio_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1122/projeto_05-2015_-_claudemir_-_divulga_telefones_uteis.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1123/projeto_de_lei_06_-_2015_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1124/projeto_de_lei_07_-_2015_-_claudio_-_cons._mun._saude.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1125/projeto_de_lei_08_vencimentos_aux_serv_gerais.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1126/projeto_de_lei_n._09-2015_-_estrutura_organizac_o2ArBBj.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1127/projeto_de_lei_n._10-2015_-_altera_a_lei_429-2013.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1128/projeto_de_lei_11_revoga_fundo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1129/projeto_de_lei_12_-2015_-_maneco-_posto_campina_Z3hwQ5T.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_01.2016__-_claudio_-_lc_costa.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_02.2016__-_claudio_-_registro_ponto_L3TpnR8.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_03.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_04.2016__-_claudio_-_revogar_cessao_ySGY4v7.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_05.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_06.2016__-_josi_-_escola_ambrosios.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_07.2016__-_claudio_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_09.2016__-_claudio_josi_e_maneco_-__SiLWVeN.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_10.2016__-_ze_antonio_-_rave.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_11-2015_claudio_-_terreno_tabatinga_aCqyuBs.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_12-2015_ze_antonio_-_uesti.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_13-2015_comissao__fin._orc._-pl03-1_Txz8GQF.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_14-2015_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_15-2015_claudio_-_ldo.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_16-2015_claudio_-_projeto_de_lei_07_H7PmYCD.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_17-2015_claudio_-_reajustes_para_o__jQlzvik.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_18-2015_claudio_-_veiculos_para_leilao.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_19-2015_comissao__fin._orc._-pl011-_nui1HFg.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_20-2015_claudio_-_projeto_25_milhoes.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_21-2015_patiorna_-_maquinas_terceirizadas.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_22-2015_vereadores_-_policia_civil_-_roubos.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_23-2015_claudio_-_sessao_de_uso.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_24-2015_claudio_-_hhidroterapia_idosos.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_25-2015_comissao__fin._orc._-pl018-_oXMPhqk.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_26-2015_claudio_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_27-2015_claudio_-_edital_leilao.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_28-2015_claudio_-_reliance.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_29-2015_claudio_-_rpps.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_30-2015_-_josiane_-_funcionarios_lo_sqP4Xyr.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/412/indicacao_01-2015_-_claudemir_-_servicos_-_horas_maquina.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/413/indicacao_02-2015_-_claudemir_-_limpeza_de_valeta.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/414/indicacao_03-2015_-_patiorna_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/415/indicacao_04-2015_-_ze_antonio_e__claudemir-_kom_NcCPfs5.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/416/indicacao_05-2015_-_ze_antonio_-_parque_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/417/indicacao_06-2015_-_claudio_-_caso_osmar.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/418/indicacao_07-2015_-_ze_antonio_-_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/419/indicacao_08-2015_-_tute_-_estacionamento_bb.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/420/indicacao_09-2015_-_patiorna_-_manutencao_de_pon_jfJFRYa.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/421/indicacao_10-2015_-_ze_antonio_-_diversos_creche_HE8yeL8.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/422/indicacao_11-2015_-_clodo_-_telefonia_oi.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/423/indicacao_12-2015_-_clodo_-_telefonia_movel.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/424/indicacao_13-2015_-_patiorna_-_patrulha_da_pm.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/425/indicacao_14-2015_-_ze_antonio_-_travessa_elevada.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/426/indicacao_15-2015_-_maneco_-_manutencao_de_vias__6eR1RlM.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/427/indicacao_16-2015_-_josi_-_manutencao_estrada_postinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/428/indicacao_17-2015_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/429/indicacao_18-2015_-_claudio_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/430/indicacao_19-2015_-_tute_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/431/indicacao_20-2015_-_claudemir_-_patrolamento_de__r1orPIJ.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/432/indicacao_21-2015_-_claudemir_-_horas_maquinas.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/433/indicacao_22-2015_-_claudemir_-_caminhao_de_sibro.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/434/indicacao_23-2015_-_claudemir_-.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/435/indicacao_24-2015_-_claudio_-_manutencao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/436/indicacao_25-2015_-_claudio_-_empresa_manutencao_DiVONmP.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/437/indicacao_26-2015_-_claudemir_-tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/438/indicacao_27-2015_-_maneco_-_ponto_de_onibus_xaxim.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/439/indicacao_28-2015_-_tute_-_lombadas_em_freten_ao_LJT8xUY.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/440/indicacao_29-2015_-_josi_-_manutencao_estrada_caivinha.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/441/indicacao_30-2015_-_claudio_-_manutencao_de_vias_k0Hknf4.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/442/indicacao_31-2015_-_maneco_-__pintura_pr_281.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/443/indicacao_32-2015_-_maneco_-__rachas_na_br_376.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/444/indicacao_33-2015_-_maneco_-__saibro_empresa.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/445/indicacao_34-2015_-_ze_antonio_-_redutor_de_velo_FxYyT5k.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/446/indicacao_35-2015_-_claudio_-_igreja_tabatigna.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/447/indicacao_36-2015_-_maneco_-_banheiros_bancos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/448/indicacao_37-2015_-_claudio_-_diversos_manutencao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/449/indicacao_38-2015_-_ze_antonio_-_caixas_correios_c._alto.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/450/indicacao_39-2015_-_claudio_-_canaletas_de_escoamento.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/452/indicacao_41-2015_-_maneco_-_diversos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/453/indicacao_42-2015_-_maneco_-_acesso_br_376_corrigido.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/454/indicacao_43-2015_-_ze_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/455/indicacao_44-2015_-_rua_centro.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/456/indicacao_45-2015_-_escola_municipal_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/457/indicacao_46-2015_-_claudio_-_igreja_tabatigna.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/458/indicacao_47-2015_-_josi_-_anne_loise.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/459/indicacao_48-2015_-_claudio_-_zacarias_maoski.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1130/projeto_de_lei_nao_01.15-_altera_lei_128.2007.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1131/projeto_de_lei_no_03.15-_reforma_estrutura_orga_bKzC5ZJ.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1132/projeto_de_lei_no_04.15-_altera_a_lei_274.2011.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1133/projeto_de_lei_nao_05.15_-_credenciamento_madicos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1134/projeto_de_lei_no_06.15_-_concede_reducao_de_ca_Vpy8aNx.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1135/projeto_de_lei_no_07.15_-_autoriza_a_alienacao__5OBxKxj.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1136/projeto_de_lei_no_08.15_-_altera_a_ementa_da_le_6cGczcT.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1137/projeto_de_lei_no_09.15_-_reorganiza_o_conselho_EDcZMlh.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1138/projeto_de_lei_no_10.15_-_plano_de_carreira_ins_HBYPphv.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1139/projeto_de_lei_no_11.15_-_altera_a_lei_n_498.14_bBfqHPY.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1140/projeto_de_lei_no_12.15_-_altera_a_lei_142.2008.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1141/projeto_de_lei_no_13.15_-_cria_e_aprova_o_plano_jRWeR0p.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1142/projeto_de_lei_no_14.15_-_altera_a_lei_477.2014.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1143/projeto_de_lei_no_15.15_-_cria_o_programa_acade_ypFSLGC.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1144/projeto_de_lei_no_16.15_-_autoriza_a_contrataca_E2GaRrX.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1145/projeto_de_lei_no_17-15_-_concurso.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1146/projeto_de_lei_no_18.15_-_cria_cargo_de_fiscal__NbgETWI.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1147/projeto_de_lei_no_20.15_-_ldo_2016.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1149/projeto_de_lei_no_22.15_-_cria_vagas_agente_com_gBVLdGW.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1150/projeto_de_lei_no_23.15_-_altera_a_lei_213.2010.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1151/projeto_de_lei_no_24.15_-_altera_a_lei_24.2003__o06Zbwz.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1152/projeto_de_lei_no_25.15_-_altera_a_lei_293.2012.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1153/projeto_de_lei_no_26.15_-_altera_a_lei_46.2005__VmoGFHl.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1154/projeto_de_lei_no_27.15_-_estabelece_conselhos__tjrciL7.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1155/projeto_de_lei_no_28.15_-_tomba_museu_sergius_erdelyi.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1156/projeto_de_lei_no_29.15_-_revoga_leis_422.2013__suLuTwI.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1157/projeto_de_lei_no_30.15_-_dispoe_sobre_a_cessao_d5Etpit.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1158/projeto_de_lei_no_31.15_-_loa.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1159/projeto_de_lei_no_32.15_-_abre_credito_adiciona_lqLFHAP.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1160/projeto_de_lei_no_33.15_-_denomina_unidade_de_saude.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1118/projeto_01-2015_portas_giratorias_bancos.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1119/projeto_02-2015_-_claudio_-_reducao_carga_horar_duo8ABa.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1120/projeto_03-2015_-_claudemir_-_rua_igreja_metodista.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1121/projeto_04-2015_-_claudio_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1122/projeto_05-2015_-_claudemir_-_divulga_telefones_uteis.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1123/projeto_de_lei_06_-_2015_-_claudemir.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1124/projeto_de_lei_07_-_2015_-_claudio_-_cons._mun._saude.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1125/projeto_de_lei_08_vencimentos_aux_serv_gerais.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1126/projeto_de_lei_n._09-2015_-_estrutura_organizac_o2ArBBj.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1127/projeto_de_lei_n._10-2015_-_altera_a_lei_429-2013.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1128/projeto_de_lei_11_revoga_fundo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1129/projeto_de_lei_12_-2015_-_maneco-_posto_campina_Z3hwQ5T.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/671/requerimento_01.2016__-_claudio_-_lc_costa.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/672/requerimento_02.2016__-_claudio_-_registro_ponto_L3TpnR8.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/673/requerimento_03.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/674/requerimento_04.2016__-_claudio_-_revogar_cessao_ySGY4v7.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/675/requerimento_05.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/676/requerimento_06.2016__-_josi_-_escola_ambrosios.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/677/requerimento_07.2016__-_claudio_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/679/requerimento_09.2016__-_claudio_josi_e_maneco_-__SiLWVeN.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/680/requerimento_10.2016__-_ze_antonio_-_rave.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/706/requerimento_11-2015_claudio_-_terreno_tabatinga_aCqyuBs.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/707/requerimento_12-2015_ze_antonio_-_uesti.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/708/requerimento_13-2015_comissao__fin._orc._-pl03-1_Txz8GQF.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/709/requerimento_14-2015_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/710/requerimento_15-2015_claudio_-_ldo.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/711/requerimento_16-2015_claudio_-_projeto_de_lei_07_H7PmYCD.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/712/requerimento_17-2015_claudio_-_reajustes_para_o__jQlzvik.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/713/requerimento_18-2015_claudio_-_veiculos_para_leilao.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/714/requerimento_19-2015_comissao__fin._orc._-pl011-_nui1HFg.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/715/requerimento_20-2015_claudio_-_projeto_25_milhoes.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/716/requerimento_21-2015_patiorna_-_maquinas_terceirizadas.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/717/requerimento_22-2015_vereadores_-_policia_civil_-_roubos.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/718/requerimento_23-2015_claudio_-_sessao_de_uso.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/719/requerimento_24-2015_claudio_-_hhidroterapia_idosos.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/720/requerimento_25-2015_comissao__fin._orc._-pl018-_oXMPhqk.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/721/requerimento_26-2015_claudio_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/722/requerimento_27-2015_claudio_-_edital_leilao.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/723/requerimento_28-2015_claudio_-_reliance.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/724/requerimento_29-2015_claudio_-_rpps.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2015/725/requerimento_30-2015_-_josiane_-_funcionarios_lo_sqP4Xyr.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>