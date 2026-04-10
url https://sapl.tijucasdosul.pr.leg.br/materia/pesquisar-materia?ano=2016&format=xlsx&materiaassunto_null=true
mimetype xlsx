--- v0 (2025-12-11)
+++ v1 (2026-04-10)
@@ -54,992 +54,992 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/359/indicacao_01-2016_-_claudio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/359/indicacao_01-2016_-_claudio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/360/indicacao_02-2016_-_maneco_-_manutencao_de_vias_-_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/360/indicacao_02-2016_-_maneco_-_manutencao_de_vias_-_tacua.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias - Tacuã</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/361/indicacao_03-2016_-_maneco_-_der.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/361/indicacao_03-2016_-_maneco_-_der.doc</t>
   </si>
   <si>
     <t>Construção de Bueiro</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/362/indicacao_04-2016_-_maneco_-_esgoto_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/362/indicacao_04-2016_-_maneco_-_esgoto_xaxim.doc</t>
   </si>
   <si>
     <t>Esgoto a céu aberto</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/363/indicacao_05-2016_-_maneco_-_ponto_do_rincao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/363/indicacao_05-2016_-_maneco_-_ponto_do_rincao.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus - Rincão</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/364/indicacao_06-2016_-_maneco_-_limpeza_valetas_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/364/indicacao_06-2016_-_maneco_-_limpeza_valetas_campina.doc</t>
   </si>
   <si>
     <t>Drenagem e Limpeza de valetas - Campina</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/365/indicacao_07-2016_-_maneco_-_asfalto_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/365/indicacao_07-2016_-_maneco_-_asfalto_rio_de_una.doc</t>
   </si>
   <si>
     <t>Combate a dengue</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/366/indicacao_08-2016_-_carlao_-_atendimento_correios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/366/indicacao_08-2016_-_carlao_-_atendimento_correios.doc</t>
   </si>
   <si>
     <t>Atendimento Correios_x000D_
 Lagoinha</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/367/indicacao_09-2016_-_claudio_-_bueiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/367/indicacao_09-2016_-_claudio_-_bueiros.doc</t>
   </si>
   <si>
     <t>Bueiros – Vila Cubas</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOSIANE VALOSKI</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/368/indicacao_10-2016_-_josi_-_saneamento_basico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/368/indicacao_10-2016_-_josi_-_saneamento_basico.doc</t>
   </si>
   <si>
     <t>Manilhamento Rua XV de Novembro</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/369/indicacao_11-2016_-_josi_-_palestras_dengue.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/369/indicacao_11-2016_-_josi_-_palestras_dengue.doc</t>
   </si>
   <si>
     <t>Palestras</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/370/indicacao_12-2016_-_josi_-_caminhoes_mineracao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/370/indicacao_12-2016_-_josi_-_caminhoes_mineracao.doc</t>
   </si>
   <si>
     <t>Sujeira em ruas e rodovia</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/371/indicacao_13-2016_-_maneco_-_linha_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/371/indicacao_13-2016_-_maneco_-_linha_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Transporte Escolar Rodeio</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/372/indicacao_14-2016_-_maneco_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/372/indicacao_14-2016_-_maneco_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus Bosque da Saúde</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/373/indicacao_15-2016_-_claudio_-_zika_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/373/indicacao_15-2016_-_claudio_-_zika_tabatinga.doc</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/374/indicacao_16-2016_-_tute_-_sentido_unico_rua_pre_SQB3mn4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/374/indicacao_16-2016_-_tute_-_sentido_unico_rua_pre_SQB3mn4.doc</t>
   </si>
   <si>
     <t>Rua com sentido único</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/375/indicacao_17-2016_-_josi_-_limpeza_de_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/375/indicacao_17-2016_-_josi_-_limpeza_de_ruas.doc</t>
   </si>
   <si>
     <t>Roçadas</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/376/indicacao_18-2016_-_claudio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/376/indicacao_18-2016_-_claudio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/377/indicacao_19-2016_-_claudio_-_ginasio_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/377/indicacao_19-2016_-_claudio_-_ginasio_lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção em Ginásio de Esportes</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/378/indicacao_20-2016_-_claudio_-_calcada_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/378/indicacao_20-2016_-_claudio_-_calcada_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Manutenção em Calçadas</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/379/indicacao_21-2016_-_maneco_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/379/indicacao_21-2016_-_maneco_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/380/indicacao_23-2016_-_claudio_-_manutencao_acostamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/380/indicacao_23-2016_-_claudio_-_manutencao_acostamento.doc</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/381/indicacao_24-2016_-_clodo_-_empresa_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/381/indicacao_24-2016_-_clodo_-_empresa_varzea.doc</t>
   </si>
   <si>
     <t>Instalação de Empresa na comunidade da Várzea</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/382/indicacao_25-2016_-_claudio_-_manutencao_acostam_cchr5ih.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/382/indicacao_25-2016_-_claudio_-_manutencao_acostam_cchr5ih.doc</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/383/indicacao_26-2016_-_josi_-_ponto_de_onibus_e_ilu_sYfFo5T.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/383/indicacao_26-2016_-_josi_-_ponto_de_onibus_e_ilu_sYfFo5T.doc</t>
   </si>
   <si>
     <t>Iluminação Pública e Manutenção de Ponto de ônibus – Campo Comprido</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/384/indicacao_27-2016_-_patiorna_-__lombadas_elevadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/384/indicacao_27-2016_-_patiorna_-__lombadas_elevadas.doc</t>
   </si>
   <si>
     <t>Travessa Elevada</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/385/indicacao_28-2016_-_tute_-_placas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/385/indicacao_28-2016_-_tute_-_placas.doc</t>
   </si>
   <si>
     <t>Recolocação de Placas</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/386/indicacao_29-2016_-_maneco_-_manutencao_de_ruas_-_pinhal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/386/indicacao_29-2016_-_maneco_-_manutencao_de_ruas_-_pinhal.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas – Pinhal dos Borges</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/387/indicacao_30-2016_-_maneco_-_pintura_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/387/indicacao_30-2016_-_maneco_-_pintura_pr_281.doc</t>
   </si>
   <si>
     <t>Pintura na Rodovia PR 281</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/388/indicacao_31-2016_-_maneco_-_barulho_boca_jr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/388/indicacao_31-2016_-_maneco_-_barulho_boca_jr.doc</t>
   </si>
   <si>
     <t>Isolamento Acústico</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/389/indicacao_32-2016_-_todos_os_vereadores_-_revoga_XPw9Xja.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/389/indicacao_32-2016_-_todos_os_vereadores_-_revoga_XPw9Xja.doc</t>
   </si>
   <si>
     <t>Reversão do imóvel cedido à empresa L.C. Costa – Engenharia Ltda.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/390/indicacao_33-2016_-_maneco_-_ponte_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/390/indicacao_33-2016_-_maneco_-_ponte_tacua.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponte e Estrada</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/391/indicacao_34-2016_-_claudio_-_manutencao_de_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/391/indicacao_34-2016_-_claudio_-_manutencao_de_calcadas.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçadas</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/392/indicacao_35-2016_-_maneco_-_manutencao_estrada__sDy6pEb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/392/indicacao_35-2016_-_maneco_-_manutencao_estrada__sDy6pEb.doc</t>
   </si>
   <si>
     <t>Manutenção da Estrada dos Ferreiras</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/393/indicacao_36-2016_-_maneco_-_compra_de_maquina_c_SHAILYq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/393/indicacao_36-2016_-_maneco_-_compra_de_maquina_c_SHAILYq.doc</t>
   </si>
   <si>
     <t>Compra de equipamento</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/394/indicacao_37-2016_-_ze_antonio_-_iluminacao_publ_8ZYNRio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/394/indicacao_37-2016_-_ze_antonio_-_iluminacao_publ_8ZYNRio.doc</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/395/indicacao_38-2016_-_tute_-_manutencao_paralelepi_NM9l5rr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/395/indicacao_38-2016_-_tute_-_manutencao_paralelepi_NM9l5rr.doc</t>
   </si>
   <si>
     <t>Recolocação de Paralelepípedos</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/396/indicacao_39-2016_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/396/indicacao_39-2016_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/397/indicacao_40-2016_-_tute_-_extensao_de_rede_de_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/397/indicacao_40-2016_-_tute_-_extensao_de_rede_de_agua.doc</t>
   </si>
   <si>
     <t>Extensão de rede de água</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/398/indicacao_41-2016_-_maneco_-_manutencao_estrada__tKuwhZr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/398/indicacao_41-2016_-_maneco_-_manutencao_estrada__tKuwhZr.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Sertãozinho</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/399/indicacao_42-2016_-_josi_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/399/indicacao_42-2016_-_josi_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/400/indicacao_44-2016_-_maneco_-_manutencao_estrada_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/400/indicacao_44-2016_-_maneco_-_manutencao_estrada_campina.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Campina</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/401/indicacao_45-2016_-_claudio_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/401/indicacao_45-2016_-_claudio_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>Placas de Sinalização</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_46-2016_-_maneco_-_pinturas_faixas_lat_DpaMTZV.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_46-2016_-_maneco_-_pinturas_faixas_lat_DpaMTZV.doc</t>
   </si>
   <si>
     <t>Pinturas na rodovia PR 281</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_47-2016_-_claudio_-_asfalto_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_47-2016_-_claudio_-_asfalto_vila_cubas.doc</t>
   </si>
   <si>
     <t>Asfalto Vila Cubas</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_48-2016_-_maneco_-_lombada_e_placas_de_xqkHViK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_48-2016_-_maneco_-_lombada_e_placas_de_xqkHViK.doc</t>
   </si>
   <si>
     <t>Lombada e sinalização – Vila Passaredo</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1043/projeto_de_lei_no_01.16_-_reajuste_efetivos_e_c_PeJdEKi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1043/projeto_de_lei_no_01.16_-_reajuste_efetivos_e_c_PeJdEKi.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1044/projeto_de_lei_no_02.16_-_abertura_credito_adic_aiKKDUM.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1044/projeto_de_lei_no_02.16_-_abertura_credito_adic_aiKKDUM.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2016</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1045/projeto_de_lei_no_03.16_-_altera_lei_536.2015_p_XdDv878.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1045/projeto_de_lei_no_03.16_-_altera_lei_536.2015_p_XdDv878.doc</t>
   </si>
   <si>
     <t>Altera o art. 3º, da Lei nº 536, de 19 de outubro de 2015, prorrogando o prazo de adesão ao Programa de Recuperação Fiscal Municipal - REFIS</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1046/projeto_de_lei_no_04.16_-_altera_lei_289.2012_b_KN8IqJb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1046/projeto_de_lei_no_04.16_-_altera_lei_289.2012_b_KN8IqJb.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 289, de 23 de março de 2012, que dispõe sobre o Regime Próprio de Previdência Social no Município de Tijucas do Sul e sobre a entidade de Previdência</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1047/projeto_de_lei_no_05.16_-_institui_comite_munic_zJgmO2g.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1047/projeto_de_lei_no_05.16_-_institui_comite_munic_zJgmO2g.doc</t>
   </si>
   <si>
     <t>Cria o COMITÊ MUNICIPAL DO TRANSPORTE ESCOLAR no âmbito do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1048/projeto_de_lei_no_06.16_-_medidas_de_fiscalizac_x3cMr7o.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1048/projeto_de_lei_no_06.16_-_medidas_de_fiscalizac_x3cMr7o.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fiscalização municipal para o combate aos mosquitos “Aedes aegypti” e “Aedes albopictus” e a prevenção à dengue e demais doenças por eles transmitidas e dá outras providências”.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1049/projeto_de_lei_no_07.16_-_autoriza_adesao_a_ade_QbGdT13.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1049/projeto_de_lei_no_07.16_-_autoriza_adesao_a_ade_QbGdT13.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a vincular-se como Associado da ADETUR – Agência de Desenvolvimento Turístico da Região Rotas do Pinhão – Curitiba e Região Metropolitana e efetuar repasse da anuidade</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1050/projeto_de_lei_no_08.16_-_altera_lei_76.2006.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1050/projeto_de_lei_no_08.16_-_altera_lei_76.2006.doc</t>
   </si>
   <si>
     <t>Altera o art. 61, da Lei n° 76, de 08 de julho de 2006, que dispõe sobre a política municipal dos atendimentos dos direitos da Criança e do Adolescente</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1051/projeto_de_lei_no_09.16_-_parcerias_publico_privada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1051/projeto_de_lei_no_09.16_-_parcerias_publico_privada.doc</t>
   </si>
   <si>
     <t>Institui o Programa de Parcerias Público-Privadas e dá outras providências</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1052/projeto_de_lei_no_10.16_-_institui_a_ouvidoria__c1CwKpb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1052/projeto_de_lei_no_10.16_-_institui_a_ouvidoria__c1CwKpb.doc</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Municipal da Saúde do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1053/projeto_de_lei_no_11.16_-_autoriza_abertura_de__LhyCAMq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1053/projeto_de_lei_no_11.16_-_autoriza_abertura_de__LhyCAMq.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a instaurar procedimento licitatório para a contratação de serviços de elaboração de projeto de viabilidade técnica, de utilização de via marginal na rodovia BR 376 e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>(PROJETO NÃO APRESENTADO)</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1055/projeto_de_lei_no_13.16__-_ldo_2017_com_anexos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1055/projeto_de_lei_no_13.16__-_ldo_2017_com_anexos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1056/projeto_de_lei_no_14.2016_-_altera_o_art._2o_da_d1HXfWo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1056/projeto_de_lei_no_14.2016_-_altera_o_art._2o_da_d1HXfWo.doc</t>
   </si>
   <si>
     <t>Emenda à Lei nº 488, de 01 de julho de 2014, que "Autoriza o Município a doar com encargo fração de imóvel urbano à União, destinado à edificação de viaduto de acesso à BR 376 à PR 281".</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1057/projeto_de_lei_no_15.2016_-_altera_a_lei_293.20_yJq57ed.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1057/projeto_de_lei_no_15.2016_-_altera_a_lei_293.20_yJq57ed.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 293, de 04 de abril de 2012, que dispõe sobre o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1058/projeto_de_lei_no_16.2016_-_autoriza_operacao_d_KXmWZHz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1058/projeto_de_lei_no_16.2016_-_autoriza_operacao_d_KXmWZHz.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a formalizar cessão de royalties decorrente da exploração de recursos hídricos e minerários para a finalidade de capitalização do Fundo de Previdência Próprio.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1059/projeto_de_lei_no_17.2016_-_autoriza_parcelamen_zfPB56P.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1059/projeto_de_lei_no_17.2016_-_autoriza_parcelamen_zfPB56P.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o parcelamento de dívida com o Consórcio Intermunicipal para Gestão de Resíduos Sólidos Urbanos</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1060/projeto_de_lei_no_18.2016_-_loa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1060/projeto_de_lei_no_18.2016_-_loa.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1061/projeto_de_lei_no_19.2016_-_altera_lei_289.12_v_y1B4SpO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1061/projeto_de_lei_no_19.2016_-_altera_lei_289.12_v_y1B4SpO.doc</t>
   </si>
   <si>
     <t>Altera o art. 93, da Lei Municipal nº 289, de 23 de março de 2012</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1109/projeto_de_lei_01-_2016_-_subsidios_agentes_pol_tzIDRDO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1109/projeto_de_lei_01-_2016_-_subsidios_agentes_pol_tzIDRDO.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e secretários do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1110/projeto_de_lei_02_-_2016_-_reajuste_servidores__tLzH1PM.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1110/projeto_de_lei_02_-_2016_-_reajuste_servidores__tLzH1PM.doc</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos vencimentos dos servidores do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1111/projeto_de_lei_no_03.16_-_dispoe_sobre_protecao_speQNxt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1111/projeto_de_lei_no_03.16_-_dispoe_sobre_protecao_speQNxt.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação do Patrimônio Histórico, Cultural e Natural do Município de Tijucas Do Sul e institui o Fundo Municipal de Proteção do Patrimônio Cultural de Tijucas Do SUL</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1112/projeto_de_lei_no_04.16_-_fixa_subsidio_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1112/projeto_de_lei_no_04.16_-_fixa_subsidio_vereadores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Tijucas do Sul para o período de 1º de janeiro de 2017 a 31 de dezembro de 2020</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1113/projeto_de_lei_no_05_-_fixa_subsidio_pref.__vic_EO1dv3d.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1113/projeto_de_lei_no_05_-_fixa_subsidio_pref.__vic_EO1dv3d.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Tijucas do Sul para o período de 1º de janeiro de 2017 a 31 de dezembro de 2020</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1114/projeto_de_lei_no_06-2016_-_maneco_-_marcha_para_cristo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1114/projeto_de_lei_no_06-2016_-_maneco_-_marcha_para_cristo.doc</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Marcha para Jesus e dá outras providências</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1115/projeto_de_lei_no_07-2016_-_bares_antigos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1115/projeto_de_lei_no_07-2016_-_bares_antigos.doc</t>
   </si>
   <si>
     <t>Altera a lei 274, de 31 de outubro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1116/projeto_de_lei_no_08-2016_-_travessa_roberto_alberti.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1116/projeto_de_lei_no_08-2016_-_travessa_roberto_alberti.doc</t>
   </si>
   <si>
     <t>Denomina Travessa Roberto Alberti</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1117/projeto_de_lei_no_09-2016_-.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1117/projeto_de_lei_no_09-2016_-.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Rural Salmo Gilson Cardoso</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/657/requerimento_01.2016__-_claudio_-_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/657/requerimento_01.2016__-_claudio_-_lc_costa.doc</t>
   </si>
   <si>
     <t>LC COSTA - Engenharia Ltda</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/658/requerimento_02.2016__-_claudio_-_registro_ponto_qfcOeUo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/658/requerimento_02.2016__-_claudio_-_registro_ponto_qfcOeUo.doc</t>
   </si>
   <si>
     <t>Marcação de ponto da jornada de trabalho em regime de 12x36hs.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/659/requerimento_03.2016__-_claudio_-_tijucas_prev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/659/requerimento_03.2016__-_claudio_-_tijucas_prev.doc</t>
   </si>
   <si>
     <t>Repasses</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/660/requerimento_04.2016__-_claudio_-_revogar_cessao_oyrr0Em.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/660/requerimento_04.2016__-_claudio_-_revogar_cessao_oyrr0Em.doc</t>
   </si>
   <si>
     <t>Reversão do imóvel objeto de cessão  à LC COSTA - Engenharia Ltda.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/661/requerimento_05.2016__-_claudio_-_tijucas_prev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/661/requerimento_05.2016__-_claudio_-_tijucas_prev.doc</t>
   </si>
   <si>
     <t>Informações complementares _x000D_
 sobre Repasses ao TIJUCAS-PREV</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/662/requerimento_06.2016__-_josi_-_escola_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/662/requerimento_06.2016__-_josi_-_escola_ambrosios.doc</t>
   </si>
   <si>
     <t>Escola de Ambrósios</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/663/requerimento_07.2016__-_claudio_-_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/663/requerimento_07.2016__-_claudio_-_arecicla.doc</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/664/requerimento_08.2016__-_claudio_-_relacao_patrimonio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/664/requerimento_08.2016__-_claudio_-_relacao_patrimonio.doc</t>
   </si>
   <si>
     <t>Relação de Patrimônio</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/665/requerimento_09.2016__-_claudio_josi_e_maneco_-__EbEP1Uv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/665/requerimento_09.2016__-_claudio_josi_e_maneco_-__EbEP1Uv.doc</t>
   </si>
   <si>
     <t>Programa PETI</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/666/requerimento_10.2016__-_ze_antonio_-_rave.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/666/requerimento_10.2016__-_ze_antonio_-_rave.doc</t>
   </si>
   <si>
     <t>Arrecadação do evento Rave ocorrido em Tijucas do Sul</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/667/requerimento_11.2016_-_claudio_-_calcamento_copi_4RdniqV.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/667/requerimento_11.2016_-_claudio_-_calcamento_copi_4RdniqV.doc</t>
   </si>
   <si>
     <t>Cópia de contratos</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/668/requerimento_12.2016_-_claudio_-_atualizacao_cos_iOVXVUn.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/668/requerimento_12.2016_-_claudio_-_atualizacao_cos_iOVXVUn.doc</t>
   </si>
   <si>
     <t>Total das despesas com o serviço de Iluminação Pública do Município</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/669/requerimento_13.2016_-_claudio_-_agua_pluvial_panagro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/669/requerimento_13.2016_-_claudio_-_agua_pluvial_panagro.doc</t>
   </si>
   <si>
     <t>Captação e escoamento  das águas pluviais do Bairro Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/670/requerimento_14.2016_-_claudio_e_claudemir_-_pl__45ipP2f.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/670/requerimento_14.2016_-_claudio_e_claudemir_-_pl__45ipP2f.doc</t>
   </si>
   <si>
     <t>Número atualizado de Professores Municipais – Projeto de Lei nº 15/2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1346,67 +1346,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/359/indicacao_01-2016_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/360/indicacao_02-2016_-_maneco_-_manutencao_de_vias_-_tacua.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/361/indicacao_03-2016_-_maneco_-_der.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/362/indicacao_04-2016_-_maneco_-_esgoto_xaxim.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/363/indicacao_05-2016_-_maneco_-_ponto_do_rincao.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/364/indicacao_06-2016_-_maneco_-_limpeza_valetas_campina.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/365/indicacao_07-2016_-_maneco_-_asfalto_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/366/indicacao_08-2016_-_carlao_-_atendimento_correios.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/367/indicacao_09-2016_-_claudio_-_bueiros.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/368/indicacao_10-2016_-_josi_-_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/369/indicacao_11-2016_-_josi_-_palestras_dengue.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/370/indicacao_12-2016_-_josi_-_caminhoes_mineracao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/371/indicacao_13-2016_-_maneco_-_linha_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/372/indicacao_14-2016_-_maneco_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/373/indicacao_15-2016_-_claudio_-_zika_tabatinga.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/374/indicacao_16-2016_-_tute_-_sentido_unico_rua_pre_SQB3mn4.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/375/indicacao_17-2016_-_josi_-_limpeza_de_ruas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/376/indicacao_18-2016_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/377/indicacao_19-2016_-_claudio_-_ginasio_lagoa.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/378/indicacao_20-2016_-_claudio_-_calcada_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/379/indicacao_21-2016_-_maneco_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/380/indicacao_23-2016_-_claudio_-_manutencao_acostamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/381/indicacao_24-2016_-_clodo_-_empresa_varzea.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/382/indicacao_25-2016_-_claudio_-_manutencao_acostam_cchr5ih.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/383/indicacao_26-2016_-_josi_-_ponto_de_onibus_e_ilu_sYfFo5T.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/384/indicacao_27-2016_-_patiorna_-__lombadas_elevadas.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/385/indicacao_28-2016_-_tute_-_placas.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/386/indicacao_29-2016_-_maneco_-_manutencao_de_ruas_-_pinhal.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/387/indicacao_30-2016_-_maneco_-_pintura_pr_281.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/388/indicacao_31-2016_-_maneco_-_barulho_boca_jr.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/389/indicacao_32-2016_-_todos_os_vereadores_-_revoga_XPw9Xja.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/390/indicacao_33-2016_-_maneco_-_ponte_tacua.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/391/indicacao_34-2016_-_claudio_-_manutencao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/392/indicacao_35-2016_-_maneco_-_manutencao_estrada__sDy6pEb.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/393/indicacao_36-2016_-_maneco_-_compra_de_maquina_c_SHAILYq.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/394/indicacao_37-2016_-_ze_antonio_-_iluminacao_publ_8ZYNRio.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/395/indicacao_38-2016_-_tute_-_manutencao_paralelepi_NM9l5rr.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/396/indicacao_39-2016_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/397/indicacao_40-2016_-_tute_-_extensao_de_rede_de_agua.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/398/indicacao_41-2016_-_maneco_-_manutencao_estrada__tKuwhZr.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/399/indicacao_42-2016_-_josi_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/400/indicacao_44-2016_-_maneco_-_manutencao_estrada_campina.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/401/indicacao_45-2016_-_claudio_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_46-2016_-_maneco_-_pinturas_faixas_lat_DpaMTZV.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_47-2016_-_claudio_-_asfalto_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_48-2016_-_maneco_-_lombada_e_placas_de_xqkHViK.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1043/projeto_de_lei_no_01.16_-_reajuste_efetivos_e_c_PeJdEKi.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1044/projeto_de_lei_no_02.16_-_abertura_credito_adic_aiKKDUM.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1045/projeto_de_lei_no_03.16_-_altera_lei_536.2015_p_XdDv878.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1046/projeto_de_lei_no_04.16_-_altera_lei_289.2012_b_KN8IqJb.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1047/projeto_de_lei_no_05.16_-_institui_comite_munic_zJgmO2g.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1048/projeto_de_lei_no_06.16_-_medidas_de_fiscalizac_x3cMr7o.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1049/projeto_de_lei_no_07.16_-_autoriza_adesao_a_ade_QbGdT13.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1050/projeto_de_lei_no_08.16_-_altera_lei_76.2006.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1051/projeto_de_lei_no_09.16_-_parcerias_publico_privada.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1052/projeto_de_lei_no_10.16_-_institui_a_ouvidoria__c1CwKpb.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1053/projeto_de_lei_no_11.16_-_autoriza_abertura_de__LhyCAMq.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1055/projeto_de_lei_no_13.16__-_ldo_2017_com_anexos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1056/projeto_de_lei_no_14.2016_-_altera_o_art._2o_da_d1HXfWo.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1057/projeto_de_lei_no_15.2016_-_altera_a_lei_293.20_yJq57ed.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1058/projeto_de_lei_no_16.2016_-_autoriza_operacao_d_KXmWZHz.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1059/projeto_de_lei_no_17.2016_-_autoriza_parcelamen_zfPB56P.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1060/projeto_de_lei_no_18.2016_-_loa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1061/projeto_de_lei_no_19.2016_-_altera_lei_289.12_v_y1B4SpO.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1109/projeto_de_lei_01-_2016_-_subsidios_agentes_pol_tzIDRDO.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1110/projeto_de_lei_02_-_2016_-_reajuste_servidores__tLzH1PM.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1111/projeto_de_lei_no_03.16_-_dispoe_sobre_protecao_speQNxt.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1112/projeto_de_lei_no_04.16_-_fixa_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1113/projeto_de_lei_no_05_-_fixa_subsidio_pref.__vic_EO1dv3d.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1114/projeto_de_lei_no_06-2016_-_maneco_-_marcha_para_cristo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1115/projeto_de_lei_no_07-2016_-_bares_antigos.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1116/projeto_de_lei_no_08-2016_-_travessa_roberto_alberti.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1117/projeto_de_lei_no_09-2016_-.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/657/requerimento_01.2016__-_claudio_-_lc_costa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/658/requerimento_02.2016__-_claudio_-_registro_ponto_qfcOeUo.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/659/requerimento_03.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/660/requerimento_04.2016__-_claudio_-_revogar_cessao_oyrr0Em.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/661/requerimento_05.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/662/requerimento_06.2016__-_josi_-_escola_ambrosios.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/663/requerimento_07.2016__-_claudio_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/664/requerimento_08.2016__-_claudio_-_relacao_patrimonio.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/665/requerimento_09.2016__-_claudio_josi_e_maneco_-__EbEP1Uv.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/666/requerimento_10.2016__-_ze_antonio_-_rave.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/667/requerimento_11.2016_-_claudio_-_calcamento_copi_4RdniqV.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/668/requerimento_12.2016_-_claudio_-_atualizacao_cos_iOVXVUn.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/669/requerimento_13.2016_-_claudio_-_agua_pluvial_panagro.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/670/requerimento_14.2016_-_claudio_e_claudemir_-_pl__45ipP2f.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/359/indicacao_01-2016_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/360/indicacao_02-2016_-_maneco_-_manutencao_de_vias_-_tacua.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/361/indicacao_03-2016_-_maneco_-_der.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/362/indicacao_04-2016_-_maneco_-_esgoto_xaxim.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/363/indicacao_05-2016_-_maneco_-_ponto_do_rincao.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/364/indicacao_06-2016_-_maneco_-_limpeza_valetas_campina.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/365/indicacao_07-2016_-_maneco_-_asfalto_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/366/indicacao_08-2016_-_carlao_-_atendimento_correios.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/367/indicacao_09-2016_-_claudio_-_bueiros.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/368/indicacao_10-2016_-_josi_-_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/369/indicacao_11-2016_-_josi_-_palestras_dengue.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/370/indicacao_12-2016_-_josi_-_caminhoes_mineracao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/371/indicacao_13-2016_-_maneco_-_linha_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/372/indicacao_14-2016_-_maneco_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/373/indicacao_15-2016_-_claudio_-_zika_tabatinga.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/374/indicacao_16-2016_-_tute_-_sentido_unico_rua_pre_SQB3mn4.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/375/indicacao_17-2016_-_josi_-_limpeza_de_ruas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/376/indicacao_18-2016_-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/377/indicacao_19-2016_-_claudio_-_ginasio_lagoa.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/378/indicacao_20-2016_-_claudio_-_calcada_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/379/indicacao_21-2016_-_maneco_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/380/indicacao_23-2016_-_claudio_-_manutencao_acostamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/381/indicacao_24-2016_-_clodo_-_empresa_varzea.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/382/indicacao_25-2016_-_claudio_-_manutencao_acostam_cchr5ih.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/383/indicacao_26-2016_-_josi_-_ponto_de_onibus_e_ilu_sYfFo5T.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/384/indicacao_27-2016_-_patiorna_-__lombadas_elevadas.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/385/indicacao_28-2016_-_tute_-_placas.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/386/indicacao_29-2016_-_maneco_-_manutencao_de_ruas_-_pinhal.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/387/indicacao_30-2016_-_maneco_-_pintura_pr_281.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/388/indicacao_31-2016_-_maneco_-_barulho_boca_jr.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/389/indicacao_32-2016_-_todos_os_vereadores_-_revoga_XPw9Xja.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/390/indicacao_33-2016_-_maneco_-_ponte_tacua.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/391/indicacao_34-2016_-_claudio_-_manutencao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/392/indicacao_35-2016_-_maneco_-_manutencao_estrada__sDy6pEb.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/393/indicacao_36-2016_-_maneco_-_compra_de_maquina_c_SHAILYq.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/394/indicacao_37-2016_-_ze_antonio_-_iluminacao_publ_8ZYNRio.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/395/indicacao_38-2016_-_tute_-_manutencao_paralelepi_NM9l5rr.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/396/indicacao_39-2016_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/397/indicacao_40-2016_-_tute_-_extensao_de_rede_de_agua.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/398/indicacao_41-2016_-_maneco_-_manutencao_estrada__tKuwhZr.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/399/indicacao_42-2016_-_josi_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/400/indicacao_44-2016_-_maneco_-_manutencao_estrada_campina.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/401/indicacao_45-2016_-_claudio_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_46-2016_-_maneco_-_pinturas_faixas_lat_DpaMTZV.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_47-2016_-_claudio_-_asfalto_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_48-2016_-_maneco_-_lombada_e_placas_de_xqkHViK.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1043/projeto_de_lei_no_01.16_-_reajuste_efetivos_e_c_PeJdEKi.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1044/projeto_de_lei_no_02.16_-_abertura_credito_adic_aiKKDUM.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1045/projeto_de_lei_no_03.16_-_altera_lei_536.2015_p_XdDv878.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1046/projeto_de_lei_no_04.16_-_altera_lei_289.2012_b_KN8IqJb.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1047/projeto_de_lei_no_05.16_-_institui_comite_munic_zJgmO2g.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1048/projeto_de_lei_no_06.16_-_medidas_de_fiscalizac_x3cMr7o.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1049/projeto_de_lei_no_07.16_-_autoriza_adesao_a_ade_QbGdT13.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1050/projeto_de_lei_no_08.16_-_altera_lei_76.2006.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1051/projeto_de_lei_no_09.16_-_parcerias_publico_privada.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1052/projeto_de_lei_no_10.16_-_institui_a_ouvidoria__c1CwKpb.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1053/projeto_de_lei_no_11.16_-_autoriza_abertura_de__LhyCAMq.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1055/projeto_de_lei_no_13.16__-_ldo_2017_com_anexos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1056/projeto_de_lei_no_14.2016_-_altera_o_art._2o_da_d1HXfWo.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1057/projeto_de_lei_no_15.2016_-_altera_a_lei_293.20_yJq57ed.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1058/projeto_de_lei_no_16.2016_-_autoriza_operacao_d_KXmWZHz.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1059/projeto_de_lei_no_17.2016_-_autoriza_parcelamen_zfPB56P.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1060/projeto_de_lei_no_18.2016_-_loa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1061/projeto_de_lei_no_19.2016_-_altera_lei_289.12_v_y1B4SpO.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1109/projeto_de_lei_01-_2016_-_subsidios_agentes_pol_tzIDRDO.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1110/projeto_de_lei_02_-_2016_-_reajuste_servidores__tLzH1PM.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1111/projeto_de_lei_no_03.16_-_dispoe_sobre_protecao_speQNxt.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1112/projeto_de_lei_no_04.16_-_fixa_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1113/projeto_de_lei_no_05_-_fixa_subsidio_pref.__vic_EO1dv3d.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1114/projeto_de_lei_no_06-2016_-_maneco_-_marcha_para_cristo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1115/projeto_de_lei_no_07-2016_-_bares_antigos.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1116/projeto_de_lei_no_08-2016_-_travessa_roberto_alberti.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/1117/projeto_de_lei_no_09-2016_-.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/657/requerimento_01.2016__-_claudio_-_lc_costa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/658/requerimento_02.2016__-_claudio_-_registro_ponto_qfcOeUo.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/659/requerimento_03.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/660/requerimento_04.2016__-_claudio_-_revogar_cessao_oyrr0Em.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/661/requerimento_05.2016__-_claudio_-_tijucas_prev.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/662/requerimento_06.2016__-_josi_-_escola_ambrosios.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/663/requerimento_07.2016__-_claudio_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/664/requerimento_08.2016__-_claudio_-_relacao_patrimonio.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/665/requerimento_09.2016__-_claudio_josi_e_maneco_-__EbEP1Uv.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/666/requerimento_10.2016__-_ze_antonio_-_rave.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/667/requerimento_11.2016_-_claudio_-_calcamento_copi_4RdniqV.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/668/requerimento_12.2016_-_claudio_-_atualizacao_cos_iOVXVUn.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/669/requerimento_13.2016_-_claudio_-_agua_pluvial_panagro.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2016/670/requerimento_14.2016_-_claudio_e_claudemir_-_pl__45ipP2f.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="200.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>