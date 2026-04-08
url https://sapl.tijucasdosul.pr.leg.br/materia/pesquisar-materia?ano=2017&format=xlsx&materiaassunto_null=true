--- v0 (2026-02-13)
+++ v1 (2026-04-08)
@@ -54,2760 +54,2760 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/indicacao_01-2017-_cicero_-_sinalizacao_creche_da_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/indicacao_01-2017-_cicero_-_sinalizacao_creche_da_lagoa.doc</t>
   </si>
   <si>
     <t>Sinalização do CMEI Stefanie Erdelyi</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/indicacao_02-2017-_cicero_-_mudanca_de_local_acad_iFfvVp3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/indicacao_02-2017-_cicero_-_mudanca_de_local_acad_iFfvVp3.doc</t>
   </si>
   <si>
     <t>Mudança de local de Academia de Saúde</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/indicacao_03-2017-_maneco_-_alteracao_rota_margin_QT5uw68.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/indicacao_03-2017-_maneco_-_alteracao_rota_margin_QT5uw68.doc</t>
   </si>
   <si>
     <t>Marginal BR 376 - Campina</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_04-2017-_maneco_-_isencao_pedagio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_04-2017-_maneco_-_isencao_pedagio.doc</t>
   </si>
   <si>
     <t>Isenção de pagamento do pedágio</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/indicacao_05-2017-_claudemir_manutencao_ruas_e_i_8DjKAMp.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/indicacao_05-2017-_claudemir_manutencao_ruas_e_i_8DjKAMp.docx</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Vila Cubas</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/indicacao_06-2017-_claudemir_-_manutencao_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/indicacao_06-2017-_claudemir_-_manutencao_vila_cubas.doc</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Tapa Buraco – Rio de Una</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/indicacao_09-2017-_claudio_-_manutencao_asfalto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/indicacao_09-2017-_claudio_-_manutencao_asfalto.doc</t>
   </si>
   <si>
     <t>Súmula: “Tapa buraco – PR 281 e Rua Tobias Dias do Rosário</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/indicacao_10-2017-_ze_antonio_-_iluminacao_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/indicacao_10-2017-_ze_antonio_-_iluminacao_tacua.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Tacuã</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RODRIGO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/indicacao_11-2017-_rodrigo_-_lombada_em_frente_zu_I7sEvvF.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/indicacao_11-2017-_rodrigo_-_lombada_em_frente_zu_I7sEvvF.doc</t>
   </si>
   <si>
     <t>Construção de Lombada - Lagoinha</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
     <t>Agente Comunitária - Gama</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/indicacao_13-2017-_claudio_-_colocacao_de_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/indicacao_13-2017-_claudio_-_colocacao_de_saibro.doc</t>
   </si>
   <si>
     <t>Colocação de saibro</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/indicacao_14-2017-_cicero_-_manutencao_de_vias_pu_1DInNLI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/indicacao_14-2017-_cicero_-_manutencao_de_vias_pu_1DInNLI.doc</t>
   </si>
   <si>
     <t>Súmula: “Construção de Lombadas – Lagoa/Lagoinha</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/indicacao_15-2017-_claudemir_-__abaixo_assinado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/indicacao_15-2017-_claudemir_-__abaixo_assinado.doc</t>
   </si>
   <si>
     <t>Encaminhamento de Abaixo Assinado</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/indicacao_16-2017-_ze_antonio_-_avaliacao_social.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/indicacao_16-2017-_ze_antonio_-_avaliacao_social.doc</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/indicacao_17-2017-_claudemir_-__manuntecao_de_via_Oaxva7L.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/indicacao_17-2017-_claudemir_-__manuntecao_de_via_Oaxva7L.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada rural – Troperavinha e Vila Amâncio</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/indicacao_18-2017-_rodrigo_-_manutencao_rua_casa__HSyQZCD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/indicacao_18-2017-_rodrigo_-_manutencao_rua_casa__HSyQZCD.doc</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/indicacao_19-2017-_claudemir_-_manutencao_rua_oli_Dw3auR6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/indicacao_19-2017-_claudemir_-_manutencao_rua_oli_Dw3auR6.doc</t>
   </si>
   <si>
     <t>Manutenção de via - Campestre</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/indicacao_20-2017-_carlao_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/indicacao_20-2017-_carlao_-_lombadas.doc</t>
   </si>
   <si>
     <t>Lombada</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/indicacao_21-2017-_carlao_-_manutencao_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/indicacao_21-2017-_carlao_-_manutencao_de_via.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Gama</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/indicacao_22-2017-_maneco_-_construcao_de_cras_na_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/indicacao_22-2017-_maneco_-_construcao_de_cras_na_campina.doc</t>
   </si>
   <si>
     <t>Construção de CRAS - Campina</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/indicacao_23-2017-__cicero_-_programa_pa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/indicacao_23-2017-__cicero_-_programa_pa.doc</t>
   </si>
   <si>
     <t>Ampliação do PAA</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/indicacao_24-2017-__cicero_-_atendimento_posto_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/indicacao_24-2017-__cicero_-_atendimento_posto_saltinho.doc</t>
   </si>
   <si>
     <t>Ampliação atendimento de Unidade de Saúde - Saltinho</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/indicacao_25-2017-__claudemir_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/indicacao_25-2017-__claudemir_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Campestre e Papanduva</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/indicacao_26-2017_-_maneco_-_manutencao_estrada_s_hwoNcRU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/indicacao_26-2017_-_maneco_-_manutencao_estrada_s_hwoNcRU.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Sertãozinho</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/indicacao_27-2017-__cicero_-__mudanca_de_poste_de_luz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/indicacao_27-2017-__cicero_-__mudanca_de_poste_de_luz.doc</t>
   </si>
   <si>
     <t>Mudança de poste de luz</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/indicacao_28-2017-__cicero_-__manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/indicacao_28-2017-__cicero_-__manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Melhorias em Vias públicas – Estrada da Cruz</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/indicacao_29-2017-__claudio_-__manutencao_de_vias_Qta6bbH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/indicacao_29-2017-__claudio_-__manutencao_de_vias_Qta6bbH.doc</t>
   </si>
   <si>
     <t>Pavimentação – Bosque da Saúde Vila Cubas</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/indicacao_30-2017-_claudemir_-_manutencao_em_via__UQd61Yw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/indicacao_30-2017-_claudemir_-_manutencao_em_via__UQd61Yw.doc</t>
   </si>
   <si>
     <t>Manutenção de vias – Salto da Boa Vista</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/indicacao_31-2017-_vereadores_-_agua_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/indicacao_31-2017-_vereadores_-_agua_sanepar.doc</t>
   </si>
   <si>
     <t>Abastecimento de água tratada em comunidades rurais</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/indicacao_32-2017-__claudio_-__manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/indicacao_32-2017-__claudio_-__manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/indicacao_33-2017-__cicero_-_sala_do_artesao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/indicacao_33-2017-__cicero_-_sala_do_artesao.doc</t>
   </si>
   <si>
     <t>Sala do Artesão</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/indicacao_34-2017-__cicero_-_feira_do_produtor_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/indicacao_34-2017-__cicero_-_feira_do_produtor_rural.doc</t>
   </si>
   <si>
     <t>Feira do Produtor Rural</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/indicacao_35-2017-__carlao_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/indicacao_35-2017-__carlao_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Lagoa</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/indicacao_36-2017-__claudio_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/indicacao_36-2017-__claudio_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Centro</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/indicacao_37-2017_-_maneco_-_leis_dos_bancos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/indicacao_37-2017_-_maneco_-_leis_dos_bancos.doc</t>
   </si>
   <si>
     <t>Lei 531/2015</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/indicacao_38-2017_-_cicero_-_pontos_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/indicacao_38-2017_-_cicero_-_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>Pontos de ônibus</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/indicacao_40-2017_-_maneco_-_maquina_de_rg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/indicacao_40-2017_-_maneco_-_maquina_de_rg.doc</t>
   </si>
   <si>
     <t>Compra de equipamento</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/indicacao_41-2017_-_maneco_-_ponte_vila_paraguai.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/indicacao_41-2017_-_maneco_-_ponte_vila_paraguai.doc</t>
   </si>
   <si>
     <t>Manutenção de bueiro</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/indicacao_42-2017_-_claudemir_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/indicacao_42-2017_-_claudemir_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de via - Cangoera</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/indicacao_43-2017_-_ze_antonio_-_construcao_de_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/indicacao_43-2017_-_ze_antonio_-_construcao_de_lombadas.doc</t>
   </si>
   <si>
     <t>Construção de Lombadas</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/indicacao_44-2017_-_ze_antonio_-_manutencao_de_v_l4fHrZc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/indicacao_44-2017_-_ze_antonio_-_manutencao_de_v_l4fHrZc.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Campo Alto</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_45-2017_-_cicero_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_45-2017_-_cicero_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_46-2017-_rodrigo_-_manutencao_no_terminal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_46-2017-_rodrigo_-_manutencao_no_terminal.doc</t>
   </si>
   <si>
     <t>Manutenção do Terminal Rodoviário</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_47-2017-_rodrigo_-_parceria_com_ongs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_47-2017-_rodrigo_-_parceria_com_ongs.doc</t>
   </si>
   <si>
     <t>Parcerias</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_48-2017-_ze_antonio_-_siconv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_48-2017-_ze_antonio_-_siconv.doc</t>
   </si>
   <si>
     <t>PROGRAMAS DE PROJETOS NO SICONV</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_49-2017_-_cicero_-_caixa_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_49-2017_-_cicero_-_caixa_de_lixo.doc</t>
   </si>
   <si>
     <t>Caixa coletora de lixo</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_50-2017_-_carlao_-_trator_comunitario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_50-2017_-_carlao_-_trator_comunitario.doc</t>
   </si>
   <si>
     <t>Uso de trator na agricultura</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_51-2017_-_claudio_-_manutencao_de_vias_31v8kYB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_51-2017_-_claudio_-_manutencao_de_vias_31v8kYB.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Rio Da Palha</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_52-2017-_rodrigo_-_der.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_52-2017-_rodrigo_-_der.doc</t>
   </si>
   <si>
     <t>Manutenção PR 281</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_57-2017_-_patiorna_-_caminhao_do_lixo__CvctJhV.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_57-2017_-_patiorna_-_caminhao_do_lixo__CvctJhV.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_58-2017_-_claudio_-_reconstrucao_de_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_58-2017_-_claudio_-_reconstrucao_de_calcadas.doc</t>
   </si>
   <si>
     <t>Reconstrução de Calçadas</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_59-2017-_rodrigo_-_monitor_leovanil_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_59-2017-_rodrigo_-_monitor_leovanil_camargo.doc</t>
   </si>
   <si>
     <t>Monitor Colégio Leovanil Camargo</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_60-2017-_carlao_-_imagem__nossa_senhor_Sbn2EFh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_60-2017-_carlao_-_imagem__nossa_senhor_Sbn2EFh.doc</t>
   </si>
   <si>
     <t>Colocação de imagem da Padroeira</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_61-2017-_rodrigo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_61-2017-_rodrigo.doc</t>
   </si>
   <si>
     <t>Avaliação Social</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_62-2017-_anti_fumo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_62-2017-_anti_fumo.doc</t>
   </si>
   <si>
     <t>Pedido de cumprimento à Lei Antifumo</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_63-2017-_ze_antonio_-_ponto_onibus_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_63-2017-_ze_antonio_-_ponto_onibus_-_xaxim.doc</t>
   </si>
   <si>
     <t>Ponto de Õnibus – Xaxim e Campestre</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Manutenção de parques e academias ao ar livre</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_65-2017-_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_65-2017-_claudemir.doc</t>
   </si>
   <si>
     <t>Avaliação de desempenho funcional</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_66-2017-_cicero.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_66-2017-_cicero.doc</t>
   </si>
   <si>
     <t>Manutenção de valetas</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_67-2017-_claudemir_-_manutencao_de_via_UL4ssAJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_67-2017-_claudemir_-_manutencao_de_via_UL4ssAJ.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Campestre/Cangoera</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Manutenção de vias e limpeza de valetas</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_69-2017_-_maneco_-placas_campo_alto_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_69-2017_-_maneco_-placas_campo_alto_tacua.doc</t>
   </si>
   <si>
     <t>Correção de placas em retorno do Campo Alto</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_70-2017_-_rodrigo_-_manutencao_de_parquinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_70-2017_-_rodrigo_-_manutencao_de_parquinho.doc</t>
   </si>
   <si>
     <t>Manutenção de parquinho – Praça Central</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/indicacao_71-2017-_carlao_-_manutencao_de_via_-_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/indicacao_71-2017-_carlao_-_manutencao_de_via_-_saltinho.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Saltinho</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/indicacao_72-2017_-_rodrigo_-_posto_de_saude_da_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/indicacao_72-2017_-_rodrigo_-_posto_de_saude_da_lagoa.doc</t>
   </si>
   <si>
     <t>Construção de cobertura - Posto de Saúde da Lagoa</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/indicacao_73-2017_-_rodrigo_-_pintura_faixa_de_pedestre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/indicacao_73-2017_-_rodrigo_-_pintura_faixa_de_pedestre.doc</t>
   </si>
   <si>
     <t>Pintura na PR 281 – Área Escolar - Lagoa</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_74-2017-_claudemir_-_iluminacao_public_kFmnnsl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_74-2017-_claudemir_-_iluminacao_public_kFmnnsl.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_75-2017_-_claudio_-_manuntecao_de_vias_RptaoMm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_75-2017_-_claudio_-_manuntecao_de_vias_RptaoMm.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública – Salto da Boa Vista</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_76-2017_-_cicero_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_76-2017_-_cicero_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>Construção de Lombada</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_77-2017-_claudemir_-_colocacao_manilha_HtRxTDb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_77-2017-_claudemir_-_colocacao_manilha_HtRxTDb.doc</t>
   </si>
   <si>
     <t>Colocação de manilhas</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_78-2017-_ze_antonio_-_manutencao_de_vi_IB4kh7E.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_78-2017-_ze_antonio_-_manutencao_de_vi_IB4kh7E.doc</t>
   </si>
   <si>
     <t>Manutenção de Via – Rio Abaixo</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_79-2017-_claudemir_-_mudanca_de_caixa__6mUAPWd.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_79-2017-_claudemir_-_mudanca_de_caixa__6mUAPWd.doc</t>
   </si>
   <si>
     <t>Mudança de caixa de lixo</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_80-2017-_claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_80-2017-_claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – locais de aglomeração</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_81-2017_-_maneco_-_cosntrucao_de_sala_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_81-2017_-_maneco_-_cosntrucao_de_sala_colono.doc</t>
   </si>
   <si>
     <t>Ampliação e melhorias em _x000D_
 unidade escolar</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_82-2017_-_patiorna_-_cancha_de_rodeio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_82-2017_-_patiorna_-_cancha_de_rodeio.doc</t>
   </si>
   <si>
     <t>Cancha de Rodeio</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_83-2017-_claudemir_-_remocao_de_manilha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_83-2017-_claudemir_-_remocao_de_manilha.doc</t>
   </si>
   <si>
     <t>Remoção de manilha</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/indicacao_84-2017-_ze_antonio_-_avaliacao_psicoe_qBbMuRX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/indicacao_84-2017-_ze_antonio_-_avaliacao_psicoe_qBbMuRX.doc</t>
   </si>
   <si>
     <t>Avaliação psicoeducacional</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/indicacao_85-2017-_claudemir_-_oficios_equipamen_Uf1MKtU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/indicacao_85-2017-_claudemir_-_oficios_equipamen_Uf1MKtU.doc</t>
   </si>
   <si>
     <t>Aquisição de equipamentos para agricultura</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/indicacao_86-2017-_claudemir_-resposta_cx_lixo_rincao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/indicacao_86-2017-_claudemir_-resposta_cx_lixo_rincao.doc</t>
   </si>
   <si>
     <t>Referente a resposta ao of 214/2017, quanto a indicação numero 079/2017</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/indicacao_87-2017-_claudemir_-agua_barreiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/indicacao_87-2017-_claudemir_-agua_barreiro.doc</t>
   </si>
   <si>
     <t>Água na comunidade de Barreiro</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/indicacao_88-2017_-_vereador_claudemir_-_taxistas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/indicacao_88-2017_-_vereador_claudemir_-_taxistas.doc</t>
   </si>
   <si>
     <t>lotação da Associação de Taxista de Tijucas do Sul</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/indicacao_89-2017_-_patiorna_-_construcao_de_pon_qCG3VQA.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/indicacao_89-2017_-_patiorna_-_construcao_de_pon_qCG3VQA.doc</t>
   </si>
   <si>
     <t>Reforma de ponte</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/indicacao_90-2017_-_patiorna_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/indicacao_90-2017_-_patiorna_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_91-2017_-_patiorna_-_manutencao_de_rua_c9FjoGK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_91-2017_-_patiorna_-_manutencao_de_rua_c9FjoGK.doc</t>
   </si>
   <si>
     <t>Manutenção de via - Lagoinha</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_92-2017_-_rodrigo_-_tapa_buraco_rua_xv_oMTnipt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_92-2017_-_rodrigo_-_tapa_buraco_rua_xv_oMTnipt.doc</t>
   </si>
   <si>
     <t>Tapa Buraco na Rua XV de Novembro</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_93-2017_-_maneco_-_br_376_protecao_de_tela.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_93-2017_-_maneco_-_br_376_protecao_de_tela.doc</t>
   </si>
   <si>
     <t>Construção de cerca de proteção – BR 376</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_94-2017_-_cicero_-_caixa_de_lixo_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_94-2017_-_cicero_-_caixa_de_lixo_sao_joao.doc</t>
   </si>
   <si>
     <t>Caixa Coletora – São João</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/indicacao_95-2017_-_maneco_-pavimentacao_rua_maringa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/indicacao_95-2017_-_maneco_-pavimentacao_rua_maringa.doc</t>
   </si>
   <si>
     <t>Pavimentação da Rua Maringá - Campina</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_96-2017_-_cicero_-_rua_escola_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_96-2017_-_cicero_-_rua_escola_lagoa.doc</t>
   </si>
   <si>
     <t>Providências quanto a via de acesso ao Colégio da Lagoa</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_97-2017-_ze_antonio_-_lixo_-_rede_social.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_97-2017-_ze_antonio_-_lixo_-_rede_social.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo - Xaxim</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_98-2017-_ze_antonio_-_lombada_proximo__UNJBZ31.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_98-2017-_ze_antonio_-_lombada_proximo__UNJBZ31.doc</t>
   </si>
   <si>
     <t>Construção de Lombada – PR 281</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_99-2017-_ze_antonio_-_onibus_na_vila_c_jWNjRP7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_99-2017-_ze_antonio_-_onibus_na_vila_c_jWNjRP7.doc</t>
   </si>
   <si>
     <t>Linha de Transporte Cidadão</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_100-2017-_rodrigo_-_colocacao_de_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_100-2017-_rodrigo_-_colocacao_de_saibro.doc</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_101-2017_-_claudio_-troca_de_lampadas__KpQ5PkE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_101-2017_-_claudio_-troca_de_lampadas__KpQ5PkE.doc</t>
   </si>
   <si>
     <t>Troca de Lâmpadas Queimadas – Rua Jocelim Camargo</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_102-2017-_carlao_-_manutencao_de_via_-_fFL7bxb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_102-2017-_carlao_-_manutencao_de_via_-_fFL7bxb.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Lagoinha</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_103-2017-_claudemir_-_iluminacao_publi_J6zxRiL.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_103-2017-_claudemir_-_iluminacao_publi_J6zxRiL.doc</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_104-2017-_rodrigo_-_gratificacao_multisseriada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_104-2017-_rodrigo_-_gratificacao_multisseriada.doc</t>
   </si>
   <si>
     <t>Gratificação para professores(as) de turmas multisseriadas</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_105-2017-_rodrigo_-_manutencao_de_via__E52upR0.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_105-2017-_rodrigo_-_manutencao_de_via__E52upR0.doc</t>
   </si>
   <si>
     <t>Manutenção de Via – Bosque da Saúde</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_106-2017-_claudemir_-_reabertura_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_106-2017-_claudemir_-_reabertura_de_estrada.doc</t>
   </si>
   <si>
     <t>Reabertura de Estrada</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_107-2017_-_claudio_-_rolo_compactador.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_107-2017_-_claudio_-_rolo_compactador.doc</t>
   </si>
   <si>
     <t>Passagem de Rolo Compactador em ruas do Bosque da Saúde</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_108-2017-_rodrigo_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_108-2017-_rodrigo_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_109-2017-_ze_antonio_-_alteracao_horario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_109-2017-_ze_antonio_-_alteracao_horario.doc</t>
   </si>
   <si>
     <t>Alteração de Horário – Linha Transporte Cidadão</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_110-2017-_rodrigo_-_pavimentacao_rua_do_boca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_110-2017-_rodrigo_-_pavimentacao_rua_do_boca.doc</t>
   </si>
   <si>
     <t>Pavimentação na Rua Osório Nestor da Rocha</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_111-2017_-_cicero_-_mudanca_placa_bb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_111-2017_-_cicero_-_mudanca_placa_bb.doc</t>
   </si>
   <si>
     <t>Mudança de local de placa</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Reforma Unidade de Saúde – Ribeirão do Meio</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_113-2017-_claudemir_-lixo_rincao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_113-2017-_claudemir_-lixo_rincao.doc</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_114-2017_-_patiorna_-_cancha_de_rodeio_4xQVxd1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_114-2017_-_patiorna_-_cancha_de_rodeio_4xQVxd1.doc</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_115-2017_-_patiorna_-_balanca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_115-2017_-_patiorna_-_balanca.doc</t>
   </si>
   <si>
     <t>Balança de pesagem para caminhão</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_116-2017-_claudemir_-_oficio_provopar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_116-2017-_claudemir_-_oficio_provopar.doc</t>
   </si>
   <si>
     <t>Pedido de brinquedos para PROVOPAR</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_117-2017-_carlao_-_manutencao_tio_jango.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_117-2017-_carlao_-_manutencao_tio_jango.doc</t>
   </si>
   <si>
     <t>Manutenção na Pré-Escola Tio Jango</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_118-2017-_cicero_-_manutencao_de_ponte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_118-2017-_cicero_-_manutencao_de_ponte.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponte</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_119-2017_-_claudio_-_ponte_do_pir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_119-2017_-_claudio_-_ponte_do_pir.doc</t>
   </si>
   <si>
     <t>Manutenção de ponte – Pinhal dos Borges</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_120-2017_-_claudio_-_parquinho_da_praca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_120-2017_-_claudio_-_parquinho_da_praca.doc</t>
   </si>
   <si>
     <t>Manutenção de parquinho</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_121-2017-_cicero_-_manutencao_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_121-2017-_cicero_-_manutencao_de_estrada.doc</t>
   </si>
   <si>
     <t>Manutenção de Estrada</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_122-2017-_maneco_-_onibus_na_vila_cuba_ktaYZC2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_122-2017-_maneco_-_onibus_na_vila_cuba_ktaYZC2.doc</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_123-2017_-_vereadores_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_123-2017_-_vereadores_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas Rurais</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_124-2017_-_vereadores_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_124-2017_-_vereadores_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Manutenção de Iluminação Pública</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_125-2017_-_ze_antonio_-_ponte_dos_pir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_125-2017_-_ze_antonio_-_ponte_dos_pir.doc</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_126-2017_-_ze_antonio_-_caminhao_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_126-2017_-_ze_antonio_-_caminhao_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo – Pinhal dos Borges</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_127-2017_-_claudio_-_saibro_no_bosque.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_127-2017_-_claudio_-_saibro_no_bosque.doc</t>
   </si>
   <si>
     <t>Realização de manutenção em via púbica</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_128-2017-_cicero_-_atualizacao_horario_gigW112.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_128-2017-_cicero_-_atualizacao_horario_gigW112.doc</t>
   </si>
   <si>
     <t>Atualização de tabelas com horário de ônibus</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_129-2017-_claudemir_-_manutencao_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_129-2017-_claudemir_-_manutencao_de_estrada.doc</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_130-2017-_claudio_-_manutencao_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_130-2017-_claudio_-_manutencao_de_estrada.doc</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_131-2017-_rodrigo_-_manutencao_de_quadra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_131-2017-_rodrigo_-_manutencao_de_quadra.doc</t>
   </si>
   <si>
     <t>Manutenção de Quadra</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_132-2017-_cicero_-_manutencao_de_ponte_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_132-2017-_cicero_-_manutencao_de_ponte_2.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_133-2017-_claudio_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_133-2017-_claudio_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_134-2017-_carlao_-_limpeza_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_134-2017-_carlao_-_limpeza_de_bueiro.doc</t>
   </si>
   <si>
     <t>Limpeza de Bueiro</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_135-2017-_ze_antonio_-_limpeza_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_135-2017-_ze_antonio_-_limpeza_de_bueiro.doc</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_136-2017_-_vereadores_-_pedidos_alunos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_136-2017_-_vereadores_-_pedidos_alunos.doc</t>
   </si>
   <si>
     <t>Melhorias propostas por alunos</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_137-2017_-_todos-maioria_-_decreto_ate_k77HDdU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_137-2017_-_todos-maioria_-_decreto_ate_k77HDdU.doc</t>
   </si>
   <si>
     <t>Revogação do Decreto nº 2391/2015</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_138-2017-_rodrigo_-_calcadas_rua_do_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_138-2017-_rodrigo_-_calcadas_rua_do_saltinho.doc</t>
   </si>
   <si>
     <t>Construção de Calçadas na Estrada Principal do Saltinho</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_139-2017-_claudemir_-_lixo_area_industrial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_139-2017-_claudemir_-_lixo_area_industrial.doc</t>
   </si>
   <si>
     <t>Área Industrial - Tabatinga</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_140-2017-_claudio_-_calcadas_circo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_140-2017-_claudio_-_calcadas_circo.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçadas</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_141-2017-_patiorna_-_ponto_de_onibus_zuleide.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_141-2017-_patiorna_-_ponto_de_onibus_zuleide.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponto de Ônibus</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/951/projeto_de_lei_no_01.2017_-_institui_a_jornada_d_IBTRYYh.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/951/projeto_de_lei_no_01.2017_-_institui_a_jornada_d_IBTRYYh.pdf</t>
   </si>
   <si>
     <t>Institui jornada especial de trabalho de_x000D_
 12hx36h no âmbito do município</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/952/projeto_de_lei_no_02.2017_-_institui_o_refis.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/952/projeto_de_lei_no_02.2017_-_institui_o_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação_x000D_
 Fiscal Municipal - REFIS</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/953/projeto_de_lei_no_03.2017_-_revoga_lei_no_456.20_r6HvadV.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/953/projeto_de_lei_no_03.2017_-_revoga_lei_no_456.20_r6HvadV.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 456, de 18 defevereiro de 2014, o art. 14 caput e § 1º,ambos da Lei nº 498/2014, o art. 17caput e § 1º, ambos da Lei nº 499/2014e dá outras providências</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/954/projeto_de_lei_04.2017_-_altera_o_nome_dos_centr_iZfeDJr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/954/projeto_de_lei_04.2017_-_altera_o_nome_dos_centr_iZfeDJr.doc</t>
   </si>
   <si>
     <t>Altera a denominação dos Centros Municipais de Educação Infantil Stefanie Ederlyi e Cantinho da Criança   e dá outras providências</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/955/projeto_de_lei_no_05.2017_-_altera_a_lei_525.2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/955/projeto_de_lei_no_05.2017_-_altera_a_lei_525.2014.doc</t>
   </si>
   <si>
     <t>Altera o artigo 8º e revoga o artigo 16, caput, e § 1º do artigo 9º, todos da Lei Municipal 525/2014.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/956/projeto_de_lei_no_06.2017_-_cria_conselho_munici_uGl75JZ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/956/projeto_de_lei_no_06.2017_-_cria_conselho_munici_uGl75JZ.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência, do Fundo Municipal dos Direitos da Pessoa com Deficiência e institui a Conferência Municipal dos Direitos da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/957/projeto_de_lei_no_07.2017_-_altera_lei_no_456.20_RablMG6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/957/projeto_de_lei_no_07.2017_-_altera_lei_no_456.20_RablMG6.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 456, de 18 de fevereiro de 2014, revoga o art. 14 caput e § 1º, ambos da Lei nº 498/2014, o art. 17 caput e § 1º, ambos da Lei nº 499/2014 e dá outras providências</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Dispõe sobre o “Conselho Municipal de Desenvolvimento Rural Sustentável e Criação do Fundo Municipal e Desenvolvimento Rural Sustentável”  e dá outras providências.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/959/projeto_de_lei_no_09.2017_-_altera_artigos_leis__9tdYxDv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/959/projeto_de_lei_no_09.2017_-_altera_artigos_leis__9tdYxDv.doc</t>
   </si>
   <si>
     <t>Altera a redação do art. 12, da Lei Municipal nº 498, de 11 de novembro de 2014, revoga parcialmente o art. 30, da Lei Municipal nº 499, de 11 de novembro de 2014 e dá outras providências</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/960/projeto_de_lei_no_10.2017_-_dispoe_sobre_a_distr_9WYkeUq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/960/projeto_de_lei_no_10.2017_-_dispoe_sobre_a_distr_9WYkeUq.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a arrecadação e distribuição de honorários advocatícios entre os Advogados Públicos da Administração Direta do Município de Tijucas do Sul, como previsto no § 19, do art. 85, do Código de Processo Civil e dá outras providências</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/961/projeto_de_lei_no_11.2017_-_dispoe_sobre_aumento_tffWRiC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/961/projeto_de_lei_no_11.2017_-_dispoe_sobre_aumento_tffWRiC.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas para o cargo de Professor do Quadro Próprio do Magistério, altera o Anexo II, da Lei n° 293, de 04 de abril de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/962/projeto_de_lei_no_12.2017_-_autoriza_contratacao_ZkCeaBi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/962/projeto_de_lei_no_12.2017_-_autoriza_contratacao_ZkCeaBi.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/963/projeto_de_lei_no_13.2017_-_dispoe_sobre_aumento_CM7pFtP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/963/projeto_de_lei_no_13.2017_-_dispoe_sobre_aumento_CM7pFtP.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do número de vagas para o cargo de Agente Comunitário da Saúde e Técnico de Enfermagem, altera o Anexo II, da Lei n° 499, de 11 de novembro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/964/projeto_de_lei_no_14.2017_-_dispoe_sobre_a_criac_avub51M.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/964/projeto_de_lei_no_14.2017_-_dispoe_sobre_a_criac_avub51M.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esportes, Lazer e Cultura e do Fundo Municipal de Esportes, Lazer e Cultura de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_lei_no_15.2017_-_autoriza_abertura_de_m6ZmZBW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_lei_no_15.2017_-_autoriza_abertura_de_m6ZmZBW.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo efetuar a abertura de crédito adicional suplementar no orçamento do município de Tijucas do Sul, para o exercício de 2017, no valor de R$ 750.000,00</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/966/projeto_de_lei_no_16.2017_-_plano_plurianual_ppa_6MQBcu6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/966/projeto_de_lei_no_16.2017_-_plano_plurianual_ppa_6MQBcu6.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de investimentos para os exercícios de 2018 a 2021.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/967/projeto_de_lei_no_17.2017_-_altera_a_lei_298.201_MUfOh5A.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/967/projeto_de_lei_no_17.2017_-_altera_a_lei_298.201_MUfOh5A.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 298, de 17 de maio de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/968/projeto_de_lei_no_18.2017_-_dispoe_sobre_o_valor_de_rpv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/968/projeto_de_lei_no_18.2017_-_dispoe_sobre_o_valor_de_rpv.doc</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Município de Tijucas do Sul o pagamento de obrigações de pequeno valor decorrentes de decisões judiciais, nos termos do art. 100, §§ 3º e 4º, da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/969/projeto_de_lei_no_19.2017_-_autorizacao_de_parce_M1qeQ73.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/969/projeto_de_lei_no_19.2017_-_autorizacao_de_parce_M1qeQ73.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Tijucas do Sul - PR com seu Regime Próprio de Previdência Social – RPPS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/970/projeto_de_lei_no_20.17__-_ldo_2018_sem_anexos_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/970/projeto_de_lei_no_20.17__-_ldo_2018_sem_anexos_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/971/projeto_de_lei_no_21.2017_-_criacao_do_programa__a4Sydu3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/971/projeto_de_lei_no_21.2017_-_criacao_do_programa__a4Sydu3.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "FAMÍLIA ACOLHEDORA” que visa o acolhimento provisório de crianças e adolescentes em situação de risco social. Cria a Bolsa Auxílio, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>(PROJETO NÃO APRESENTADO)</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/973/projeto_de_lei_no_23.2017_-_lei_orcamentaria_anu_pdnfF5J.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/973/projeto_de_lei_no_23.2017_-_lei_orcamentaria_anu_pdnfF5J.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/974/projeto_de_lei_no_24.2017_-_suas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/974/projeto_de_lei_no_24.2017_-_suas.doc</t>
   </si>
   <si>
     <t>Institui o Sistema Único de Assistência Social - SUAS, regulamenta o Fundo Municipal de Assistência Social e o Conselho Municipal de Assistência Social do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_lei_no_25.2017_-_altera_a_lei_50.2005_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_lei_no_25.2017_-_altera_a_lei_50.2005_2.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 50, de 08 de dezembro de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1086/projeto_de_lei_01_-_2017_-_reajuste_servidores__pzsNxzK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1086/projeto_de_lei_01_-_2017_-_reajuste_servidores__pzsNxzK.doc</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1087/projeto_de_lei_03_-_2017_-__altera_estrutura_adm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1087/projeto_de_lei_03_-_2017_-__altera_estrutura_adm.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 531/15, NO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1088/projeto_de_lei_04_-_2017_-__tijolo_ecologico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1088/projeto_de_lei_04_-_2017_-__tijolo_ecologico.doc</t>
   </si>
   <si>
     <t>Institui no Município de Tijucas do Sul, Estado do Paraná, Projeto de Uso de Artefatos de Construção Civil Ecologicamente corretos e dá outras providências</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1089/projeto_de_lei_05_-_2017_-__tficha_lima.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1089/projeto_de_lei_05_-_2017_-__tficha_lima.doc</t>
   </si>
   <si>
     <t>Institui a “ficha limpa municipal” na nomeação de servidores a cargos comissionados no âmbito da administração direta, autárquica e fundacional do Poder Executivo e do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1090/projeto_de_lei_06_-_2017_-__alteracao_pccs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1090/projeto_de_lei_06_-_2017_-__alteracao_pccs.doc</t>
   </si>
   <si>
     <t>Altera Lei 429, de 28 de agosto de 2013 que ‘Institui o Plano de Cargos, Carreiras e Salários dos Servidores da Câmara Municipal de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1091/projeto_de_lei_07_filmagem_nas_licitacoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1091/projeto_de_lei_07_filmagem_nas_licitacoes.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRAVAÇÃO EM ÁUDIO E VÍDEO, DAS SESSÕES DE LICITAÇÕES PÚBLICAS REALIZADAS PELO PODER LEGISLATIVO E EXECUTIVO DO MUNICÍPIO DE TIJUCAS DO SUL, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1092/projeto_de_lei_08-2017_maneco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1092/projeto_de_lei_08-2017_maneco.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Salmo Gilson Cardoso</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1093/projeto_de_lei_09-2017_organograma_cmts_-_tabela.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1093/projeto_de_lei_09-2017_organograma_cmts_-_tabela.doc</t>
   </si>
   <si>
     <t>Altera a Lei 531, de 01 de setembro de 2015, para incluir o organograma administrativo da Câmara Municipal de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1094/projeto_de_lei_10-2017_-_cicero_-_dia_do_cavaleiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1094/projeto_de_lei_10-2017_-_cicero_-_dia_do_cavaleiro.doc</t>
   </si>
   <si>
     <t>Institui o Dia do Cavaleiro e dá outras providências</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1095/projeto_de_lei_11-2017_-_claudemir_-_travessa_j_fKjV9le.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1095/projeto_de_lei_11-2017_-_claudemir_-_travessa_j_fKjV9le.doc</t>
   </si>
   <si>
     <t>Denomina Rua José Pereira e estabelece outras providências.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1096/projeto_de_lei_12-2017_-_claudio_-_lei_regulame_xiEjyOV.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1096/projeto_de_lei_12-2017_-_claudio_-_lei_regulame_xiEjyOV.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO E REALIZAÇÃO DE EVENTOS DE GRANDE PORTE NO MUNICÍPIO DE TIJUCAS DO SUL</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1097/projeto_de_lei_13-2017_-_fec.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1097/projeto_de_lei_13-2017_-_fec.doc</t>
   </si>
   <si>
     <t>Institui o Fundo Especial da Câmara Municipal de Tijucas do Sul – FEC-TJS e dá outras providências</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_lei_14_-_2017_-_claudio_-_dia_do_edu_A3tobM7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_lei_14_-_2017_-_claudio_-_dia_do_edu_A3tobM7.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO EDUCADOR SOCIAL NO MUNICÍPIO DE TIJUCAS DO SUL</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_lei_16-2017_-_cicero_-_semana_da_val_yOj0HWV.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_lei_16-2017_-_cicero_-_semana_da_val_yOj0HWV.doc</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município de Tijucas do Sul a “Semana Municipal da Valorização da Vida e da Família</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_lei_17-2017_-_claudio_-_lei_500_plac_HIirOiv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_lei_17-2017_-_claudio_-_lei_500_plac_HIirOiv.doc</t>
   </si>
   <si>
     <t>Altera a lei nº 500, de 18 de novembro de 2014 que ‘Estabelece normas para a nomenclatura e a colocação de placas nos bairros, loteamentos, vias, praças, logradouros públicos, próprios e outros bens públicos de qualquer natureza do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_lei_18-2017_-_claudio_-_lixeiras_em__XdADHIq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_lei_18-2017_-_claudio_-_lixeiras_em__XdADHIq.doc</t>
   </si>
   <si>
     <t>Torna obrigatória a fixação de lixeiras seletivas em espaços de uso público e dá outras providências</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_lei_19-2017_-_claudio_-_contratacao__GJF13Hp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_lei_19-2017_-_claudio_-_contratacao__GJF13Hp.doc</t>
   </si>
   <si>
     <t>Contratação de trabalhadores a partir de consulta de banco de dados da Agência do Trabalhador de Tijucas do Sul pelas empresas contratadas pelo poder público municipal, concessionárias, permissionárias e terceirizadas de serviços públicos municipais, empresas públicas e sociedades de economia mista.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_lei_20-2017_-_claudio_-_conselho_cri_emkePRj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_lei_20-2017_-_claudio_-_conselho_cri_emkePRj.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_lei_21-2017_-_maneco_-_semana_transparencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_lei_21-2017_-_maneco_-_semana_transparencia.doc</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Transparência e Combate à Corrupção.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_lei_22-2017_-_maneco_-_institui_o_di_zpFHPu4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_lei_22-2017_-_maneco_-_institui_o_di_zpFHPu4.doc</t>
   </si>
   <si>
     <t>Institui o Dia de Doar no Município de Tijucas Do Sul</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_lei_23-2017_-_ze_antonio_-_programa_pirWyWV.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_lei_23-2017_-_ze_antonio_-_programa_pirWyWV.docx</t>
   </si>
   <si>
     <t>Cria o Programa de Estágio Meu Primeiro Emprego na Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_lei_24-2017_-_ze_antonio_-_nomeacao__FEWBxwW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_lei_24-2017_-_ze_antonio_-_nomeacao__FEWBxwW.doc</t>
   </si>
   <si>
     <t>Denomina ruas no Loteamento Estância da Capela</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_lei_25-2017_-_maneco_-_semana_farroupilha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_lei_25-2017_-_maneco_-_semana_farroupilha.doc</t>
   </si>
   <si>
     <t>Institui a Semana Farroupilha no Calendário do Município de TIJUCAS DO SUL e dá outras providências</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_01.2017__-_ze_antonio_-_madeiras_e__iiURxad.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_01.2017__-_ze_antonio_-_madeiras_e__iiURxad.doc</t>
   </si>
   <si>
     <t>Pedido de informações e cópia de documentos, acerca de retirada de árvores e realização de terraplanagem em imóvel do Município</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/requerimento_02.2017__-_ze_antonio_-_alimentos_d_A5fdOAv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/requerimento_02.2017__-_ze_antonio_-_alimentos_d_A5fdOAv.doc</t>
   </si>
   <si>
     <t>Pedido de informações e documentos sobre alimentos, medicamentos e equipamentos do Hospital Municipal.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/requerimento_03.2017__-_ze_antonio_-_carros_e_sucatas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/requerimento_03.2017__-_ze_antonio_-_carros_e_sucatas.doc</t>
   </si>
   <si>
     <t>Pedido de informações e documentos sobre bens inservíveis</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_04.2017__-_ze_antonio_-_coleta_de_r_YaEAffr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_04.2017__-_ze_antonio_-_coleta_de_r_YaEAffr.doc</t>
   </si>
   <si>
     <t>Pedido de informações e documentos sobre coleta de recicláveis e apoio aos catadores</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_05.2017__-_ze_antonio_-_animais_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_05.2017__-_ze_antonio_-_animais_de_rua.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre manutenção de parceria com ONG Quatro Patas</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_06.2017__-_ze_antonio_-_cemiterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_06.2017__-_ze_antonio_-_cemiterio.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre ampliação no cemitério municipal central.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_07.2017__-_ze_antonio_-_andre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_07.2017__-_ze_antonio_-_andre.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre transferência de servidor.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_08.2017__-_ze_antonio_-_rosane.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_08.2017__-_ze_antonio_-_rosane.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre transferência de servidora</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_09.2017__-_ze_antonio_-_joao_acir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_09.2017__-_ze_antonio_-_joao_acir.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre transferência de servidor</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_10.2017__-_ze_antonio_-_claudair.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_10.2017__-_ze_antonio_-_claudair.doc</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_11.2017__-_ze_antonio_-_elcio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_11.2017__-_ze_antonio_-_elcio.doc</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_12.2017__-_ze_antonio_-_rosangela.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_12.2017__-_ze_antonio_-_rosangela.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre transferência de servidora.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_13.2017__-_ze_antonio_-_conducao_de_qQrYBzh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_13.2017__-_ze_antonio_-_conducao_de_qQrYBzh.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre condução de veículos oficiais.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_14.2017__-_ze_antonio_-_relacao_de_veiculos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_14.2017__-_ze_antonio_-_relacao_de_veiculos.doc</t>
   </si>
   <si>
     <t>Pedido de informações e documentos sobre veículos de propriedade do Município.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_15.2017__-_ze_antonio_-_transito_de_0IgJrJS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_15.2017__-_ze_antonio_-_transito_de_0IgJrJS.doc</t>
   </si>
   <si>
     <t>Pedido de informações e providências de regulamentação de trânsito e estacionamento de veículos na Travessa Jurema Rosa.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_16.2017__-loteamento_nir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_16.2017__-loteamento_nir.doc</t>
   </si>
   <si>
     <t>Pedido de informações a respeito do loteamento do NIR.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_17-2017_claudio_-_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_17-2017_claudio_-_calcadas.doc</t>
   </si>
   <si>
     <t>Calçadas</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/745/requerimento_18.2017__-_ze_antonio_-_requerimentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/745/requerimento_18.2017__-_ze_antonio_-_requerimentos.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca de cessão de espaços públicos.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/746/requerimento_19-2017_claudio_-_licitacao_equipam_wpwpgpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/746/requerimento_19-2017_claudio_-_licitacao_equipam_wpwpgpa.doc</t>
   </si>
   <si>
     <t>Materiais Elétricos</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc</t>
   </si>
   <si>
     <t>Detalhamento de déficit</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_21-2017_claudio_-_enquadramento_ser_ACULXSz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_21-2017_claudio_-_enquadramento_ser_ACULXSz.doc</t>
   </si>
   <si>
     <t>Progressão funcional dos servidores do instituto de previdência</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_22-2017_claudio_-_calcadas_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_22-2017_claudio_-_calcadas_2.doc</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/requerimento_23.2017__-_ze_antonio_-_copia_mater_rjme77I.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/requerimento_23.2017__-_ze_antonio_-_copia_mater_rjme77I.doc</t>
   </si>
   <si>
     <t>Pedido de cópias ou fornecimento de material didático.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc</t>
   </si>
   <si>
     <t>Pedido de cópias de procedimento licitatório.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc</t>
   </si>
   <si>
     <t>Pedido de cópias de RPA’s.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc</t>
   </si>
   <si>
     <t>Saneamento Básico</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc</t>
   </si>
   <si>
     <t>Pedido de informação, sobre servidores da Secretaria de Educação.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_28.2017__-_ze_antonio_-_relacao_de__FpeP7CJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_28.2017__-_ze_antonio_-_relacao_de__FpeP7CJ.doc</t>
   </si>
   <si>
     <t>Pedido de informações.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/756/requerimento_29-2017_claudio_-_enquadramento_ser_ROdwPXh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/756/requerimento_29-2017_claudio_-_enquadramento_ser_ROdwPXh.doc</t>
   </si>
   <si>
     <t>Progressão funcional dos servidores do instituto de previdência.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_30.2017__-_ze_antonio_-_desincompat_dMahSVr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_30.2017__-_ze_antonio_-_desincompat_dMahSVr.doc</t>
   </si>
   <si>
     <t>Pedido de informações de servidor ocupante de cargo em comissão.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_QaQ0VE7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_QaQ0VE7.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre destinação de árvores de bem público</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/759/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/759/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc</t>
   </si>
   <si>
     <t>Pedido de consultas junto ao Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/760/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/760/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre imóvel que estaria disponibilizado à empresa L.C. Costa.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/761/requerimento_34.2017__-_ze_antonio_-_cronograma__kZXNtmz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/761/requerimento_34.2017__-_ze_antonio_-_cronograma__kZXNtmz.doc</t>
   </si>
   <si>
     <t>Pedido de encaminhamento de cronograma.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/762/requerimento_35.2017__-_ze_antonio_-_relacao_de__uoY2XrO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/762/requerimento_35.2017__-_ze_antonio_-_relacao_de__uoY2XrO.doc</t>
   </si>
   <si>
     <t>Pedido de relação de beneficiários atendidos por máquinas e caminhões deste Município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/763/requerimento_36.2017__-_ze_antonio_-_copias_de_p_XxQbcV2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/763/requerimento_36.2017__-_ze_antonio_-_copias_de_p_XxQbcV2.doc</t>
   </si>
   <si>
     <t>Pedido cópia de procedimentos licitatórios deste Município.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/764/requerimento_37.2017__-_todos_-_cumprimento_de_l_XZnGMPD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/764/requerimento_37.2017__-_todos_-_cumprimento_de_l_XZnGMPD.doc</t>
   </si>
   <si>
     <t>Pedido de cumprimento à Lei Antifumo.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_38.2017__-_clodo_5_-_reflorestament_DT4LVXO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_38.2017__-_clodo_5_-_reflorestament_DT4LVXO.doc</t>
   </si>
   <si>
     <t>Solicitação de que os reflorestamentos respeitem normas</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_39-2017_claudio_-copia_ata_conselho_ueNqB24.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_39-2017_claudio_-copia_ata_conselho_ueNqB24.doc</t>
   </si>
   <si>
     <t>Cópia da Ata de Posse e cópia das Atas  do ano de 2017</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_40.2017__-_todos_-_cumprimento_de_l_aFQWLcq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_40.2017__-_todos_-_cumprimento_de_l_aFQWLcq.doc</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_41.2017__-_metragem_estrada_eulalia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_41.2017__-_metragem_estrada_eulalia.doc</t>
   </si>
   <si>
     <t>Regularização de metragem em estradas</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc</t>
   </si>
   <si>
     <t>Solicitação de cópia de documentos de licitação</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_IHzXLKx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_IHzXLKx.doc</t>
   </si>
   <si>
     <t>Pedido de informações</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_44.2017__-_rodrigo_-_conselho_tutel_s3AZcK1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_44.2017__-_rodrigo_-_conselho_tutel_s3AZcK1.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre o Conselho Tutelar de nosso Município</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_45.2017__-_claudemir_-_kit_castracao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_45.2017__-_claudemir_-_kit_castracao.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre programas de castração de cachorros de rua</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_46.2017__-_mesa_-_previdencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_46.2017__-_mesa_-_previdencia.doc</t>
   </si>
   <si>
     <t>Pedido de Prestação de Contas</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_47.2017__-_ze_antonio_-_relacao_de__0MT11W2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_47.2017__-_ze_antonio_-_relacao_de__0MT11W2.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca dos estagiários</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_48.2017__-_ze_antonio_-_relacao_de__KicEZb6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_48.2017__-_ze_antonio_-_relacao_de__KicEZb6.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca dos servidores ocupantes em cargos em comissão</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_49.2017__-_ze_antonio_-_relacao_de__yutfWof.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_49.2017__-_ze_antonio_-_relacao_de__yutfWof.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca dos servidores efetivos que recebem gratificação</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_50.2017__-_ze_antonio_-_servidores__YXFDwAw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_50.2017__-_ze_antonio_-_servidores__YXFDwAw.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre transferência de servidoras</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc</t>
   </si>
   <si>
     <t>Contrato e execução do serviço de pavimentação</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_52.2017_-_remanjejamento_funcionarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_52.2017_-_remanjejamento_funcionarios.doc</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Parlamentar de Inquérito para apurar remanejamento de servidores municipais que, em tese, contrariou princípios da administração pública e gerou prejuízos aos servidores</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_53.2017_-_material_pedagogico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_53.2017_-_material_pedagogico.doc</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Parlamentar de Inquérito para apurar irregularidade na escolha de material pedagógico, os quais, em tese, contrariaram princípios da administração pública gerando prejuízo ao erário</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_54.2017__-_todos_-_relacao_de_motor_gIbu2Xh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_54.2017__-_todos_-_relacao_de_motor_gIbu2Xh.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca dos servidores efetivos que não serão enquadrados nos requisitos do Projeto de Lei nº07/2017</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/822/requerimento_55.2017__-_ze_antonio_-_relacao_de__mIEEesK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/822/requerimento_55.2017__-_ze_antonio_-_relacao_de__mIEEesK.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca dos servidores efetivos que possuem direito à progressão funcional</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/823/requerimento_56.2017__-_ze_antonio_-_entrega_de__EF4BLSm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/823/requerimento_56.2017__-_ze_antonio_-_entrega_de__EF4BLSm.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca do fornecimento  de medicamentos à população</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/824/requerimento_57.2017__-_ze_antonio_-_valores_da__MqnSUDR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/824/requerimento_57.2017__-_ze_antonio_-_valores_da__MqnSUDR.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca de valores para arcar com despesas de contratações para a 8ª Festa de Inverno</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/825/requerimento_58.2017__-_vereadoores_-_resposta_d_wjSI7Vd.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/825/requerimento_58.2017__-_vereadoores_-_resposta_d_wjSI7Vd.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca de recurso realizado por empresa no Pregão Presencial nº18/2017</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/826/requerimento_59.2017__-_vereadoores_-_reitera_req_42.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/826/requerimento_59.2017__-_vereadoores_-_reitera_req_42.doc</t>
   </si>
   <si>
     <t>Pedido para que se cumpra na integra os pedidos do Requerimento nº42/2017</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/827/requerimento_60.2017__-_vereadoores_-_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/827/requerimento_60.2017__-_vereadoores_-_saibro.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre contratação e fornecimento saibro</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/828/requerimento_61.2017__-_saneamento_basico_11_milhoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/828/requerimento_61.2017__-_saneamento_basico_11_milhoes.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre recursos para saneamento básico</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/829/requerimento_62.2017__-_veiculos_em_posse_de_ser_H6EDZDD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/829/requerimento_62.2017__-_veiculos_em_posse_de_ser_H6EDZDD.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre conduta de motoristas do setor rodoviário</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/830/requerimento_63.2017__-_vereadores_-_rodeio_ii.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/830/requerimento_63.2017__-_vereadores_-_rodeio_ii.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre 8ª Festa de Inverno</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/831/requerimento_64.2017__-_vereadores_-_loteamento_da_palha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/831/requerimento_64.2017__-_vereadores_-_loteamento_da_palha.doc</t>
   </si>
   <si>
     <t>Pedido de informação parcelamento de solo</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/832/requerimento_65.2017__-_ze_antonio_-_pedagio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/832/requerimento_65.2017__-_ze_antonio_-_pedagio.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca de valores arrecadados e gastos com recursos do Pedágio</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/833/requerimento_66.2017__-_vereadores_-_laudo_tecni_g4gaKn8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/833/requerimento_66.2017__-_vereadores_-_laudo_tecni_g4gaKn8.doc</t>
   </si>
   <si>
     <t>Laudo técnico de ponte de madeira</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/834/requerimento_67.2017__-_varios_-_reitera_req_49__8rjBVZl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/834/requerimento_67.2017__-_varios_-_reitera_req_49__8rjBVZl.doc</t>
   </si>
   <si>
     <t>Pedido de reiteração de parte do Requerimento nº49/2017</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/835/requerimento_68.2017__-_cicero_-_fiscalizacao_ta_pYcTUXn.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/835/requerimento_68.2017__-_cicero_-_fiscalizacao_ta_pYcTUXn.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca da fiscalização sobre o serviço de táxi no município.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/836/requerimento_69.2017__-_ze_antonio_-_vila_cico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/836/requerimento_69.2017__-_ze_antonio_-_vila_cico.doc</t>
   </si>
   <si>
     <t>Pedido de informações a respeito de abertura e nomeação de rua</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/837/requerimento_70.2017__-_varios_-.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/837/requerimento_70.2017__-_varios_-.doc</t>
   </si>
   <si>
     <t>Pedido de informações acerca do transporte terceirizado</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/838/requerimento_71.2017__-_ze_antonio_-_reitera_req_LL17mLW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/838/requerimento_71.2017__-_ze_antonio_-_reitera_req_LL17mLW.doc</t>
   </si>
   <si>
     <t>Pedido de reiteração do Requerimento nº23/2017 que solicitou cópias ou fornecimento de material didático</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/839/requerimento_72.2017__-_ze_antonio_-_folha_de_pa_eRhx8tm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/839/requerimento_72.2017__-_ze_antonio_-_folha_de_pa_eRhx8tm.doc</t>
   </si>
   <si>
     <t>Pedido de informações em folha de pagamento do Hospital.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/840/requerimento_73.2017__-_ze_antonio_-_provopar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/840/requerimento_73.2017__-_ze_antonio_-_provopar.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre termo de convenio com o PROVOPAR</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/841/requerimento_74.2017__-_ze_antonio_-_pede_copia__1T58WHC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/841/requerimento_74.2017__-_ze_antonio_-_pede_copia__1T58WHC.doc</t>
   </si>
   <si>
     <t>Pedido de cópia de documento referente ao Pregão nº18/2017 – que contratou a empresa Sólida Rodeios</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/842/requerimento_75.2017__-_ze_antonio_-_copia_mater_bCM1GFf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/842/requerimento_75.2017__-_ze_antonio_-_copia_mater_bCM1GFf.doc</t>
   </si>
   <si>
     <t>Pedido de cópia de documentos que originaram contratação de empresa para fornecimento de material didático</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/843/requerimento_76.2017__-_ze_antonio_-_informacao__fEQ9mZT.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/843/requerimento_76.2017__-_ze_antonio_-_informacao__fEQ9mZT.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre falta de fornecimento de certos medicamentos</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/844/requerimento_77.2017__-_ze_antonio_-_informacao__elWjzCX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/844/requerimento_77.2017__-_ze_antonio_-_informacao__elWjzCX.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre a utilização de veiculo oficial</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/845/requerimento_78.2017__-_claudio_-_lei_421-13.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/845/requerimento_78.2017__-_claudio_-_lei_421-13.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre financiamento e aquisição de veículos</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/846/requerimento_79.2017__-_ze_antonio_-_informacao__9voblRW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/846/requerimento_79.2017__-_ze_antonio_-_informacao__9voblRW.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre a utilização de combustíveis</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/847/requerimento_80.2017__-_ze_antonio_-_vai_net_free.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/847/requerimento_80.2017__-_ze_antonio_-_vai_net_free.doc</t>
   </si>
   <si>
     <t>Pedido de viabilidade de disponibilidade de internet grátis na praça central de nosso Município</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/848/requerimento_81.2017__-_cpi_1-_prorrogacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/848/requerimento_81.2017__-_cpi_1-_prorrogacao.doc</t>
   </si>
   <si>
     <t>Pedido de prorrogação de prazo da Comissão Parlamentar de Inquérito nº01/2017</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/849/requerimento_82.2017__-_cpi_2-_prorrogacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/849/requerimento_82.2017__-_cpi_2-_prorrogacao.doc</t>
   </si>
   <si>
     <t>Pedido de prorrogação de prazo da Comissão Parlamentar de Inquérito nº02/2017</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/850/requerimento_83.2017__-_informacoes_-_coscip.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/850/requerimento_83.2017__-_informacoes_-_coscip.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre Iluminação Pública</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/851/requerimento_84.2017__-_claudio_-_travessa_lotea_FMA44ug.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/851/requerimento_84.2017__-_claudio_-_travessa_lotea_FMA44ug.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre abertura de  rua/travessa</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>Título de utilidade públicas às APMFs</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/853/requerimento_86.2017__-_claudemir_-_material_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/853/requerimento_86.2017__-_claudemir_-_material_escolar.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre fornecimento de material escolar</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/854/requerimento_87.2017__-_ze_antonio_-_copias_grav_hVaWGsO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/854/requerimento_87.2017__-_ze_antonio_-_copias_grav_hVaWGsO.doc</t>
   </si>
   <si>
     <t>Pedido de cópia de gravações dos procedimentos licitatórios deste Município</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/855/requerimento_88.2017__-_vereadores_-_repasses_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/855/requerimento_88.2017__-_vereadores_-_repasses_arecicla.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre repasses a ARECICLA</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/856/requerimento_89.2017__-_ze_antonio_-_informacao__wRWQ1YY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/856/requerimento_89.2017__-_ze_antonio_-_informacao__wRWQ1YY.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre o cumprimento de carga horária de servidores da Secretaria de Educação</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/857/requerimento_90.2017__-_claudemir_-_denuncia_lui_Fl0L3h4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/857/requerimento_90.2017__-_claudemir_-_denuncia_lui_Fl0L3h4.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre Consulta com Pediatra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3114,67 +3114,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/indicacao_01-2017-_cicero_-_sinalizacao_creche_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/indicacao_02-2017-_cicero_-_mudanca_de_local_acad_iFfvVp3.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/indicacao_03-2017-_maneco_-_alteracao_rota_margin_QT5uw68.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_04-2017-_maneco_-_isencao_pedagio.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/indicacao_05-2017-_claudemir_manutencao_ruas_e_i_8DjKAMp.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/indicacao_06-2017-_claudemir_-_manutencao_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/indicacao_09-2017-_claudio_-_manutencao_asfalto.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/indicacao_10-2017-_ze_antonio_-_iluminacao_tacua.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/indicacao_11-2017-_rodrigo_-_lombada_em_frente_zu_I7sEvvF.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/indicacao_13-2017-_claudio_-_colocacao_de_saibro.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/indicacao_14-2017-_cicero_-_manutencao_de_vias_pu_1DInNLI.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/indicacao_15-2017-_claudemir_-__abaixo_assinado.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/indicacao_16-2017-_ze_antonio_-_avaliacao_social.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/indicacao_17-2017-_claudemir_-__manuntecao_de_via_Oaxva7L.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/indicacao_18-2017-_rodrigo_-_manutencao_rua_casa__HSyQZCD.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/indicacao_19-2017-_claudemir_-_manutencao_rua_oli_Dw3auR6.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/indicacao_20-2017-_carlao_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/indicacao_21-2017-_carlao_-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/indicacao_22-2017-_maneco_-_construcao_de_cras_na_campina.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/indicacao_23-2017-__cicero_-_programa_pa.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/indicacao_24-2017-__cicero_-_atendimento_posto_saltinho.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/indicacao_25-2017-__claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/indicacao_26-2017_-_maneco_-_manutencao_estrada_s_hwoNcRU.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/indicacao_27-2017-__cicero_-__mudanca_de_poste_de_luz.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/indicacao_28-2017-__cicero_-__manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/indicacao_29-2017-__claudio_-__manutencao_de_vias_Qta6bbH.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/indicacao_30-2017-_claudemir_-_manutencao_em_via__UQd61Yw.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/indicacao_31-2017-_vereadores_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/indicacao_32-2017-__claudio_-__manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/indicacao_33-2017-__cicero_-_sala_do_artesao.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/indicacao_34-2017-__cicero_-_feira_do_produtor_rural.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/indicacao_35-2017-__carlao_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/indicacao_36-2017-__claudio_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/indicacao_37-2017_-_maneco_-_leis_dos_bancos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/indicacao_38-2017_-_cicero_-_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/indicacao_40-2017_-_maneco_-_maquina_de_rg.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/indicacao_41-2017_-_maneco_-_ponte_vila_paraguai.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/indicacao_42-2017_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/indicacao_43-2017_-_ze_antonio_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/indicacao_44-2017_-_ze_antonio_-_manutencao_de_v_l4fHrZc.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_45-2017_-_cicero_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_46-2017-_rodrigo_-_manutencao_no_terminal.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_47-2017-_rodrigo_-_parceria_com_ongs.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_48-2017-_ze_antonio_-_siconv.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_49-2017_-_cicero_-_caixa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_50-2017_-_carlao_-_trator_comunitario.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_51-2017_-_claudio_-_manutencao_de_vias_31v8kYB.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_52-2017-_rodrigo_-_der.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_57-2017_-_patiorna_-_caminhao_do_lixo__CvctJhV.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_58-2017_-_claudio_-_reconstrucao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_59-2017-_rodrigo_-_monitor_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_60-2017-_carlao_-_imagem__nossa_senhor_Sbn2EFh.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_61-2017-_rodrigo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_62-2017-_anti_fumo.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_63-2017-_ze_antonio_-_ponto_onibus_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_65-2017-_claudemir.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_66-2017-_cicero.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_67-2017-_claudemir_-_manutencao_de_via_UL4ssAJ.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_69-2017_-_maneco_-placas_campo_alto_tacua.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_70-2017_-_rodrigo_-_manutencao_de_parquinho.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/indicacao_71-2017-_carlao_-_manutencao_de_via_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/indicacao_72-2017_-_rodrigo_-_posto_de_saude_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/indicacao_73-2017_-_rodrigo_-_pintura_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_74-2017-_claudemir_-_iluminacao_public_kFmnnsl.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_75-2017_-_claudio_-_manuntecao_de_vias_RptaoMm.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_76-2017_-_cicero_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_77-2017-_claudemir_-_colocacao_manilha_HtRxTDb.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_78-2017-_ze_antonio_-_manutencao_de_vi_IB4kh7E.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_79-2017-_claudemir_-_mudanca_de_caixa__6mUAPWd.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_80-2017-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_81-2017_-_maneco_-_cosntrucao_de_sala_colono.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_82-2017_-_patiorna_-_cancha_de_rodeio.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_83-2017-_claudemir_-_remocao_de_manilha.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/indicacao_84-2017-_ze_antonio_-_avaliacao_psicoe_qBbMuRX.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/indicacao_85-2017-_claudemir_-_oficios_equipamen_Uf1MKtU.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/indicacao_86-2017-_claudemir_-resposta_cx_lixo_rincao.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/indicacao_87-2017-_claudemir_-agua_barreiro.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/indicacao_88-2017_-_vereador_claudemir_-_taxistas.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/indicacao_89-2017_-_patiorna_-_construcao_de_pon_qCG3VQA.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/indicacao_90-2017_-_patiorna_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_91-2017_-_patiorna_-_manutencao_de_rua_c9FjoGK.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_92-2017_-_rodrigo_-_tapa_buraco_rua_xv_oMTnipt.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_93-2017_-_maneco_-_br_376_protecao_de_tela.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_94-2017_-_cicero_-_caixa_de_lixo_sao_joao.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/indicacao_95-2017_-_maneco_-pavimentacao_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_96-2017_-_cicero_-_rua_escola_lagoa.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_97-2017-_ze_antonio_-_lixo_-_rede_social.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_98-2017-_ze_antonio_-_lombada_proximo__UNJBZ31.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_99-2017-_ze_antonio_-_onibus_na_vila_c_jWNjRP7.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_100-2017-_rodrigo_-_colocacao_de_saibro.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_101-2017_-_claudio_-troca_de_lampadas__KpQ5PkE.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_102-2017-_carlao_-_manutencao_de_via_-_fFL7bxb.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_103-2017-_claudemir_-_iluminacao_publi_J6zxRiL.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_104-2017-_rodrigo_-_gratificacao_multisseriada.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_105-2017-_rodrigo_-_manutencao_de_via__E52upR0.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_106-2017-_claudemir_-_reabertura_de_estrada.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_107-2017_-_claudio_-_rolo_compactador.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_108-2017-_rodrigo_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_109-2017-_ze_antonio_-_alteracao_horario.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_110-2017-_rodrigo_-_pavimentacao_rua_do_boca.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_111-2017_-_cicero_-_mudanca_placa_bb.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_113-2017-_claudemir_-lixo_rincao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_114-2017_-_patiorna_-_cancha_de_rodeio_4xQVxd1.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_115-2017_-_patiorna_-_balanca.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_116-2017-_claudemir_-_oficio_provopar.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_117-2017-_carlao_-_manutencao_tio_jango.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_118-2017-_cicero_-_manutencao_de_ponte.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_119-2017_-_claudio_-_ponte_do_pir.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_120-2017_-_claudio_-_parquinho_da_praca.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_121-2017-_cicero_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_122-2017-_maneco_-_onibus_na_vila_cuba_ktaYZC2.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_123-2017_-_vereadores_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_124-2017_-_vereadores_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_125-2017_-_ze_antonio_-_ponte_dos_pir.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_126-2017_-_ze_antonio_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_127-2017_-_claudio_-_saibro_no_bosque.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_128-2017-_cicero_-_atualizacao_horario_gigW112.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_129-2017-_claudemir_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_130-2017-_claudio_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_131-2017-_rodrigo_-_manutencao_de_quadra.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_132-2017-_cicero_-_manutencao_de_ponte_2.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_133-2017-_claudio_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_134-2017-_carlao_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_135-2017-_ze_antonio_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_136-2017_-_vereadores_-_pedidos_alunos.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_137-2017_-_todos-maioria_-_decreto_ate_k77HDdU.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_138-2017-_rodrigo_-_calcadas_rua_do_saltinho.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_139-2017-_claudemir_-_lixo_area_industrial.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_140-2017-_claudio_-_calcadas_circo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_141-2017-_patiorna_-_ponto_de_onibus_zuleide.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/951/projeto_de_lei_no_01.2017_-_institui_a_jornada_d_IBTRYYh.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/952/projeto_de_lei_no_02.2017_-_institui_o_refis.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/953/projeto_de_lei_no_03.2017_-_revoga_lei_no_456.20_r6HvadV.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/954/projeto_de_lei_04.2017_-_altera_o_nome_dos_centr_iZfeDJr.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/955/projeto_de_lei_no_05.2017_-_altera_a_lei_525.2014.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/956/projeto_de_lei_no_06.2017_-_cria_conselho_munici_uGl75JZ.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/957/projeto_de_lei_no_07.2017_-_altera_lei_no_456.20_RablMG6.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/959/projeto_de_lei_no_09.2017_-_altera_artigos_leis__9tdYxDv.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/960/projeto_de_lei_no_10.2017_-_dispoe_sobre_a_distr_9WYkeUq.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/961/projeto_de_lei_no_11.2017_-_dispoe_sobre_aumento_tffWRiC.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/962/projeto_de_lei_no_12.2017_-_autoriza_contratacao_ZkCeaBi.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/963/projeto_de_lei_no_13.2017_-_dispoe_sobre_aumento_CM7pFtP.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/964/projeto_de_lei_no_14.2017_-_dispoe_sobre_a_criac_avub51M.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_lei_no_15.2017_-_autoriza_abertura_de_m6ZmZBW.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/966/projeto_de_lei_no_16.2017_-_plano_plurianual_ppa_6MQBcu6.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/967/projeto_de_lei_no_17.2017_-_altera_a_lei_298.201_MUfOh5A.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/968/projeto_de_lei_no_18.2017_-_dispoe_sobre_o_valor_de_rpv.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/969/projeto_de_lei_no_19.2017_-_autorizacao_de_parce_M1qeQ73.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/970/projeto_de_lei_no_20.17__-_ldo_2018_sem_anexos_1.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/971/projeto_de_lei_no_21.2017_-_criacao_do_programa__a4Sydu3.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/973/projeto_de_lei_no_23.2017_-_lei_orcamentaria_anu_pdnfF5J.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/974/projeto_de_lei_no_24.2017_-_suas.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_lei_no_25.2017_-_altera_a_lei_50.2005_2.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1086/projeto_de_lei_01_-_2017_-_reajuste_servidores__pzsNxzK.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1087/projeto_de_lei_03_-_2017_-__altera_estrutura_adm.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1088/projeto_de_lei_04_-_2017_-__tijolo_ecologico.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1089/projeto_de_lei_05_-_2017_-__tficha_lima.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1090/projeto_de_lei_06_-_2017_-__alteracao_pccs.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1091/projeto_de_lei_07_filmagem_nas_licitacoes.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1092/projeto_de_lei_08-2017_maneco.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1093/projeto_de_lei_09-2017_organograma_cmts_-_tabela.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1094/projeto_de_lei_10-2017_-_cicero_-_dia_do_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1095/projeto_de_lei_11-2017_-_claudemir_-_travessa_j_fKjV9le.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1096/projeto_de_lei_12-2017_-_claudio_-_lei_regulame_xiEjyOV.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1097/projeto_de_lei_13-2017_-_fec.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_lei_14_-_2017_-_claudio_-_dia_do_edu_A3tobM7.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_lei_16-2017_-_cicero_-_semana_da_val_yOj0HWV.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_lei_17-2017_-_claudio_-_lei_500_plac_HIirOiv.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_lei_18-2017_-_claudio_-_lixeiras_em__XdADHIq.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_lei_19-2017_-_claudio_-_contratacao__GJF13Hp.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_lei_20-2017_-_claudio_-_conselho_cri_emkePRj.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_lei_21-2017_-_maneco_-_semana_transparencia.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_lei_22-2017_-_maneco_-_institui_o_di_zpFHPu4.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_lei_23-2017_-_ze_antonio_-_programa_pirWyWV.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_lei_24-2017_-_ze_antonio_-_nomeacao__FEWBxwW.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_lei_25-2017_-_maneco_-_semana_farroupilha.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_01.2017__-_ze_antonio_-_madeiras_e__iiURxad.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/requerimento_02.2017__-_ze_antonio_-_alimentos_d_A5fdOAv.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/requerimento_03.2017__-_ze_antonio_-_carros_e_sucatas.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_04.2017__-_ze_antonio_-_coleta_de_r_YaEAffr.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_05.2017__-_ze_antonio_-_animais_de_rua.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_06.2017__-_ze_antonio_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_07.2017__-_ze_antonio_-_andre.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_08.2017__-_ze_antonio_-_rosane.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_09.2017__-_ze_antonio_-_joao_acir.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_10.2017__-_ze_antonio_-_claudair.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_11.2017__-_ze_antonio_-_elcio.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_12.2017__-_ze_antonio_-_rosangela.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_13.2017__-_ze_antonio_-_conducao_de_qQrYBzh.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_14.2017__-_ze_antonio_-_relacao_de_veiculos.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_15.2017__-_ze_antonio_-_transito_de_0IgJrJS.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_16.2017__-loteamento_nir.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_17-2017_claudio_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/745/requerimento_18.2017__-_ze_antonio_-_requerimentos.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/746/requerimento_19-2017_claudio_-_licitacao_equipam_wpwpgpa.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_21-2017_claudio_-_enquadramento_ser_ACULXSz.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_22-2017_claudio_-_calcadas_2.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/requerimento_23.2017__-_ze_antonio_-_copia_mater_rjme77I.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_28.2017__-_ze_antonio_-_relacao_de__FpeP7CJ.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/756/requerimento_29-2017_claudio_-_enquadramento_ser_ROdwPXh.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_30.2017__-_ze_antonio_-_desincompat_dMahSVr.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_QaQ0VE7.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/759/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/760/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/761/requerimento_34.2017__-_ze_antonio_-_cronograma__kZXNtmz.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/762/requerimento_35.2017__-_ze_antonio_-_relacao_de__uoY2XrO.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/763/requerimento_36.2017__-_ze_antonio_-_copias_de_p_XxQbcV2.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/764/requerimento_37.2017__-_todos_-_cumprimento_de_l_XZnGMPD.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_38.2017__-_clodo_5_-_reflorestament_DT4LVXO.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_39-2017_claudio_-copia_ata_conselho_ueNqB24.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_40.2017__-_todos_-_cumprimento_de_l_aFQWLcq.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_41.2017__-_metragem_estrada_eulalia.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_IHzXLKx.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_44.2017__-_rodrigo_-_conselho_tutel_s3AZcK1.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_45.2017__-_claudemir_-_kit_castracao.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_46.2017__-_mesa_-_previdencia.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_47.2017__-_ze_antonio_-_relacao_de__0MT11W2.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_48.2017__-_ze_antonio_-_relacao_de__KicEZb6.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_49.2017__-_ze_antonio_-_relacao_de__yutfWof.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_50.2017__-_ze_antonio_-_servidores__YXFDwAw.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_52.2017_-_remanjejamento_funcionarios.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_53.2017_-_material_pedagogico.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_54.2017__-_todos_-_relacao_de_motor_gIbu2Xh.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/822/requerimento_55.2017__-_ze_antonio_-_relacao_de__mIEEesK.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/823/requerimento_56.2017__-_ze_antonio_-_entrega_de__EF4BLSm.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/824/requerimento_57.2017__-_ze_antonio_-_valores_da__MqnSUDR.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/825/requerimento_58.2017__-_vereadoores_-_resposta_d_wjSI7Vd.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/826/requerimento_59.2017__-_vereadoores_-_reitera_req_42.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/827/requerimento_60.2017__-_vereadoores_-_saibro.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/828/requerimento_61.2017__-_saneamento_basico_11_milhoes.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/829/requerimento_62.2017__-_veiculos_em_posse_de_ser_H6EDZDD.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/830/requerimento_63.2017__-_vereadores_-_rodeio_ii.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/831/requerimento_64.2017__-_vereadores_-_loteamento_da_palha.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/832/requerimento_65.2017__-_ze_antonio_-_pedagio.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/833/requerimento_66.2017__-_vereadores_-_laudo_tecni_g4gaKn8.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/834/requerimento_67.2017__-_varios_-_reitera_req_49__8rjBVZl.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/835/requerimento_68.2017__-_cicero_-_fiscalizacao_ta_pYcTUXn.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/836/requerimento_69.2017__-_ze_antonio_-_vila_cico.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/837/requerimento_70.2017__-_varios_-.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/838/requerimento_71.2017__-_ze_antonio_-_reitera_req_LL17mLW.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/839/requerimento_72.2017__-_ze_antonio_-_folha_de_pa_eRhx8tm.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/840/requerimento_73.2017__-_ze_antonio_-_provopar.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/841/requerimento_74.2017__-_ze_antonio_-_pede_copia__1T58WHC.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/842/requerimento_75.2017__-_ze_antonio_-_copia_mater_bCM1GFf.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/843/requerimento_76.2017__-_ze_antonio_-_informacao__fEQ9mZT.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/844/requerimento_77.2017__-_ze_antonio_-_informacao__elWjzCX.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/845/requerimento_78.2017__-_claudio_-_lei_421-13.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/846/requerimento_79.2017__-_ze_antonio_-_informacao__9voblRW.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/847/requerimento_80.2017__-_ze_antonio_-_vai_net_free.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/848/requerimento_81.2017__-_cpi_1-_prorrogacao.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/849/requerimento_82.2017__-_cpi_2-_prorrogacao.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/850/requerimento_83.2017__-_informacoes_-_coscip.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/851/requerimento_84.2017__-_claudio_-_travessa_lotea_FMA44ug.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/853/requerimento_86.2017__-_claudemir_-_material_escolar.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/854/requerimento_87.2017__-_ze_antonio_-_copias_grav_hVaWGsO.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/855/requerimento_88.2017__-_vereadores_-_repasses_arecicla.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/856/requerimento_89.2017__-_ze_antonio_-_informacao__wRWQ1YY.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/857/requerimento_90.2017__-_claudemir_-_denuncia_lui_Fl0L3h4.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/indicacao_01-2017-_cicero_-_sinalizacao_creche_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/indicacao_02-2017-_cicero_-_mudanca_de_local_acad_iFfvVp3.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/indicacao_03-2017-_maneco_-_alteracao_rota_margin_QT5uw68.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_04-2017-_maneco_-_isencao_pedagio.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/indicacao_05-2017-_claudemir_manutencao_ruas_e_i_8DjKAMp.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/indicacao_06-2017-_claudemir_-_manutencao_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/indicacao_09-2017-_claudio_-_manutencao_asfalto.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/indicacao_10-2017-_ze_antonio_-_iluminacao_tacua.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/indicacao_11-2017-_rodrigo_-_lombada_em_frente_zu_I7sEvvF.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/indicacao_13-2017-_claudio_-_colocacao_de_saibro.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/indicacao_14-2017-_cicero_-_manutencao_de_vias_pu_1DInNLI.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/indicacao_15-2017-_claudemir_-__abaixo_assinado.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/indicacao_16-2017-_ze_antonio_-_avaliacao_social.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/indicacao_17-2017-_claudemir_-__manuntecao_de_via_Oaxva7L.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/indicacao_18-2017-_rodrigo_-_manutencao_rua_casa__HSyQZCD.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/indicacao_19-2017-_claudemir_-_manutencao_rua_oli_Dw3auR6.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/indicacao_20-2017-_carlao_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/indicacao_21-2017-_carlao_-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/indicacao_22-2017-_maneco_-_construcao_de_cras_na_campina.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/indicacao_23-2017-__cicero_-_programa_pa.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/indicacao_24-2017-__cicero_-_atendimento_posto_saltinho.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/indicacao_25-2017-__claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/indicacao_26-2017_-_maneco_-_manutencao_estrada_s_hwoNcRU.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/indicacao_27-2017-__cicero_-__mudanca_de_poste_de_luz.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/indicacao_28-2017-__cicero_-__manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/indicacao_29-2017-__claudio_-__manutencao_de_vias_Qta6bbH.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/indicacao_30-2017-_claudemir_-_manutencao_em_via__UQd61Yw.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/indicacao_31-2017-_vereadores_-_agua_sanepar.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/indicacao_32-2017-__claudio_-__manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/indicacao_33-2017-__cicero_-_sala_do_artesao.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/indicacao_34-2017-__cicero_-_feira_do_produtor_rural.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/indicacao_35-2017-__carlao_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/indicacao_36-2017-__claudio_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/indicacao_37-2017_-_maneco_-_leis_dos_bancos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/indicacao_38-2017_-_cicero_-_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/indicacao_40-2017_-_maneco_-_maquina_de_rg.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/indicacao_41-2017_-_maneco_-_ponte_vila_paraguai.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/indicacao_42-2017_-_claudemir_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/indicacao_43-2017_-_ze_antonio_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/indicacao_44-2017_-_ze_antonio_-_manutencao_de_v_l4fHrZc.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/indicacao_45-2017_-_cicero_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/indicacao_46-2017-_rodrigo_-_manutencao_no_terminal.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/indicacao_47-2017-_rodrigo_-_parceria_com_ongs.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/indicacao_48-2017-_ze_antonio_-_siconv.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/indicacao_49-2017_-_cicero_-_caixa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/indicacao_50-2017_-_carlao_-_trator_comunitario.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/indicacao_51-2017_-_claudio_-_manutencao_de_vias_31v8kYB.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/indicacao_52-2017-_rodrigo_-_der.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/indicacao_57-2017_-_patiorna_-_caminhao_do_lixo__CvctJhV.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/indicacao_58-2017_-_claudio_-_reconstrucao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/indicacao_59-2017-_rodrigo_-_monitor_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/indicacao_60-2017-_carlao_-_imagem__nossa_senhor_Sbn2EFh.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/indicacao_61-2017-_rodrigo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/indicacao_62-2017-_anti_fumo.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/indicacao_63-2017-_ze_antonio_-_ponto_onibus_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_65-2017-_claudemir.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_66-2017-_cicero.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_67-2017-_claudemir_-_manutencao_de_via_UL4ssAJ.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_69-2017_-_maneco_-placas_campo_alto_tacua.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/indicacao_70-2017_-_rodrigo_-_manutencao_de_parquinho.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/indicacao_71-2017-_carlao_-_manutencao_de_via_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/indicacao_72-2017_-_rodrigo_-_posto_de_saude_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/indicacao_73-2017_-_rodrigo_-_pintura_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_74-2017-_claudemir_-_iluminacao_public_kFmnnsl.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_75-2017_-_claudio_-_manuntecao_de_vias_RptaoMm.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_76-2017_-_cicero_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_77-2017-_claudemir_-_colocacao_manilha_HtRxTDb.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_78-2017-_ze_antonio_-_manutencao_de_vi_IB4kh7E.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_79-2017-_claudemir_-_mudanca_de_caixa__6mUAPWd.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_80-2017-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_81-2017_-_maneco_-_cosntrucao_de_sala_colono.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_82-2017_-_patiorna_-_cancha_de_rodeio.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_83-2017-_claudemir_-_remocao_de_manilha.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/indicacao_84-2017-_ze_antonio_-_avaliacao_psicoe_qBbMuRX.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/indicacao_85-2017-_claudemir_-_oficios_equipamen_Uf1MKtU.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/indicacao_86-2017-_claudemir_-resposta_cx_lixo_rincao.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/indicacao_87-2017-_claudemir_-agua_barreiro.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/indicacao_88-2017_-_vereador_claudemir_-_taxistas.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/indicacao_89-2017_-_patiorna_-_construcao_de_pon_qCG3VQA.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/indicacao_90-2017_-_patiorna_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/indicacao_91-2017_-_patiorna_-_manutencao_de_rua_c9FjoGK.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/indicacao_92-2017_-_rodrigo_-_tapa_buraco_rua_xv_oMTnipt.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/indicacao_93-2017_-_maneco_-_br_376_protecao_de_tela.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/indicacao_94-2017_-_cicero_-_caixa_de_lixo_sao_joao.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/indicacao_95-2017_-_maneco_-pavimentacao_rua_maringa.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/indicacao_96-2017_-_cicero_-_rua_escola_lagoa.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/indicacao_97-2017-_ze_antonio_-_lixo_-_rede_social.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/indicacao_98-2017-_ze_antonio_-_lombada_proximo__UNJBZ31.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_99-2017-_ze_antonio_-_onibus_na_vila_c_jWNjRP7.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_100-2017-_rodrigo_-_colocacao_de_saibro.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_101-2017_-_claudio_-troca_de_lampadas__KpQ5PkE.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_102-2017-_carlao_-_manutencao_de_via_-_fFL7bxb.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_103-2017-_claudemir_-_iluminacao_publi_J6zxRiL.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_104-2017-_rodrigo_-_gratificacao_multisseriada.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_105-2017-_rodrigo_-_manutencao_de_via__E52upR0.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_106-2017-_claudemir_-_reabertura_de_estrada.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_107-2017_-_claudio_-_rolo_compactador.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_108-2017-_rodrigo_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_109-2017-_ze_antonio_-_alteracao_horario.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_110-2017-_rodrigo_-_pavimentacao_rua_do_boca.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/indicacao_111-2017_-_cicero_-_mudanca_placa_bb.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/indicacao_113-2017-_claudemir_-lixo_rincao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/274/indicacao_114-2017_-_patiorna_-_cancha_de_rodeio_4xQVxd1.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/indicacao_115-2017_-_patiorna_-_balanca.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_116-2017-_claudemir_-_oficio_provopar.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_117-2017-_carlao_-_manutencao_tio_jango.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_118-2017-_cicero_-_manutencao_de_ponte.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_119-2017_-_claudio_-_ponte_do_pir.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_120-2017_-_claudio_-_parquinho_da_praca.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_121-2017-_cicero_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_122-2017-_maneco_-_onibus_na_vila_cuba_ktaYZC2.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_123-2017_-_vereadores_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_124-2017_-_vereadores_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_125-2017_-_ze_antonio_-_ponte_dos_pir.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_126-2017_-_ze_antonio_-_caminhao_lixo.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_127-2017_-_claudio_-_saibro_no_bosque.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_128-2017-_cicero_-_atualizacao_horario_gigW112.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_129-2017-_claudemir_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_130-2017-_claudio_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_131-2017-_rodrigo_-_manutencao_de_quadra.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_132-2017-_cicero_-_manutencao_de_ponte_2.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_133-2017-_claudio_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_134-2017-_carlao_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_135-2017-_ze_antonio_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_136-2017_-_vereadores_-_pedidos_alunos.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_137-2017_-_todos-maioria_-_decreto_ate_k77HDdU.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_138-2017-_rodrigo_-_calcadas_rua_do_saltinho.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_139-2017-_claudemir_-_lixo_area_industrial.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_140-2017-_claudio_-_calcadas_circo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_141-2017-_patiorna_-_ponto_de_onibus_zuleide.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/951/projeto_de_lei_no_01.2017_-_institui_a_jornada_d_IBTRYYh.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/952/projeto_de_lei_no_02.2017_-_institui_o_refis.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/953/projeto_de_lei_no_03.2017_-_revoga_lei_no_456.20_r6HvadV.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/954/projeto_de_lei_04.2017_-_altera_o_nome_dos_centr_iZfeDJr.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/955/projeto_de_lei_no_05.2017_-_altera_a_lei_525.2014.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/956/projeto_de_lei_no_06.2017_-_cria_conselho_munici_uGl75JZ.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/957/projeto_de_lei_no_07.2017_-_altera_lei_no_456.20_RablMG6.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/959/projeto_de_lei_no_09.2017_-_altera_artigos_leis__9tdYxDv.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/960/projeto_de_lei_no_10.2017_-_dispoe_sobre_a_distr_9WYkeUq.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/961/projeto_de_lei_no_11.2017_-_dispoe_sobre_aumento_tffWRiC.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/962/projeto_de_lei_no_12.2017_-_autoriza_contratacao_ZkCeaBi.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/963/projeto_de_lei_no_13.2017_-_dispoe_sobre_aumento_CM7pFtP.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/964/projeto_de_lei_no_14.2017_-_dispoe_sobre_a_criac_avub51M.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/965/projeto_de_lei_no_15.2017_-_autoriza_abertura_de_m6ZmZBW.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/966/projeto_de_lei_no_16.2017_-_plano_plurianual_ppa_6MQBcu6.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/967/projeto_de_lei_no_17.2017_-_altera_a_lei_298.201_MUfOh5A.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/968/projeto_de_lei_no_18.2017_-_dispoe_sobre_o_valor_de_rpv.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/969/projeto_de_lei_no_19.2017_-_autorizacao_de_parce_M1qeQ73.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/970/projeto_de_lei_no_20.17__-_ldo_2018_sem_anexos_1.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/971/projeto_de_lei_no_21.2017_-_criacao_do_programa__a4Sydu3.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/973/projeto_de_lei_no_23.2017_-_lei_orcamentaria_anu_pdnfF5J.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/974/projeto_de_lei_no_24.2017_-_suas.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/975/projeto_de_lei_no_25.2017_-_altera_a_lei_50.2005_2.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1086/projeto_de_lei_01_-_2017_-_reajuste_servidores__pzsNxzK.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1087/projeto_de_lei_03_-_2017_-__altera_estrutura_adm.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1088/projeto_de_lei_04_-_2017_-__tijolo_ecologico.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1089/projeto_de_lei_05_-_2017_-__tficha_lima.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1090/projeto_de_lei_06_-_2017_-__alteracao_pccs.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1091/projeto_de_lei_07_filmagem_nas_licitacoes.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1092/projeto_de_lei_08-2017_maneco.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1093/projeto_de_lei_09-2017_organograma_cmts_-_tabela.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1094/projeto_de_lei_10-2017_-_cicero_-_dia_do_cavaleiro.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1095/projeto_de_lei_11-2017_-_claudemir_-_travessa_j_fKjV9le.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1096/projeto_de_lei_12-2017_-_claudio_-_lei_regulame_xiEjyOV.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1097/projeto_de_lei_13-2017_-_fec.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_lei_14_-_2017_-_claudio_-_dia_do_edu_A3tobM7.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_lei_16-2017_-_cicero_-_semana_da_val_yOj0HWV.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_lei_17-2017_-_claudio_-_lei_500_plac_HIirOiv.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_lei_18-2017_-_claudio_-_lixeiras_em__XdADHIq.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_lei_19-2017_-_claudio_-_contratacao__GJF13Hp.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_lei_20-2017_-_claudio_-_conselho_cri_emkePRj.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_lei_21-2017_-_maneco_-_semana_transparencia.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_lei_22-2017_-_maneco_-_institui_o_di_zpFHPu4.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_lei_23-2017_-_ze_antonio_-_programa_pirWyWV.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_lei_24-2017_-_ze_antonio_-_nomeacao__FEWBxwW.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_lei_25-2017_-_maneco_-_semana_farroupilha.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/requerimento_01.2017__-_ze_antonio_-_madeiras_e__iiURxad.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/requerimento_02.2017__-_ze_antonio_-_alimentos_d_A5fdOAv.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/requerimento_03.2017__-_ze_antonio_-_carros_e_sucatas.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/requerimento_04.2017__-_ze_antonio_-_coleta_de_r_YaEAffr.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/requerimento_05.2017__-_ze_antonio_-_animais_de_rua.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/requerimento_06.2017__-_ze_antonio_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/requerimento_07.2017__-_ze_antonio_-_andre.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/requerimento_08.2017__-_ze_antonio_-_rosane.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/requerimento_09.2017__-_ze_antonio_-_joao_acir.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/requerimento_10.2017__-_ze_antonio_-_claudair.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/738/requerimento_11.2017__-_ze_antonio_-_elcio.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/739/requerimento_12.2017__-_ze_antonio_-_rosangela.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/740/requerimento_13.2017__-_ze_antonio_-_conducao_de_qQrYBzh.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/741/requerimento_14.2017__-_ze_antonio_-_relacao_de_veiculos.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/742/requerimento_15.2017__-_ze_antonio_-_transito_de_0IgJrJS.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/743/requerimento_16.2017__-loteamento_nir.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/744/requerimento_17-2017_claudio_-_calcadas.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/745/requerimento_18.2017__-_ze_antonio_-_requerimentos.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/746/requerimento_19-2017_claudio_-_licitacao_equipam_wpwpgpa.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/747/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/748/requerimento_21-2017_claudio_-_enquadramento_ser_ACULXSz.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/749/requerimento_22-2017_claudio_-_calcadas_2.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/requerimento_23.2017__-_ze_antonio_-_copia_mater_rjme77I.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/754/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/755/requerimento_28.2017__-_ze_antonio_-_relacao_de__FpeP7CJ.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/756/requerimento_29-2017_claudio_-_enquadramento_ser_ROdwPXh.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/757/requerimento_30.2017__-_ze_antonio_-_desincompat_dMahSVr.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/758/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_QaQ0VE7.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/759/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/760/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/761/requerimento_34.2017__-_ze_antonio_-_cronograma__kZXNtmz.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/762/requerimento_35.2017__-_ze_antonio_-_relacao_de__uoY2XrO.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/763/requerimento_36.2017__-_ze_antonio_-_copias_de_p_XxQbcV2.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/764/requerimento_37.2017__-_todos_-_cumprimento_de_l_XZnGMPD.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/805/requerimento_38.2017__-_clodo_5_-_reflorestament_DT4LVXO.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/806/requerimento_39-2017_claudio_-copia_ata_conselho_ueNqB24.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/807/requerimento_40.2017__-_todos_-_cumprimento_de_l_aFQWLcq.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/808/requerimento_41.2017__-_metragem_estrada_eulalia.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/809/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/810/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_IHzXLKx.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/811/requerimento_44.2017__-_rodrigo_-_conselho_tutel_s3AZcK1.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/812/requerimento_45.2017__-_claudemir_-_kit_castracao.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/813/requerimento_46.2017__-_mesa_-_previdencia.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/814/requerimento_47.2017__-_ze_antonio_-_relacao_de__0MT11W2.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/815/requerimento_48.2017__-_ze_antonio_-_relacao_de__KicEZb6.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/816/requerimento_49.2017__-_ze_antonio_-_relacao_de__yutfWof.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/817/requerimento_50.2017__-_ze_antonio_-_servidores__YXFDwAw.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/818/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/819/requerimento_52.2017_-_remanjejamento_funcionarios.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/820/requerimento_53.2017_-_material_pedagogico.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/821/requerimento_54.2017__-_todos_-_relacao_de_motor_gIbu2Xh.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/822/requerimento_55.2017__-_ze_antonio_-_relacao_de__mIEEesK.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/823/requerimento_56.2017__-_ze_antonio_-_entrega_de__EF4BLSm.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/824/requerimento_57.2017__-_ze_antonio_-_valores_da__MqnSUDR.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/825/requerimento_58.2017__-_vereadoores_-_resposta_d_wjSI7Vd.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/826/requerimento_59.2017__-_vereadoores_-_reitera_req_42.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/827/requerimento_60.2017__-_vereadoores_-_saibro.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/828/requerimento_61.2017__-_saneamento_basico_11_milhoes.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/829/requerimento_62.2017__-_veiculos_em_posse_de_ser_H6EDZDD.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/830/requerimento_63.2017__-_vereadores_-_rodeio_ii.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/831/requerimento_64.2017__-_vereadores_-_loteamento_da_palha.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/832/requerimento_65.2017__-_ze_antonio_-_pedagio.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/833/requerimento_66.2017__-_vereadores_-_laudo_tecni_g4gaKn8.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/834/requerimento_67.2017__-_varios_-_reitera_req_49__8rjBVZl.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/835/requerimento_68.2017__-_cicero_-_fiscalizacao_ta_pYcTUXn.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/836/requerimento_69.2017__-_ze_antonio_-_vila_cico.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/837/requerimento_70.2017__-_varios_-.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/838/requerimento_71.2017__-_ze_antonio_-_reitera_req_LL17mLW.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/839/requerimento_72.2017__-_ze_antonio_-_folha_de_pa_eRhx8tm.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/840/requerimento_73.2017__-_ze_antonio_-_provopar.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/841/requerimento_74.2017__-_ze_antonio_-_pede_copia__1T58WHC.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/842/requerimento_75.2017__-_ze_antonio_-_copia_mater_bCM1GFf.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/843/requerimento_76.2017__-_ze_antonio_-_informacao__fEQ9mZT.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/844/requerimento_77.2017__-_ze_antonio_-_informacao__elWjzCX.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/845/requerimento_78.2017__-_claudio_-_lei_421-13.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/846/requerimento_79.2017__-_ze_antonio_-_informacao__9voblRW.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/847/requerimento_80.2017__-_ze_antonio_-_vai_net_free.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/848/requerimento_81.2017__-_cpi_1-_prorrogacao.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/849/requerimento_82.2017__-_cpi_2-_prorrogacao.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/850/requerimento_83.2017__-_informacoes_-_coscip.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/851/requerimento_84.2017__-_claudio_-_travessa_lotea_FMA44ug.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/853/requerimento_86.2017__-_claudemir_-_material_escolar.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/854/requerimento_87.2017__-_ze_antonio_-_copias_grav_hVaWGsO.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/855/requerimento_88.2017__-_vereadores_-_repasses_arecicla.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/856/requerimento_89.2017__-_ze_antonio_-_informacao__wRWQ1YY.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2017/857/requerimento_90.2017__-_claudemir_-_denuncia_lui_Fl0L3h4.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>