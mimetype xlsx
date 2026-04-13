--- v0 (2026-02-05)
+++ v1 (2026-04-13)
@@ -54,3114 +54,3114 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_01-2018-_cicero_-_retomada_projeto_pixacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_01-2018-_cicero_-_retomada_projeto_pixacao.doc</t>
   </si>
   <si>
     <t>Regulamento contra pichação</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_02-2018-_cicero_-_placas_de_sinalizacao_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_02-2018-_cicero_-_placas_de_sinalizacao_xaxim.doc</t>
   </si>
   <si>
     <t>Colocação de placas de redução de velocidade</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_03-2018-_cicero_-_pintura_de_faixa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_03-2018-_cicero_-_pintura_de_faixa.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_04-2018-_claudio_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_04-2018-_claudio_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas – Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_05-2018-_claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_05-2018-_claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_06-2018-_claudemir_-_assoreamento_nKd58YL.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_06-2018-_claudemir_-_assoreamento_nKd58YL.doc</t>
   </si>
   <si>
     <t>Assoreamento</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_07-2018-_claudemir_-_transporte_pacient_jJDal8u.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_07-2018-_claudemir_-_transporte_pacient_jJDal8u.doc</t>
   </si>
   <si>
     <t>Transporte com acessibilidade para paciente deficiente</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_08-2018-_claudemir_-_programa_destino_certo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_08-2018-_claudemir_-_programa_destino_certo.doc</t>
   </si>
   <si>
     <t>Programa Destino Certo</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_09-2018-_maneco_-_manutencao_de_vias_pu_1q5HRDR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_09-2018-_maneco_-_manutencao_de_vias_pu_1q5HRDR.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_10-2018-_maneco_-_sertaozinho_-_sem_fotos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_10-2018-_maneco_-_sertaozinho_-_sem_fotos.doc</t>
   </si>
   <si>
     <t>Serviços na comunidade de Sertãozinho</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_11-2018-_ze_antonio_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_11-2018-_ze_antonio_-_diversos.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_12-2018-_ze_antonio_-_alargamento_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_12-2018-_ze_antonio_-_alargamento_de_estrada.doc</t>
   </si>
   <si>
     <t>Alargamento de estrada - Xaxim</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_13-2018-_clodomir_-_manutencao_margens_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_13-2018-_clodomir_-_manutencao_margens_pr_281.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada - Lagoa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_14-2018-_maneco_-_acostamento_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_14-2018-_maneco_-_acostamento_pr_281.doc</t>
   </si>
   <si>
     <t>Acostamento na PR 281 e construção de ponto de ônibus- Tabatinga</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_15-2018-_ze_antonio_-_fornecimento_de_m_9m2tdyu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_15-2018-_ze_antonio_-_fornecimento_de_m_9m2tdyu.doc</t>
   </si>
   <si>
     <t>Fornecimento de Medicamento</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_16-2018-claudio_-_limpeza_de_lotes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_16-2018-claudio_-_limpeza_de_lotes.doc</t>
   </si>
   <si>
     <t>Limpeza de lotes – região central</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_17-2018-_ze_antonio_-_abertura_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_17-2018-_ze_antonio_-_abertura_de_estrada.doc</t>
   </si>
   <si>
     <t>Abertura de estrada - Piraí</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>RODRIGO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_18-2018-_rodrigo_-_proibir_estacioname_yGwejwY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_18-2018-_rodrigo_-_proibir_estacioname_yGwejwY.doc</t>
   </si>
   <si>
     <t>Proibição de estacionamento ou construção de recuo</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_19-2018-_cicero_-_construcao_de_academ_vi7Kpfg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_19-2018-_cicero_-_construcao_de_academ_vi7Kpfg.doc</t>
   </si>
   <si>
     <t>Construção de academia ao ar livre</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_20-2018-_ze_antonio_detezicao_escolas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_20-2018-_ze_antonio_detezicao_escolas.doc</t>
   </si>
   <si>
     <t>Dedetização de escolas municipais</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_21-2018-_claudemir_-_ponte_no_taboado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_21-2018-_claudemir_-_ponte_no_taboado.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponte - Taboado</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_22-2018-_ze_antonio_-_acessibilidade_c_asDRVlC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_22-2018-_ze_antonio_-_acessibilidade_c_asDRVlC.doc</t>
   </si>
   <si>
     <t>Acessibilidade no CMEI Stefanie Erdelyi</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_23-2018-_claudio_-_manutencao_de_rua_-_F8ytI4J.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_23-2018-_claudio_-_manutencao_de_rua_-_F8ytI4J.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_24-2018-_ze_antonio_-_computadores_int_DQZ0HeE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_24-2018-_ze_antonio_-_computadores_int_DQZ0HeE.doc</t>
   </si>
   <si>
     <t>Comutadores Interligados</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_25-2018-_cicero_-policiamento_colegio_da_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_25-2018-_cicero_-policiamento_colegio_da_lagoa.doc</t>
   </si>
   <si>
     <t>Policiamento no Colégio da Lagoa</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_26-2018-_maneco_-_modulo_fiscal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_26-2018-_maneco_-_modulo_fiscal.doc</t>
   </si>
   <si>
     <t>Estudo para redução de Fração Mínima de Parcelamento (FMP)</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_27-2018-_maneco-_iluminacao_publica_em_ci1zdgX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_27-2018-_maneco-_iluminacao_publica_em_ci1zdgX.doc</t>
   </si>
   <si>
     <t>Iluminação pública em bairro da Campina</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_28-2018-_maneco-_manutencao_de_vias_pu_1aYfMBE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_28-2018-_maneco-_manutencao_de_vias_pu_1aYfMBE.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas do Rio Abaixo e Morro Vermelho</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_29-2018-_claudio_-_limpeza_de_fossa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_29-2018-_claudio_-_limpeza_de_fossa.doc</t>
   </si>
   <si>
     <t>Limpeza de Fossa</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_30-2018-_cicero_-_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_30-2018-_cicero_-_lombadas.doc</t>
   </si>
   <si>
     <t>Manutenção de lombada - Lagoinha</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_31-2018-_cicero_-_coleta_de_lixo_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_31-2018-_cicero_-_coleta_de_lixo_-_lagoa.doc</t>
   </si>
   <si>
     <t>Coleta de Resíduos Sólidos</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_32-2018-_cicero_-_manutencao_de_vias_p_ceDUvqy.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_32-2018-_cicero_-_manutencao_de_vias_p_ceDUvqy.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Lagoa</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_33-2018-_ze_antonio_-_manutencao_ponte_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_33-2018-_ze_antonio_-_manutencao_ponte_tacua.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponte - Tacuã</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_34-2018-_rodrigo_-_manutencao_de_bueir_Q9QcC00.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_34-2018-_rodrigo_-_manutencao_de_bueir_Q9QcC00.doc</t>
   </si>
   <si>
     <t>Manutenção de Bueiros - Centro</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_35-2018-_carlao_-_manutencao_de_vias_p_AtE8R4p.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_35-2018-_carlao_-_manutencao_de_vias_p_AtE8R4p.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Gama</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_36-2018-_ze_antonio_-_placas_de_indica_ekd9O4U.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_36-2018-_ze_antonio_-_placas_de_indica_ekd9O4U.doc</t>
   </si>
   <si>
     <t>Placas de Indicação – Bosque da Saúde</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_37-2018-_maneco-_iluminacao_publica_em_sryvdhL.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_37-2018-_maneco-_iluminacao_publica_em_sryvdhL.doc</t>
   </si>
   <si>
     <t>Iluminação pública – Matulão</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_38-2018-_ze_antonio_-_manutencao_via_p_SJOBGpM.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_38-2018-_ze_antonio_-_manutencao_via_p_SJOBGpM.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Vila Cubas</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_39-2018-_rodrigo_-_manutencao_pre_escola.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_39-2018-_rodrigo_-_manutencao_pre_escola.doc</t>
   </si>
   <si>
     <t>Manutenção de calha em Pré-Escola</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_40-2018-_maneco-_iluminacao_publica_em_H3RZYgh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_40-2018-_maneco-_iluminacao_publica_em_H3RZYgh.doc</t>
   </si>
   <si>
     <t>Iluminação pública em bairro da Várzea</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_41-2018-_clodo_e_ze_antonio_-_corte_de_arvores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_41-2018-_clodo_e_ze_antonio_-_corte_de_arvores.doc</t>
   </si>
   <si>
     <t>Corte de árvores – CMEI Pedacinho do Céu</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_42-2018-_clodo_e_ze_antonio_-_melhoria_IC9qPaH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_42-2018-_clodo_e_ze_antonio_-_melhoria_IC9qPaH.doc</t>
   </si>
   <si>
     <t>Melhorias em prédio do CMEI Pedacinho do Céu</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_43-2018-_cicero_-_caixa_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_43-2018-_cicero_-_caixa_de_lixo.doc</t>
   </si>
   <si>
     <t>Caixa de lixo</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_44-2018-_patiorna_-_manutencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_44-2018-_patiorna_-_manutencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Demanda</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_45-2018-_claudemir_-_manutencao_de_via_RGwOWs9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_45-2018-_claudemir_-_manutencao_de_via_RGwOWs9.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas Rurais</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_46-2018-_claudemir_-_comodato_com_assocamp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_46-2018-_claudemir_-_comodato_com_assocamp.doc</t>
   </si>
   <si>
     <t>Comodato com ASSOCAMP</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_47-2018-_ze_antonio_-_controle_frequen_QIp1lxR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_47-2018-_ze_antonio_-_controle_frequen_QIp1lxR.doc</t>
   </si>
   <si>
     <t>Controle de frequência dos servidores</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_48-2018-_rodrigo_-_manutencao_de_via_p_760aLev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_48-2018-_rodrigo_-_manutencao_de_via_p_760aLev.doc</t>
   </si>
   <si>
     <t>Alargamento de Estrada</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_49-2018-_claudio_-_redutores_de_velocidade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_49-2018-_claudio_-_redutores_de_velocidade.doc</t>
   </si>
   <si>
     <t>Redutores de Velocidade</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_50-2018-_maneco_-_plano_diretor_equipe_UKEh5jG.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_50-2018-_maneco_-_plano_diretor_equipe_UKEh5jG.doc</t>
   </si>
   <si>
     <t>Equipe Técnica para Estudo de Alterações no Plano Diretor</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_51-2018-_rodrigo_-_manutencao_de_via_p_HracQCs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_51-2018-_rodrigo_-_manutencao_de_via_p_HracQCs.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponte – Morro do Tigre</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_52-2018-_maneco-_portal_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_52-2018-_maneco-_portal_campina.doc</t>
   </si>
   <si>
     <t>Portal da Campina</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_53-2018-_patiorna_-_manutencao_de_ponte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_53-2018-_patiorna_-_manutencao_de_ponte.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponte</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_54-2018-_cicero_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_54-2018-_cicero_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_55-2018-_ze_antonio_-_ilimuninacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_55-2018-_ze_antonio_-_ilimuninacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Vossoroca</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_56-2018-_cicero_-_manutencao_em_unidad_9JVDt20.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_56-2018-_cicero_-_manutencao_em_unidad_9JVDt20.doc</t>
   </si>
   <si>
     <t>Manutenção de Unidade de Saúde - Lagoa</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_57-2018-_cicero_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_57-2018-_cicero_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>Construção de Lombadas - Flores</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_58-2018-_maneco_e_claudio_-_redutor_de_4NQhtTE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_58-2018-_maneco_e_claudio_-_redutor_de_4NQhtTE.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade - Matulão</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_59-2018-_rodrigo_-_implantacao_do_cart_JPMIM2w.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_59-2018-_rodrigo_-_implantacao_do_cart_JPMIM2w.doc</t>
   </si>
   <si>
     <t>Implantação do Cartão Reforma</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_60-2018-_clodo_-_placas_de_identificac_kOskpOY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_60-2018-_clodo_-_placas_de_identificac_kOskpOY.doc</t>
   </si>
   <si>
     <t>Placas de Identificação das Unidades de Saúde</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_61-2018-_ze_antonio_-_area_de_seguranc_Ee3bnga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_61-2018-_ze_antonio_-_area_de_seguranc_Ee3bnga.doc</t>
   </si>
   <si>
     <t>Delimitação de área de segurança</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_62-2018-_ze_antonio_-_terceirizacao_ro_opkrqXP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_62-2018-_ze_antonio_-_terceirizacao_ro_opkrqXP.doc</t>
   </si>
   <si>
     <t>Terceirização da Rodoviária Municipal - Centro</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_63-2018-_claudio_-_manutencao_de_rua_-_MIwfkQc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_63-2018-_claudio_-_manutencao_de_rua_-_MIwfkQc.doc</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_64-2018-_cicero_-_construcao_de_lombad_LFiQh1n.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_64-2018-_cicero_-_construcao_de_lombad_LFiQh1n.doc</t>
   </si>
   <si>
     <t>Construção de lombada - Saltinho</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_65-2018_-_cicero_-_ponto_de_onibus-flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_65-2018_-_cicero_-_ponto_de_onibus-flores.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus e manutenção de estrada - Flores</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_66-2018-_claudemir_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_66-2018-_claudemir_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_67-2018-_patiorna_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_67-2018-_patiorna_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_68-2018_-_cicero_-_rua_escola_lagoa_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_68-2018_-_cicero_-_rua_escola_lagoa_2.doc</t>
   </si>
   <si>
     <t>Providências quanto a via de acesso ao Colégio da Lagoa</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_69-2018_-_cicero_-_construcao_de_lomba_aZldNGz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_69-2018_-_cicero_-_construcao_de_lomba_aZldNGz.doc</t>
   </si>
   <si>
     <t>Construção de Sinalização Horizontal- Centro</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_70-2018_-_cicero_-_manutencao_de_recuo-lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_70-2018_-_cicero_-_manutencao_de_recuo-lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção de Recuo- Lagoa</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_71-2018-_claudemir_-_aumento_do_valor__RPXngwv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_71-2018-_claudemir_-_aumento_do_valor__RPXngwv.doc</t>
   </si>
   <si>
     <t>Aumento do valor do auxílio-funeral</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_72-2018-_cicero_-_manutencao_de_esgoto-cntro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_72-2018-_cicero_-_manutencao_de_esgoto-cntro.doc</t>
   </si>
   <si>
     <t>Averiguação de Esgoto a céu aberto- Bosque da Saúde</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_73-2018-_ze_antonio_-_ilimuninacao_pub_Zq6NXId.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_73-2018-_ze_antonio_-_ilimuninacao_pub_Zq6NXId.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Centro</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_74-2018-_maneco_-_sertaozinho_-_novo_pedido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_74-2018-_maneco_-_sertaozinho_-_novo_pedido.doc</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_75-2018-_maneco_-_iluminacao_publica_-_P2oXYoe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_75-2018-_maneco_-_iluminacao_publica_-_P2oXYoe.doc</t>
   </si>
   <si>
     <t>Iluminação Publica – Colono e Centro</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_76-2018-_maneco_-_patrolamento_-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_76-2018-_maneco_-_patrolamento_-_matulao.doc</t>
   </si>
   <si>
     <t>Patrolamento - Matulão</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_77-2018_-_cicero_-_manutencao_posto_de_nv87x3G.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_77-2018_-_cicero_-_manutencao_posto_de_nv87x3G.doc</t>
   </si>
   <si>
     <t>Manutenção de Posto de Saúde - Lagoa</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_78-2018-_ze_antonio_-_manutencao_de_vi_OEmdyVv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_78-2018-_ze_antonio_-_manutencao_de_vi_OEmdyVv.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas – Campina e Campo Alto</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_79-2018-_claudemir_-_rede_trifasica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_79-2018-_claudemir_-_rede_trifasica.doc</t>
   </si>
   <si>
     <t>Rede Trifásica</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_80-2018_-_cicero_-_manutencao_da_via_p_NiZ0DUu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_80-2018_-_cicero_-_manutencao_da_via_p_NiZ0DUu.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública- Centro</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_81-2018-_ze_antonio_-_troca_de_lampada_N0jKb2R.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_81-2018-_ze_antonio_-_troca_de_lampada_N0jKb2R.doc</t>
   </si>
   <si>
     <t>Iluminação Pública -Fagundes</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_82-2018_-_cicero_-_manutencao_da_via_p_7TiEY2o.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_82-2018_-_cicero_-_manutencao_da_via_p_7TiEY2o.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - São João</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_84-2018-_claudemir_-_construcao_de_aca_qIkpt7q.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_84-2018-_claudemir_-_construcao_de_aca_qIkpt7q.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoinha</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_84-2018-_claudemir_-_construcao_de_aca_yJmzqOQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_84-2018-_claudemir_-_construcao_de_aca_yJmzqOQ.doc</t>
   </si>
   <si>
     <t>Academia ao Ar Livre</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_85-2018-_clodomir_-_manutencao_margens_Mrg4cBE.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_85-2018-_clodomir_-_manutencao_margens_Mrg4cBE.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Lagoa</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_86-2018-_maneco-_manutencao_de_bueiro__ridKuKR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_86-2018-_maneco-_manutencao_de_bueiro__ridKuKR.doc</t>
   </si>
   <si>
     <t>Manutenção de Bueiro - Fagundes</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_87-2018-_ze_antonio_-_regularizacao_de_G5VE46B.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_87-2018-_ze_antonio_-_regularizacao_de_G5VE46B.doc</t>
   </si>
   <si>
     <t>Loteamento da Raia</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_88-2018_-_cicero_-_mudanca_placa_bb_e_demais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_88-2018_-_cicero_-_mudanca_placa_bb_e_demais.doc</t>
   </si>
   <si>
     <t>Mudança de local de placa</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_89-2018-_rodrigo_-_atividades_esportivas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_89-2018-_rodrigo_-_atividades_esportivas.doc</t>
   </si>
   <si>
     <t>Escolinha de Futebol - Lagoinha</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_90-2018-_carlao_-_pediatra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_90-2018-_carlao_-_pediatra.doc</t>
   </si>
   <si>
     <t>Contratação de Pediatra</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_91-2018-_claudio_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_91-2018-_claudio_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Centro</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_92-2018_-_cicero_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_92-2018_-_cicero_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção do Cemitério Municipal - Centro</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_93-2018_-_cicero_-_terminal_rodoviario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_93-2018_-_cicero_-_terminal_rodoviario.doc</t>
   </si>
   <si>
     <t>Manutenção do Terminal Rodoviário</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_94-2018_-_claudio_-_colocacao_de_placa_HdyOmNW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_94-2018_-_claudio_-_colocacao_de_placa_HdyOmNW.doc</t>
   </si>
   <si>
     <t>Placa de Sinalização – Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_95-2018_-_rodrigo_-_remocao_de_placa_d_sMqSV3t.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_95-2018_-_rodrigo_-_remocao_de_placa_d_sMqSV3t.doc</t>
   </si>
   <si>
     <t>Remoção de Placa de Sinalização – Lagoinha</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_96-2018_-_maneco_-sinalizacao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_96-2018_-_maneco_-sinalizacao_pr_281.doc</t>
   </si>
   <si>
     <t>Sinalização da PR 281</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_97-2018-_clodomir_-_alargamento_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_97-2018-_clodomir_-_alargamento_de_rua.doc</t>
   </si>
   <si>
     <t>Melhorias em vias públicas - Lagoa</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_98-2018_-_patiorna_-_armazem_da_familia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_98-2018_-_patiorna_-_armazem_da_familia.doc</t>
   </si>
   <si>
     <t>Armazém da Família</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_99-2018-_vereadores_-_transporte_acs_p_sdByBNh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_99-2018-_vereadores_-_transporte_acs_p_sdByBNh.doc</t>
   </si>
   <si>
     <t>Disponibilização de transporte para que os agentes comunitários de saúde possam fazer curso</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_100-2018_-_cicero_-_terminal_rodoviari_LS3cgPl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_100-2018_-_cicero_-_terminal_rodoviari_LS3cgPl.doc</t>
   </si>
   <si>
     <t>Manutenção do Terminal Rodoviário - Banheiros</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_101-2018_-_claudio_-_mudanca_de_placa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_101-2018_-_claudio_-_mudanca_de_placa.doc</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_102-2018_-_maneco_-_melhorias_pr_281_-_taboado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_102-2018_-_maneco_-_melhorias_pr_281_-_taboado.doc</t>
   </si>
   <si>
     <t>Melhorias acesso PR 281 - Taboado</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_103-2018_-_claudio_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_103-2018_-_claudio_-_bueiro.doc</t>
   </si>
   <si>
     <t>Limpeza de Bueiro - Lagoinha</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_104-2018_-_maneco_-_reuniao_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_104-2018_-_maneco_-_reuniao_matulao.doc</t>
   </si>
   <si>
     <t>Água na comunidade do Matulão</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_105-2018_-_maneco_-_escola_leopoldo_jacomel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_105-2018_-_maneco_-_escola_leopoldo_jacomel.doc</t>
   </si>
   <si>
     <t>manutenção em escola publica- Campestre</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Atividades para o aniversário de Tijucas do Sul</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_107-2018_-_cicero_-_coleta_de_lixo_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_107-2018_-_cicero_-_coleta_de_lixo_sao_joao.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo – São João</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_108-2018_-_claudio_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_108-2018_-_claudio_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_109-2018_-_claudio_-_estacionamento_leovanil.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_109-2018_-_claudio_-_estacionamento_leovanil.doc</t>
   </si>
   <si>
     <t>Estacionamento - Escola Leovanil</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_110-2018_-_cicero_-_atualizacao_horari_sEDwNht.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_110-2018_-_cicero_-_atualizacao_horari_sEDwNht.doc</t>
   </si>
   <si>
     <t>Publicação de horários de ônibus</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_111-2018_-_ze_antonio_-_bueiro_rua_xv__YR1GH0u.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_111-2018_-_ze_antonio_-_bueiro_rua_xv__YR1GH0u.doc</t>
   </si>
   <si>
     <t>Manutenção de Bueiro</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_112-2018_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_112-2018_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Colono</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_113-2018_-_maneco_-_desvio_de_fluxo_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_113-2018_-_maneco_-_desvio_de_fluxo_centro.doc</t>
   </si>
   <si>
     <t>Alteração Plano Diretor</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_114-2018_-_maneco_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_114-2018_-_maneco_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>Construção de Lombada</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_115-2018_-_maneco_-_rua_edmundo_leprevost.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_115-2018_-_maneco_-_rua_edmundo_leprevost.doc</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_116-2018_-_maneco_-_uso_de_material_autopista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_116-2018_-_maneco_-_uso_de_material_autopista.doc</t>
   </si>
   <si>
     <t>Uso de Material Estocado</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_117-2018_-_cicero_-_manutencao_de_vias_18vHTmQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_117-2018_-_cicero_-_manutencao_de_vias_18vHTmQ.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas – Vila Ciço</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_118-2018_-_rodrigo_-_uso_de_escola_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_118-2018_-_rodrigo_-_uso_de_escola_saltinho.doc</t>
   </si>
   <si>
     <t>Uso de Salas - Escola do Saltinho</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_119-2018_-_rodrigo_-_acompanhamento_de_familia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_119-2018_-_rodrigo_-_acompanhamento_de_familia.doc</t>
   </si>
   <si>
     <t>Visita em Domicílio – Raia-Lagoinha</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_120-2018_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_120-2018_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_121-2018_-_maneco_-_ponte_tacua-vossoroca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_121-2018_-_maneco_-_ponte_tacua-vossoroca.doc</t>
   </si>
   <si>
     <t>Manutenção em ponte</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_122-2018_-_cicero_-_manutencao_em_pont_2VvQCHQ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_122-2018_-_cicero_-_manutencao_em_pont_2VvQCHQ.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus – Lagoinha</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_123-2018_-_cicero_-_manutencao_em_unid_zEEAVO7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_123-2018_-_cicero_-_manutencao_em_unid_zEEAVO7.doc</t>
   </si>
   <si>
     <t>Manutenção em unidade de Saúde – Ribeirão do Meio</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_124-2018_-_ze_antonio_-_iluminacao_pub_leQXQN2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_124-2018_-_ze_antonio_-_iluminacao_pub_leQXQN2.doc</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_125-2018_-_claudio_-_pedido_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_125-2018_-_claudio_-_pedido_de_lombada.doc</t>
   </si>
   <si>
     <t>Construção de lombada - Pinhal dos Borges</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_126-2018_-_maneco_-_plantacao_de_eucaliptos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_126-2018_-_maneco_-_plantacao_de_eucaliptos.doc</t>
   </si>
   <si>
     <t>Plantação de eucaliptos - Campina</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_127-2018_-_maneco_-_limpeza.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_127-2018_-_maneco_-_limpeza.doc</t>
   </si>
   <si>
     <t>Limpeza arredores de condomínio - Campina</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_128-2018_-_rodrigo_-_limpeza_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_128-2018_-_rodrigo_-_limpeza_de_bueiro.doc</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_129-2018_-_maneco_-_pdm_-_nomes_de_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_129-2018_-_maneco_-_pdm_-_nomes_de_ruas.doc</t>
   </si>
   <si>
     <t>Plano Diretor Municipal</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_130-2018_-_maneco_-_operadora_vivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_130-2018_-_maneco_-_operadora_vivo.doc</t>
   </si>
   <si>
     <t>Melhorias em sinal telefônico</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_131-2018-_claudio_-_manutencao_de_vias_14lj76o.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_131-2018-_claudio_-_manutencao_de_vias_14lj76o.doc</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_132-2018_-_clodo_-_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_132-2018_-_clodo_-_sinalizacao.doc</t>
   </si>
   <si>
     <t>Manutenção PR 281 - Lagoinha</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_133-2018_-_ze_antonio_-_alteracao_rota_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_133-2018_-_ze_antonio_-_alteracao_rota_escolar.doc</t>
   </si>
   <si>
     <t>Alteração de rota Transporte Escolar - Fagundes</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/291/indicacao_134-2018_-_cicero_-_manutencao_de_pont_07TdpyG.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/291/indicacao_134-2018_-_cicero_-_manutencao_de_pont_07TdpyG.doc</t>
   </si>
   <si>
     <t>Manutenção em pontos de ônibus – Lagoa</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_135-2018_-_cicero_-_manutencao_da_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_135-2018_-_cicero_-_manutencao_da_pr_281.doc</t>
   </si>
   <si>
     <t>Manutenção PR 281 – Lagoa e Centro</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_136-2018_-_cicero_-_iluminacao-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_136-2018_-_cicero_-_iluminacao-_varzea.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Várzea</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_137-2018_-_cicero_-_manutencao_de_rua-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_137-2018_-_cicero_-_manutencao_de_rua-_lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública- Lagoa</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_138-2018_-_cicero_-_manutencao_da_via__Py1xx5e.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_138-2018_-_cicero_-_manutencao_da_via__Py1xx5e.doc</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_139-2018_-_rodrigo_-_construcao_de_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_139-2018_-_rodrigo_-_construcao_de_calcadas.doc</t>
   </si>
   <si>
     <t>Construção de Calçadas - Lagoinha</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_140-2018_-_cicero_-_manutencao_colegio_5huXbeo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_140-2018_-_cicero_-_manutencao_colegio_5huXbeo.doc</t>
   </si>
   <si>
     <t>Manutenção em Colégio Estadual - Lagoa</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_141-2018_-_cicero_-_manutencao_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_141-2018_-_cicero_-_manutencao_de_bueiro.doc</t>
   </si>
   <si>
     <t>Manutenção de Bueiro - Demanda</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_142-2018_-_ze_antonio_-__providenicas__1GoOXQm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_142-2018_-_ze_antonio_-__providenicas__1GoOXQm.doc</t>
   </si>
   <si>
     <t>Loteamentos Irregulares</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_143-2018_-_cicero_-_manutencao_de_pont_W6nYc2k.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_143-2018_-_cicero_-_manutencao_de_pont_W6nYc2k.doc</t>
   </si>
   <si>
     <t>Manutenção de Ponto de Ônibus Escolar – São João</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_144-2018_-_patiorna_-_manutencao_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_144-2018_-_patiorna_-_manutencao_de_bueiro.doc</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_145-2018_-_rodrigo_-_deslocamento_de_f_RHa2bbJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_145-2018_-_rodrigo_-_deslocamento_de_f_RHa2bbJ.doc</t>
   </si>
   <si>
     <t>Mudança de local Feira de Rua</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_146-2018_-_rodrigo_-_estacionamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_146-2018_-_rodrigo_-_estacionamento.doc</t>
   </si>
   <si>
     <t>Estacionamento - Centro</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_147-2018_-_maneco_-_iluminacao-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_147-2018_-_maneco_-_iluminacao-_matulao.doc</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_148-2018_-_ze_antonio_-__manutencao_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_148-2018_-_ze_antonio_-__manutencao_de_via.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública – Campo Alto</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_149-2018-_carlao_-_placas_com_indicaca_2pasJsW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_149-2018-_carlao_-_placas_com_indicaca_2pasJsW.doc</t>
   </si>
   <si>
     <t>Troca placa de unidade de saúde</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_150-2018_-_clodo_-_manutencao_poste.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_150-2018_-_clodo_-_manutencao_poste.doc</t>
   </si>
   <si>
     <t>Manutenção de poste</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_151-2018_-_claudio_-_manutencao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_151-2018_-_claudio_-_manutencao_de_vias.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_152-2018-_claudemir_-_extensao_agua_tratada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_152-2018-_claudemir_-_extensao_agua_tratada.doc</t>
   </si>
   <si>
     <t>Extensão do sistema de água tratada</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_153-2018-_cicero_-_manutencao_de_vias__e5cIwKN.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_153-2018-_cicero_-_manutencao_de_vias__e5cIwKN.doc</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_154-2018-_cicero_-_manutencao_de_vias__uJz0Rza.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_154-2018-_cicero_-_manutencao_de_vias__uJz0Rza.doc</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_155-2018-_cicero_-_manutencao_em_ginas_tQngOy9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_155-2018-_cicero_-_manutencao_em_ginas_tQngOy9.doc</t>
   </si>
   <si>
     <t>Manutenção de Ginásio de Esportes</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_156-2018-_cicero_-_aquisicao_de_gereador.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_156-2018-_cicero_-_aquisicao_de_gereador.doc</t>
   </si>
   <si>
     <t>Aquisição de Gerador de Energia</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_157-2018_-_cicero_-_manutencao_da_via__yhZzhVY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_157-2018_-_cicero_-_manutencao_da_via__yhZzhVY.doc</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_158-2018_-_ze_antonio_-__manutencao_de_RriMEcd.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_158-2018_-_ze_antonio_-__manutencao_de_RriMEcd.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_159-2018_-_claudio_-coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_159-2018_-_claudio_-coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de lixo - Xaxim</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_160-2018_-_cicero_-_manutencao_da_via__gLDvKcW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_160-2018_-_cicero_-_manutencao_da_via__gLDvKcW.doc</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_161-2018_-_cicero_-_manutencao_da_via__nqD0s5J.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_161-2018_-_cicero_-_manutencao_da_via__nqD0s5J.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Lagoinha</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_162-2018_-_cicero_-_manutencao_da_via__52mUeWK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_162-2018_-_cicero_-_manutencao_da_via__52mUeWK.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Bueiro – Salto da Boa Vista</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_163-2018_-_maneco_-_iluminacao-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_163-2018_-_maneco_-_iluminacao-_diversos.doc</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_164-2018_-_ze_antonio_-_iluminacao_pub_zxBuBrh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_164-2018_-_ze_antonio_-_iluminacao_pub_zxBuBrh.doc</t>
   </si>
   <si>
     <t>iluminação pública</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_165-2018-_cicero_-_construcao_de_acade_nVO9BSl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_165-2018-_cicero_-_construcao_de_acade_nVO9BSl.doc</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_no_01.2018_-_reposicao_vencimento_x8qEzQz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_no_01.2018_-_reposicao_vencimento_x8qEzQz.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/617/projeto_de_lei_no_02.2018_-_reposicao_vencimento_QRqhHEg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/617/projeto_de_lei_no_02.2018_-_reposicao_vencimento_QRqhHEg.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores públicos do quadro do Magistério do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_no_03.2018_-_incentivo_pmaq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_no_03.2018_-_incentivo_pmaq.doc</t>
   </si>
   <si>
     <t>Cria o Componente Municipal do Programa de Melhoria do Acesso e da Qualidade na Atenção Básica – PMAQ-AB/Municipal, na forma de incentivo por desempenho aos servidores da rede municipal de saúde que atuam na atenção básica, e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_no_04.2018_-_altera_a_lei_no_50.2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_no_04.2018_-_altera_a_lei_no_50.2005.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 50, de 08 de dezembro de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_no_05.2018_-_reforma_estrutura_or_QaGjvoZ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_no_05.2018_-_reforma_estrutura_or_QaGjvoZ.doc</t>
   </si>
   <si>
     <t>Reforma a estrutura organizacional da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_no_06.2018_-_reposicao_vencimento_L5sXBiy.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_no_06.2018_-_reposicao_vencimento_L5sXBiy.doc</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_no_07.2018_-_pichacao_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_no_07.2018_-_pichacao_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Combate a Pichações no Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_no_08.2018__-_horas-maquina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_no_08.2018__-_horas-maquina.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Mecanização Agrícola no Município de Tijucas do Sul. (TROCAR TUDO ONDE FALA H-M)</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_no_09.2018__-_abertura_de_credito_55fhEH6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_no_09.2018__-_abertura_de_credito_55fhEH6.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2018</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/625/projeto_de_lei_no_10.2018_-_semana_ambiental_eco_WDwrfwR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/625/projeto_de_lei_no_10.2018_-_semana_ambiental_eco_WDwrfwR.doc</t>
   </si>
   <si>
     <t>Institui a Semana de Incentivo à Conscientização Ambiental e Atividades Ambientais, com a utilização da instalação itinerante denominada “Ecoespaço Ambiental” no Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_no_11.2018_-_dacao_em_pagamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_no_11.2018_-_dacao_em_pagamento.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo a receber dação em pagamento, mediante prestação de serviços, fornecimento de material e equipamentos, para o fim de extinguir parcialmente credito tributário, conforme previsto no artigo 66, XI, do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_no_12.2018_-_revogacao_da_lei_12.1981.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_no_12.2018_-_revogacao_da_lei_12.1981.doc</t>
   </si>
   <si>
     <t>Revoga a Lei 12, de 07 de dezembro de 1981, tendo em vista a não destinação devida da área.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>(PROJETO NÃO APRESENTADO)</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_no_14._2018_-_cria_conselho_polit_vrW8lvS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_no_14._2018_-_cria_conselho_polit_vrW8lvS.doc</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Políticas Públicas sobre Drogas, institui o Fundo Municipal de Políticas Públicas sobre Drogas e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_no_15._2018_-_autoriza_pagamento_da_amp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_no_15._2018_-_autoriza_pagamento_da_amp.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contribuir mensalmente com a Associação dos Município do Paraná.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_no_17.2018_-_autorizacao_convenio_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_no_17.2018_-_autorizacao_convenio_2.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE CAMPO ALEGRE PARA CONSTRUÇÃO DE DUAS PONTES ENTRE AS DIVISAS DOS DOIS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.2018_-_ldo_2019_com_anexos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.2018_-_ldo_2019_com_anexos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_no_19.2018__-_reestruturacao_da_p_TgYGap4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_no_19.2018__-_reestruturacao_da_p_TgYGap4.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o regime próprio de Previdência Social no município de Tijucas do Sul, sobre a entidade de Previdência e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_no_20.2018_-_lei_orcamentaria_anu_5gSnpTg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_no_20.2018_-_lei_orcamentaria_anu_5gSnpTg.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_21.2018_-_atribuicoes_cargo_de_fiscal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_21.2018_-_atribuicoes_cargo_de_fiscal.doc</t>
   </si>
   <si>
     <t>Estabelece as competências, prerrogativas e deveres dos cargos de Fiscal do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_no_22.2018_-_altera_a_lei_no_289._UZsbVeN.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_no_22.2018_-_altera_a_lei_no_289._UZsbVeN.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 289, de 23 de março de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_no_23.2018_-_convenio_consorcio__Ybg8rp6.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_no_23.2018_-_convenio_consorcio__Ybg8rp6.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_no_24.2018_-_preservacao_patrimon_LRGnQTa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_no_24.2018_-_preservacao_patrimon_LRGnQTa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação do Patrimônio Natural e Cultural  do Município de Tijucas do Sul e cria o Conselho Municipal do Patrimônio Cultural e institui o Fundo de Proteção do Patrimônio Cultural de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/projeto_de_lei_01-2018_-_subsidios_agentes_poli_2LLsFaf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/projeto_de_lei_01-2018_-_subsidios_agentes_poli_2LLsFaf.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e secretários do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/projeto_de_lei_02-2018_-_reajuste_servidores_le_jE56nPs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/projeto_de_lei_02-2018_-_reajuste_servidores_le_jE56nPs.doc</t>
   </si>
   <si>
     <t>Autoriza revisão geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/projeto_de_lei_03-2018_-_ze_antonio_-_camara_mirim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/projeto_de_lei_03-2018_-_ze_antonio_-_camara_mirim.doc</t>
   </si>
   <si>
     <t>Cria o Programa Câmara Mirim no Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/projeto_de_lei_04-2018_-_maneco_e_cicero_-_sem_j0h9MaX.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/projeto_de_lei_04-2018_-_maneco_e_cicero_-_sem_j0h9MaX.docx</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Agricultura e Sustentabilidade” no Município de Tijucas do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_05-2018_-_maneco_-_autismo_-_re_6BB8FLs.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_05-2018_-_maneco_-_autismo_-_re_6BB8FLs.docx</t>
   </si>
   <si>
     <t>Cria a semana municipal de conscientização do autismo, institui a política municipal de atendimento aos direitos da pessoa com transtorno do espectro autista e dá outras providências</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/projeto_de_lei_06-2018_-_maneco_-_dia_do_ciclismo.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/projeto_de_lei_06-2018_-_maneco_-_dia_do_ciclismo.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Ciclismo e dá outras providências</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/projeto_de_lei_07-2018_-_alteracao_pccs_saude._-_l._499.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/projeto_de_lei_07-2018_-_alteracao_pccs_saude._-_l._499.doc</t>
   </si>
   <si>
     <t>Altera a Lei 499, de 11 de novembro de 2014 que ‘Institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores específicos da saúde</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/projeto_de_lei_08-2018_-_alteracao_pccs_adm._ge_CjBIIE3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/projeto_de_lei_08-2018_-_alteracao_pccs_adm._ge_CjBIIE3.doc</t>
   </si>
   <si>
     <t>Altera a Lei 498, de 11 de novembro de 2014 que ‘Institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos Municipais da administração direta</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/projeto_de_lei_09-2018_-_maneco_e_ze_antonio_-_oIieUMC.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/projeto_de_lei_09-2018_-_maneco_e_ze_antonio_-_oIieUMC.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Publicidade em Pontos de Ônibus e dá outras providências</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_10-2018_-_patiorna_-_transporte__JW7C2QO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_10-2018_-_patiorna_-_transporte__JW7C2QO.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de oferta de transporte escolar terceirizados no Município e dá outras providências</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/projeto_de_lei_12-2018_-_comissao_desenolviment_WSTOLEa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/projeto_de_lei_12-2018_-_comissao_desenolviment_WSTOLEa.doc</t>
   </si>
   <si>
     <t>Denomina Rua Ana Paula de Lima Flor</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/projeto_de_lei_13-2018_-_cicero_-_cria_banco_d_BZh5mzm.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/projeto_de_lei_13-2018_-_cicero_-_cria_banco_d_BZh5mzm.docx</t>
   </si>
   <si>
     <t>Cria o Banco Municipal de Materiais Médicos-Ortopédicos e dá outros provimentos</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/projeto_de_lei_14-2018_-_ze_antonio_-_proerd.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/projeto_de_lei_14-2018_-_ze_antonio_-_proerd.docx</t>
   </si>
   <si>
     <t>Autoriza o Município, através do Poder Executivo, implementar e regulamentar o Programa Educacional de Resistência ás Drogas e á Violência – PROERD</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_15-2018_-_ze_antonio_-_regulame_v9TDIOV.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_15-2018_-_ze_antonio_-_regulame_v9TDIOV.docx</t>
   </si>
   <si>
     <t>Regulamenta o Funcionamento de Eventos Itinerantes e Feiras Esporádicas no Município de Tijucas do Sul, e Confere Outras Providências</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_16-2018_-_claudemir_-_lombadas__9PseUAf.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_16-2018_-_claudemir_-_lombadas__9PseUAf.docx</t>
   </si>
   <si>
     <t>Estabelece normas para implantação de ondulações transversais nas vias públicas de Tijucas do Sul, seu enquadramento ao que dispõem o Código Brasileiro de Transito e Manual Brasileiro de Sinalização de Transito e dá outras providencias</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/projeto_de_lei_17-2018_-_maneco_-_proibicao_de_kDav7Mo.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/projeto_de_lei_17-2018_-_maneco_-_proibicao_de_kDav7Mo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte de serviços de fornecimentos de energia elétrica e água no Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/projeto_de_lei_18-2018_-_clodomir_-_nomeacao_d_9ndt5yd.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/projeto_de_lei_18-2018_-_clodomir_-_nomeacao_d_9ndt5yd.docx</t>
   </si>
   <si>
     <t>Denomina Rua Jovelina Maoski</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/projeto_de_lei_19-2018_-_mesa_-_lei_corretiva_r_RZ4ih2U.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/projeto_de_lei_19-2018_-_mesa_-_lei_corretiva_r_RZ4ih2U.doc</t>
   </si>
   <si>
     <t>Corrige o artigo 1° da Lei n. 550, de 26 de janeiro de 2016</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/projeto_de_lei_20-2018_-_mesa_-_diaria_camara_mirim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/projeto_de_lei_20-2018_-_mesa_-_diaria_camara_mirim.doc</t>
   </si>
   <si>
     <t>Institui diárias para os participantes, coordenador e colaboradores do Programa Câmara Mirim, nos termos que especifica.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/projeto_de_lei_21-2018_-_maneco_-_institui_____88gDIAr.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/projeto_de_lei_21-2018_-_maneco_-_institui_____88gDIAr.docx</t>
   </si>
   <si>
     <t>Institui o Programa Participação nos Bairros em Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/projeto_de_lei_22-2018_-_claudio_-_escola_sem_partido.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/projeto_de_lei_22-2018_-_claudio_-_escola_sem_partido.docx</t>
   </si>
   <si>
     <t>Institui, no âmbito do sistema municipal de ensino, o “Programa Escola sem Partido</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/projeto_de_lei_23-2018_-_ze_antonio_-_veiculo__pkmKPxQ.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/projeto_de_lei_23-2018_-_ze_antonio_-_veiculo__pkmKPxQ.docx</t>
   </si>
   <si>
     <t>Assegura transporte exclusivo e gratuito de pacientes para realização de hemodiálise, quimioterapia, radioterapia e atendimentos especiais pós-cirúrgico e dá outras providências</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/656/requerimento_01.2018__-_ze_antonio_-_itr_arrecadacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/656/requerimento_01.2018__-_ze_antonio_-_itr_arrecadacao.doc</t>
   </si>
   <si>
     <t>Pedido de informações e documentos sobre a cobrança de ITR – Imposto Territorial Rural realizada pelo Poder Executivo municipal</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>Pedido de informações sobre providências tomadas pelo Poder Executivo municipal quanto a particular residente no espaço Sergius Erderly</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_03.2018__-_ze_antonio_-_confraterni_hAdukeT.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_03.2018__-_ze_antonio_-_confraterni_hAdukeT.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre confraternização de final de ano da Secretaria de Saúde</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_04.2018__-_claudio_-_documentos_con_cVQvF2B.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_04.2018__-_claudio_-_documentos_con_cVQvF2B.doc</t>
   </si>
   <si>
     <t>Pedido de cópias de documentos relacionados a Sanepar</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_05.2018__-_claudio_-_informacao_sob_2q9AwVz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_05.2018__-_claudio_-_informacao_sob_2q9AwVz.doc</t>
   </si>
   <si>
     <t>Pedido de informação a respeito de funcionário</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_06.2018__-_mesa_-_relacao_de_comissionados.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_06.2018__-_mesa_-_relacao_de_comissionados.doc</t>
   </si>
   <si>
     <t>Relação de cargos em comissão, políticos e estagiários</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_07.2018__-_ze_antonio_-_plano_de_tr_JlcreFk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_07.2018__-_ze_antonio_-_plano_de_tr_JlcreFk.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre metodologia do município de Tijucas do Sul para gestão do transporte público escolar municipal</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_08.2018_-_todos_-_cei_-_vistoria_co_tUzIVi1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_08.2018_-_todos_-_cei_-_vistoria_co_tUzIVi1.doc</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Especial de Investigação para vistoriar as condições da frota de veículos do município</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_09.2018__-_claudemir_-_reforma_dos__oLyJ02b.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_09.2018__-_claudemir_-_reforma_dos__oLyJ02b.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre reformas dos pontos de ônibus municipais</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/697/requerimento_10.2018__-_vereadores_-_pagamento_d_kN38gh3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/697/requerimento_10.2018__-_vereadores_-_pagamento_d_kN38gh3.doc</t>
   </si>
   <si>
     <t>Progressão horizontal e vertical de funcionários</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_11.2018__-_vereadores_-_pagamento_fgts.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_11.2018__-_vereadores_-_pagamento_fgts.doc</t>
   </si>
   <si>
     <t>Pagamento FGTS</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_12.2018__-_maneco_-_portal_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_12.2018__-_maneco_-_portal_campina.doc</t>
   </si>
   <si>
     <t>Portal na Campina</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_13.2018__-_clodo_-_loteamento_dorival.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_13.2018__-_clodo_-_loteamento_dorival.doc</t>
   </si>
   <si>
     <t>Loteamento na comunidade de Lagoinha</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_14.2018__-_clodo_-_pagamento_de_ter_dBthzed.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_14.2018__-_clodo_-_pagamento_de_ter_dBthzed.doc</t>
   </si>
   <si>
     <t>Terreno CRAS Lagoinha</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_15.2018__-_maneco_-_plano_de_uso_de_sSAf1M4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_15.2018__-_maneco_-_plano_de_uso_de_sSAf1M4.doc</t>
   </si>
   <si>
     <t>Uso de quadra esportiva para atividades de educação física</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_16.2018__-_claudemir_-_atendimentos_LvDe3Mp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_16.2018__-_claudemir_-_atendimentos_LvDe3Mp.doc</t>
   </si>
   <si>
     <t>pedido de informações referente ao atendimento de psicólogo e fonoaudiólogo</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_17.2018__-_rodrigo_-_impressora_agricultura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_17.2018__-_rodrigo_-_impressora_agricultura.doc</t>
   </si>
   <si>
     <t>Manutenção de Impressora</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_18.2018_-_cpi_rodeio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_18.2018_-_cpi_rodeio.doc</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Parlamentar de Inquérito para apurar irregularidades no evento realizado no espaço particular denominado Forte Fértil, consistindo na comemoração da 8ª Festa de Inverno de Tijucas do Sul, que, em tese, contrariou princípios da administração pública e gerou prejuízos aos servidores</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/765/requerimento_19-2017_claudio_-_licitacao_equipam_pwl9HCS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/765/requerimento_19-2017_claudio_-_licitacao_equipam_pwl9HCS.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre arrombamento na escola da Campina</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/766/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/766/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc</t>
   </si>
   <si>
     <t>pedido de informações referentes à Dívida Ativa e à adesão ao Refis</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/767/requerimento_21-2017_claudio_-_enquadramento_ser_AO10Y5L.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/767/requerimento_21-2017_claudio_-_enquadramento_ser_AO10Y5L.doc</t>
   </si>
   <si>
     <t>Informações sobre recursos recebidos</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_22-2017_claudio_-_calcadas_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_22-2017_claudio_-_calcadas_2.doc</t>
   </si>
   <si>
     <t>Depósito de lixo no antigo pátio da Prefeitura</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/769/requerimento_23.2017__-_ze_antonio_-_copia_mater_m9I0o1i.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/769/requerimento_23.2017__-_ze_antonio_-_copia_mater_m9I0o1i.doc</t>
   </si>
   <si>
     <t>Transporte de lixo com veículos inadequados</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc</t>
   </si>
   <si>
     <t>Pedido de informações sobre o Processo de licitação da coleta de lixo orgânico</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc</t>
   </si>
   <si>
     <t>Revisão de reajustes a motoristas</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc</t>
   </si>
   <si>
     <t>Servidores em desvio de função</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc</t>
   </si>
   <si>
     <t>aquisição de veículo</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_28.2017__-_ze_antonio_-_relacao_de__ZmwiL3b.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_28.2017__-_ze_antonio_-_relacao_de__ZmwiL3b.doc</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_29-2017_claudio_-_enquadramento_ser_9GHM1sj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_29-2017_claudio_-_enquadramento_ser_9GHM1sj.doc</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_30.2017__-_ze_antonio_-_desincompat_QTu6hej.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_30.2017__-_ze_antonio_-_desincompat_QTu6hej.doc</t>
   </si>
   <si>
     <t>Adequação da Lei Horas Máquina</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_GGdVQsH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_GGdVQsH.doc</t>
   </si>
   <si>
     <t>Impacto orçamentário do Projeto de Lei de reforma organizacional da Administração Pública Municipal</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc</t>
   </si>
   <si>
     <t>Informações a respeito de Agentes Comunitários de Saúde</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc</t>
   </si>
   <si>
     <t>Informações a respeito da remuneração dos Vigias</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_34.2017__-_ze_antonio_-_cronograma__8hHWMO0.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_34.2017__-_ze_antonio_-_cronograma__8hHWMO0.doc</t>
   </si>
   <si>
     <t>Retirada de projeto de pauta</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_35.2017__-_ze_antonio_-_relacao_de__Ydy8P27.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_35.2017__-_ze_antonio_-_relacao_de__Ydy8P27.doc</t>
   </si>
   <si>
     <t>Cópia de processo licitatório</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_36.2017__-_ze_antonio_-_copias_de_p_mZp2sXq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_36.2017__-_ze_antonio_-_copias_de_p_mZp2sXq.doc</t>
   </si>
   <si>
     <t>Explicações sobre cancelamento de licitação</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/783/requerimento_37.2017__-_todos_-_cumprimento_de_l_m6Goe9e.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/783/requerimento_37.2017__-_todos_-_cumprimento_de_l_m6Goe9e.doc</t>
   </si>
   <si>
     <t>PMAQ-AB</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_38.2017__-_clodo_5_-_reflorestament_bGU4QJU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_38.2017__-_clodo_5_-_reflorestament_bGU4QJU.doc</t>
   </si>
   <si>
     <t>Mortalidade Infantil</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_39-2017_claudio_-copia_ata_conselho_0qigTZb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_39-2017_claudio_-copia_ata_conselho_0qigTZb.doc</t>
   </si>
   <si>
     <t>pedido de informação sobre ação judicial</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_40.2017__-_todos_-_cumprimento_de_l_JhWcVVz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_40.2017__-_todos_-_cumprimento_de_l_JhWcVVz.doc</t>
   </si>
   <si>
     <t>pedido de informação sobre processo licitatório</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_41.2017__-_metragem_estrada_eulalia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_41.2017__-_metragem_estrada_eulalia.doc</t>
   </si>
   <si>
     <t>Pedido de cópia de gravações dos procedimentos licitatórios deste Município</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc</t>
   </si>
   <si>
     <t>Atendimento Agência do Detran</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_ugKoxog.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_ugKoxog.doc</t>
   </si>
   <si>
     <t>Limpeza de imóveis nas áreas rurais</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_44.2017__-_rodrigo_-_conselho_tutel_5nCYYO9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_44.2017__-_rodrigo_-_conselho_tutel_5nCYYO9.doc</t>
   </si>
   <si>
     <t>LC COSTA - Engenharia Ltda</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_45.2017__-_claudemir_-_kit_castracao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_45.2017__-_claudemir_-_kit_castracao.doc</t>
   </si>
   <si>
     <t>Relatório da Folha de Pagamento</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_46.2017__-_mesa_-_previdencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_46.2017__-_mesa_-_previdencia.doc</t>
   </si>
   <si>
     <t>Relação de funcionários com gratificações</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_47.2017__-_ze_antonio_-_relacao_de__2sdzlWk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_47.2017__-_ze_antonio_-_relacao_de__2sdzlWk.doc</t>
   </si>
   <si>
     <t>pedido de informação sobre obra de drenagem na Rua Dario Olimpio de Lacerda</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_48.2017__-_ze_antonio_-_relacao_de__KOjrNXM.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_48.2017__-_ze_antonio_-_relacao_de__KOjrNXM.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre licença concedida a servidora deste Município</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_49.2017__-_ze_antonio_-_relacao_de__9WtgpfK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_49.2017__-_ze_antonio_-_relacao_de__9WtgpfK.doc</t>
   </si>
   <si>
     <t>LEI N° 594, DE 22 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_50.2017__-_ze_antonio_-_servidores__DDgdT7j.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_50.2017__-_ze_antonio_-_servidores__DDgdT7j.doc</t>
   </si>
   <si>
     <t>Contratação de profissional</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc</t>
   </si>
   <si>
     <t>Informações sobre veículos da frota municipal</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_52.2017_-_remanjejamento_funcionarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_52.2017_-_remanjejamento_funcionarios.doc</t>
   </si>
   <si>
     <t>Nomeação de Rua</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_53.2017_-_material_pedagogico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_53.2017_-_material_pedagogico.doc</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_54.2017__-_todos_-_relacao_de_motor_tHpkyCt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_54.2017__-_todos_-_relacao_de_motor_tHpkyCt.doc</t>
   </si>
   <si>
     <t>Informações sobre processo judicial</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_55.2017__-_ze_antonio_-_relacao_de__ZPfbsAT.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_55.2017__-_ze_antonio_-_relacao_de__ZPfbsAT.doc</t>
   </si>
   <si>
     <t>Alteração na Lei 289/2012</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_56.2017__-_ze_antonio_-_entrega_de__avhuqZc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_56.2017__-_ze_antonio_-_entrega_de__avhuqZc.doc</t>
   </si>
   <si>
     <t>Informações sobre servidora cedida</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_57.2017__-_ze_antonio_-_valores_da__84aKxKJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_57.2017__-_ze_antonio_-_valores_da__84aKxKJ.doc</t>
   </si>
   <si>
     <t>Informações sobre utilização de ambulâncias</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_58.2017__-_vereadoores_-_resposta_d_YoGE9qk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_58.2017__-_vereadoores_-_resposta_d_YoGE9qk.doc</t>
   </si>
   <si>
     <t>Apresentação de documentos</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_59.2018__-_comissao_especial_horas_maquina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_59.2018__-_comissao_especial_horas_maquina.doc</t>
   </si>
   <si>
     <t>Constituição de Comissão Especial para estudo do Projeto n. 08/2018, que trata das horas-máquina</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/865/requerimento_60.2018__-_vereadores_-_manutencao__h5BL0DC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/865/requerimento_60.2018__-_vereadores_-_manutencao__h5BL0DC.doc</t>
   </si>
   <si>
     <t>Manutenção Biblioteca Municipal</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/866/requerimento_61.2018__-_claudio_-_docs._lote_cha_WiFefKH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/866/requerimento_61.2018__-_claudio_-_docs._lote_cha_WiFefKH.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei 12/2018</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/867/requerimento_62.2018__-_ze_anonio_-_materiais_po_VN3DMiA.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/867/requerimento_62.2018__-_ze_anonio_-_materiais_po_VN3DMiA.doc</t>
   </si>
   <si>
     <t>Parecer sobre materiais jogados - Postinho</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_63.2018__-_maneco_-__portal_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_63.2018__-_maneco_-__portal_campina.doc</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/869/requerimento_64.2018__-_claudemir_-_producao_agricola.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/869/requerimento_64.2018__-_claudemir_-_producao_agricola.doc</t>
   </si>
   <si>
     <t>Produção agropecuária</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_65.2018__-_ze_anonio_e_claudio_-_pa_oAOUQFu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_65.2018__-_ze_anonio_e_claudio_-_pa_oAOUQFu.doc</t>
   </si>
   <si>
     <t>Parecer sobre condições estruturais da Creche Branca de Neve</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_66.2018__-_ze_anonio_-_informacoes__obHHZfv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_66.2018__-_ze_anonio_-_informacoes__obHHZfv.doc</t>
   </si>
   <si>
     <t>Solicita informações sobre os servidores da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_67.2018__-_ze_anonio_e_claudio_-_in_jHuJjYK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_67.2018__-_ze_anonio_e_claudio_-_in_jHuJjYK.doc</t>
   </si>
   <si>
     <t>Informações sobre licitação</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/873/requerimento_68.2018__-_ze_anonio_e_claudio_-_in_BbQ61Te.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/873/requerimento_68.2018__-_ze_anonio_e_claudio_-_in_BbQ61Te.doc</t>
   </si>
   <si>
     <t>Informações sobre coleta de resíduos de serviços de saúde</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/874/requerimento_69.2018__-_ze_anonio_-_156.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/874/requerimento_69.2018__-_ze_anonio_-_156.doc</t>
   </si>
   <si>
     <t>Informações sobre 156</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/875/requerimento_70.2018__-_claudio_-_arrecadacao_impostos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/875/requerimento_70.2018__-_claudio_-_arrecadacao_impostos.doc</t>
   </si>
   <si>
     <t>Informações sobre arrecadação</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/876/requerimento_71.2018__-_cfo_-_medidas_adotadas_s_TY86Ne6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/876/requerimento_71.2018__-_cfo_-_medidas_adotadas_s_TY86Ne6.doc</t>
   </si>
   <si>
     <t>Redução de Folha de Pagamento</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/877/requerimento_72.2018__-_clodo_-_divida_reliance.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/877/requerimento_72.2018__-_clodo_-_divida_reliance.doc</t>
   </si>
   <si>
     <t>Dívida com empresa de transporte</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/878/requerimento_73.2018__-_ze_anonio_-_escola_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/878/requerimento_73.2018__-_ze_anonio_-_escola_fagundes.doc</t>
   </si>
   <si>
     <t>Informações sobre Reforma em Escola Municipal - Fagundes</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/879/requerimento_74.2018__-_ze_anonio_-_arrecadacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/879/requerimento_74.2018__-_ze_anonio_-_arrecadacao.doc</t>
   </si>
   <si>
     <t>Informações sobre as medidas adotadas pelo Poder Executivo para a melhoria da arrecadação</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/880/requerimento_75.2018__-_ze_anonio_-_sindicancia_rodeio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/880/requerimento_75.2018__-_ze_anonio_-_sindicancia_rodeio.doc</t>
   </si>
   <si>
     <t>Informações sobre o Processo de Sindicância n. 04/2018</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_76.2018__-_ze_anonio_-_informacao_e_KDaoFwe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_76.2018__-_ze_anonio_-_informacao_e_KDaoFwe.doc</t>
   </si>
   <si>
     <t>Informações sobre servidora cedida ao Município de Foz do Iguaçu</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/882/requerimento_77.2018__-_rodrigo_-_pdm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/882/requerimento_77.2018__-_rodrigo_-_pdm.doc</t>
   </si>
   <si>
     <t>Alteração no Plano Diretor Municipal</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/883/requerimento_78.2018__-_claudio_-_informacoes_so_r4Xg7ia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/883/requerimento_78.2018__-_claudio_-_informacoes_so_r4Xg7ia.doc</t>
   </si>
   <si>
     <t>Informações sobre repasses</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_79.2018__-_clodo_-_informacoes_veic_RrLNj9y.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_79.2018__-_clodo_-_informacoes_veic_RrLNj9y.doc</t>
   </si>
   <si>
     <t>Locação de veículos</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_80.2018__-_ze_anonio_-_rpps.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_80.2018__-_ze_anonio_-_rpps.doc</t>
   </si>
   <si>
     <t>Informações sobre dívidas com o RPPS</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_81.2018__-_clodo_-_remocao_de_invasor.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_81.2018__-_clodo_-_remocao_de_invasor.doc</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_82.2018__-_claudio_-_informacoes_so_oWu1AG4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_82.2018__-_claudio_-_informacoes_so_oWu1AG4.doc</t>
   </si>
   <si>
     <t>Informações sobre revisão de aposentadorias</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_83.2018__-_clodo_claudemir_claudio_5YAFfuV.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_83.2018__-_clodo_claudemir_claudio_5YAFfuV.docx</t>
   </si>
   <si>
     <t>Requer abertura de Comissão Parlamentar de Inquérito para apurar a utilização de veículos e servidores da Prefeitura em obra localizada em imóvel particular</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_84.2018__-_comissao_de_justica_e_re_IE1MfPp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_84.2018__-_comissao_de_justica_e_re_IE1MfPp.doc</t>
   </si>
   <si>
     <t>Readequação de projeto de Lei</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_85.2018__-_clodomir_-_informacao_ac_hWnk57R.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_85.2018__-_clodomir_-_informacao_ac_hWnk57R.doc</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_86.2018__-_vereadores_-_informacoes_7CxKW90.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_86.2018__-_vereadores_-_informacoes_7CxKW90.doc</t>
   </si>
   <si>
     <t>Informações sobre insalubridade</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_87.2018__-_claudio_-_informacoes_ma_EoMGklH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_87.2018__-_claudio_-_informacoes_ma_EoMGklH.doc</t>
   </si>
   <si>
     <t>Informações sobre manutenção de veículos</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_88.2018__-_claudio_-_atendimento_re_0u5itrs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_88.2018__-_claudio_-_atendimento_re_0u5itrs.doc</t>
   </si>
   <si>
     <t>Atendimento de reivindicação das ACSs</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_89.2018__-_claudio_-_notas_produtor_hF2ofqs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_89.2018__-_claudio_-_notas_produtor_hF2ofqs.doc</t>
   </si>
   <si>
     <t>Agricultura Familiar</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_90.2018__-_clodo_-_informacoes_sobre_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_90.2018__-_clodo_-_informacoes_sobre_onibus.doc</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_91.2018__-_maneco_-_arrecadacao_iss.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_91.2018__-_maneco_-_arrecadacao_iss.doc</t>
   </si>
   <si>
     <t>Arrecadação ISS</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_92.2018__-_clodo_-_informacoes_sobr_W6iQN6o.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_92.2018__-_clodo_-_informacoes_sobr_W6iQN6o.doc</t>
   </si>
   <si>
     <t>Pedido sobre manutenção de Bueiro</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_93.2018__-_claudemir_-_perfuracao_d_inB5OEd.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_93.2018__-_claudemir_-_perfuracao_d_inB5OEd.doc</t>
   </si>
   <si>
     <t>Pedido sobre despesas com perfurações de poços artesianos</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_94.2018__-_ze_anonio_-_providencias_e86X2vW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_94.2018__-_ze_anonio_-_providencias_e86X2vW.doc</t>
   </si>
   <si>
     <t>Providências sobre servidora cedida ao Município de Foz do Iguaçu</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_95.2018__-_vereadores_-providencias_EcaEU34.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_95.2018__-_vereadores_-providencias_EcaEU34.doc</t>
   </si>
   <si>
     <t>Pedido de providências sobre material didático</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_96.2018__-_informacoes_sobre_maicon_Yi1Domj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_96.2018__-_informacoes_sobre_maicon_Yi1Domj.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre o responsável pela área de informática da Prefeitura</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_97.2018__-_informacoes_sobre_arreca_1R5P2Vo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_97.2018__-_informacoes_sobre_arreca_1R5P2Vo.doc</t>
   </si>
   <si>
     <t>Pedido de informação sobre as providências adotadas em razão do Relatório de Fiscalização n. 10/2018-CAUD</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_98.2018__-_rodrigo_-_escolinha_de_futebol.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_98.2018__-_rodrigo_-_escolinha_de_futebol.doc</t>
   </si>
   <si>
     <t>Escolinha de Futebol</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_99.2018__-_clodo_-_regularizacao_de_fgtRQ2k.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_99.2018__-_clodo_-_regularizacao_de_fgtRQ2k.doc</t>
   </si>
   <si>
     <t>Regularização de terrenos sob posse do Município</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_100.2018__-_clodo_-_regularizacao_d_pjGRDRy.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_100.2018__-_clodo_-_regularizacao_d_pjGRDRy.doc</t>
   </si>
   <si>
     <t>Espaço Municipal Sergius Erdelyi</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_101.2018__-_claudio_-_loteamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_101.2018__-_claudio_-_loteamento.doc</t>
   </si>
   <si>
     <t>Situação de Loteamento</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3468,67 +3468,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_01-2018-_cicero_-_retomada_projeto_pixacao.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_02-2018-_cicero_-_placas_de_sinalizacao_xaxim.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_03-2018-_cicero_-_pintura_de_faixa.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_04-2018-_claudio_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_05-2018-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_06-2018-_claudemir_-_assoreamento_nKd58YL.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_07-2018-_claudemir_-_transporte_pacient_jJDal8u.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_08-2018-_claudemir_-_programa_destino_certo.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_09-2018-_maneco_-_manutencao_de_vias_pu_1q5HRDR.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_10-2018-_maneco_-_sertaozinho_-_sem_fotos.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_11-2018-_ze_antonio_-_diversos.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_12-2018-_ze_antonio_-_alargamento_de_estrada.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_13-2018-_clodomir_-_manutencao_margens_pr_281.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_14-2018-_maneco_-_acostamento_pr_281.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_15-2018-_ze_antonio_-_fornecimento_de_m_9m2tdyu.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_16-2018-claudio_-_limpeza_de_lotes.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_17-2018-_ze_antonio_-_abertura_de_estrada.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_18-2018-_rodrigo_-_proibir_estacioname_yGwejwY.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_19-2018-_cicero_-_construcao_de_academ_vi7Kpfg.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_20-2018-_ze_antonio_detezicao_escolas.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_21-2018-_claudemir_-_ponte_no_taboado.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_22-2018-_ze_antonio_-_acessibilidade_c_asDRVlC.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_23-2018-_claudio_-_manutencao_de_rua_-_F8ytI4J.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_24-2018-_ze_antonio_-_computadores_int_DQZ0HeE.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_25-2018-_cicero_-policiamento_colegio_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_26-2018-_maneco_-_modulo_fiscal.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_27-2018-_maneco-_iluminacao_publica_em_ci1zdgX.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_28-2018-_maneco-_manutencao_de_vias_pu_1aYfMBE.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_29-2018-_claudio_-_limpeza_de_fossa.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_30-2018-_cicero_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_31-2018-_cicero_-_coleta_de_lixo_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_32-2018-_cicero_-_manutencao_de_vias_p_ceDUvqy.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_33-2018-_ze_antonio_-_manutencao_ponte_tacua.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_34-2018-_rodrigo_-_manutencao_de_bueir_Q9QcC00.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_35-2018-_carlao_-_manutencao_de_vias_p_AtE8R4p.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_36-2018-_ze_antonio_-_placas_de_indica_ekd9O4U.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_37-2018-_maneco-_iluminacao_publica_em_sryvdhL.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_38-2018-_ze_antonio_-_manutencao_via_p_SJOBGpM.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_39-2018-_rodrigo_-_manutencao_pre_escola.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_40-2018-_maneco-_iluminacao_publica_em_H3RZYgh.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_41-2018-_clodo_e_ze_antonio_-_corte_de_arvores.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_42-2018-_clodo_e_ze_antonio_-_melhoria_IC9qPaH.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_43-2018-_cicero_-_caixa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_44-2018-_patiorna_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_45-2018-_claudemir_-_manutencao_de_via_RGwOWs9.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_46-2018-_claudemir_-_comodato_com_assocamp.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_47-2018-_ze_antonio_-_controle_frequen_QIp1lxR.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_48-2018-_rodrigo_-_manutencao_de_via_p_760aLev.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_49-2018-_claudio_-_redutores_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_50-2018-_maneco_-_plano_diretor_equipe_UKEh5jG.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_51-2018-_rodrigo_-_manutencao_de_via_p_HracQCs.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_52-2018-_maneco-_portal_campina.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_53-2018-_patiorna_-_manutencao_de_ponte.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_54-2018-_cicero_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_55-2018-_ze_antonio_-_ilimuninacao_publica.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_56-2018-_cicero_-_manutencao_em_unidad_9JVDt20.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_57-2018-_cicero_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_58-2018-_maneco_e_claudio_-_redutor_de_4NQhtTE.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_59-2018-_rodrigo_-_implantacao_do_cart_JPMIM2w.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_60-2018-_clodo_-_placas_de_identificac_kOskpOY.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_61-2018-_ze_antonio_-_area_de_seguranc_Ee3bnga.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_62-2018-_ze_antonio_-_terceirizacao_ro_opkrqXP.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_63-2018-_claudio_-_manutencao_de_rua_-_MIwfkQc.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_64-2018-_cicero_-_construcao_de_lombad_LFiQh1n.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_65-2018_-_cicero_-_ponto_de_onibus-flores.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_66-2018-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_67-2018-_patiorna_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_68-2018_-_cicero_-_rua_escola_lagoa_2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_69-2018_-_cicero_-_construcao_de_lomba_aZldNGz.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_70-2018_-_cicero_-_manutencao_de_recuo-lagoa.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_71-2018-_claudemir_-_aumento_do_valor__RPXngwv.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_72-2018-_cicero_-_manutencao_de_esgoto-cntro.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_73-2018-_ze_antonio_-_ilimuninacao_pub_Zq6NXId.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_74-2018-_maneco_-_sertaozinho_-_novo_pedido.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_75-2018-_maneco_-_iluminacao_publica_-_P2oXYoe.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_76-2018-_maneco_-_patrolamento_-_matulao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_77-2018_-_cicero_-_manutencao_posto_de_nv87x3G.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_78-2018-_ze_antonio_-_manutencao_de_vi_OEmdyVv.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_79-2018-_claudemir_-_rede_trifasica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_80-2018_-_cicero_-_manutencao_da_via_p_NiZ0DUu.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_81-2018-_ze_antonio_-_troca_de_lampada_N0jKb2R.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_82-2018_-_cicero_-_manutencao_da_via_p_7TiEY2o.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_84-2018-_claudemir_-_construcao_de_aca_qIkpt7q.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_84-2018-_claudemir_-_construcao_de_aca_yJmzqOQ.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_85-2018-_clodomir_-_manutencao_margens_Mrg4cBE.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_86-2018-_maneco-_manutencao_de_bueiro__ridKuKR.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_87-2018-_ze_antonio_-_regularizacao_de_G5VE46B.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_88-2018_-_cicero_-_mudanca_placa_bb_e_demais.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_89-2018-_rodrigo_-_atividades_esportivas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_90-2018-_carlao_-_pediatra.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_91-2018-_claudio_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_92-2018_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_93-2018_-_cicero_-_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_94-2018_-_claudio_-_colocacao_de_placa_HdyOmNW.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_95-2018_-_rodrigo_-_remocao_de_placa_d_sMqSV3t.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_96-2018_-_maneco_-sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_97-2018-_clodomir_-_alargamento_de_rua.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_98-2018_-_patiorna_-_armazem_da_familia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_99-2018-_vereadores_-_transporte_acs_p_sdByBNh.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_100-2018_-_cicero_-_terminal_rodoviari_LS3cgPl.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_101-2018_-_claudio_-_mudanca_de_placa.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_102-2018_-_maneco_-_melhorias_pr_281_-_taboado.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_103-2018_-_claudio_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_104-2018_-_maneco_-_reuniao_matulao.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_105-2018_-_maneco_-_escola_leopoldo_jacomel.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_107-2018_-_cicero_-_coleta_de_lixo_sao_joao.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_108-2018_-_claudio_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_109-2018_-_claudio_-_estacionamento_leovanil.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_110-2018_-_cicero_-_atualizacao_horari_sEDwNht.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_111-2018_-_ze_antonio_-_bueiro_rua_xv__YR1GH0u.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_112-2018_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_113-2018_-_maneco_-_desvio_de_fluxo_centro.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_114-2018_-_maneco_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_115-2018_-_maneco_-_rua_edmundo_leprevost.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_116-2018_-_maneco_-_uso_de_material_autopista.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_117-2018_-_cicero_-_manutencao_de_vias_18vHTmQ.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_118-2018_-_rodrigo_-_uso_de_escola_saltinho.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_119-2018_-_rodrigo_-_acompanhamento_de_familia.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_120-2018_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_121-2018_-_maneco_-_ponte_tacua-vossoroca.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_122-2018_-_cicero_-_manutencao_em_pont_2VvQCHQ.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_123-2018_-_cicero_-_manutencao_em_unid_zEEAVO7.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_124-2018_-_ze_antonio_-_iluminacao_pub_leQXQN2.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_125-2018_-_claudio_-_pedido_de_lombada.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_126-2018_-_maneco_-_plantacao_de_eucaliptos.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_127-2018_-_maneco_-_limpeza.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_128-2018_-_rodrigo_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_129-2018_-_maneco_-_pdm_-_nomes_de_ruas.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_130-2018_-_maneco_-_operadora_vivo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_131-2018-_claudio_-_manutencao_de_vias_14lj76o.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_132-2018_-_clodo_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_133-2018_-_ze_antonio_-_alteracao_rota_escolar.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/291/indicacao_134-2018_-_cicero_-_manutencao_de_pont_07TdpyG.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_135-2018_-_cicero_-_manutencao_da_pr_281.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_136-2018_-_cicero_-_iluminacao-_varzea.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_137-2018_-_cicero_-_manutencao_de_rua-_lagoa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_138-2018_-_cicero_-_manutencao_da_via__Py1xx5e.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_139-2018_-_rodrigo_-_construcao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_140-2018_-_cicero_-_manutencao_colegio_5huXbeo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_141-2018_-_cicero_-_manutencao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_142-2018_-_ze_antonio_-__providenicas__1GoOXQm.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_143-2018_-_cicero_-_manutencao_de_pont_W6nYc2k.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_144-2018_-_patiorna_-_manutencao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_145-2018_-_rodrigo_-_deslocamento_de_f_RHa2bbJ.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_146-2018_-_rodrigo_-_estacionamento.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_147-2018_-_maneco_-_iluminacao-_matulao.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_148-2018_-_ze_antonio_-__manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_149-2018-_carlao_-_placas_com_indicaca_2pasJsW.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_150-2018_-_clodo_-_manutencao_poste.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_151-2018_-_claudio_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_152-2018-_claudemir_-_extensao_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_153-2018-_cicero_-_manutencao_de_vias__e5cIwKN.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_154-2018-_cicero_-_manutencao_de_vias__uJz0Rza.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_155-2018-_cicero_-_manutencao_em_ginas_tQngOy9.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_156-2018-_cicero_-_aquisicao_de_gereador.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_157-2018_-_cicero_-_manutencao_da_via__yhZzhVY.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_158-2018_-_ze_antonio_-__manutencao_de_RriMEcd.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_159-2018_-_claudio_-coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_160-2018_-_cicero_-_manutencao_da_via__gLDvKcW.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_161-2018_-_cicero_-_manutencao_da_via__nqD0s5J.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_162-2018_-_cicero_-_manutencao_da_via__52mUeWK.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_163-2018_-_maneco_-_iluminacao-_diversos.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_164-2018_-_ze_antonio_-_iluminacao_pub_zxBuBrh.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_165-2018-_cicero_-_construcao_de_acade_nVO9BSl.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_no_01.2018_-_reposicao_vencimento_x8qEzQz.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/617/projeto_de_lei_no_02.2018_-_reposicao_vencimento_QRqhHEg.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_no_03.2018_-_incentivo_pmaq.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_no_04.2018_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_no_05.2018_-_reforma_estrutura_or_QaGjvoZ.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_no_06.2018_-_reposicao_vencimento_L5sXBiy.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_no_07.2018_-_pichacao_1.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_no_08.2018__-_horas-maquina.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_no_09.2018__-_abertura_de_credito_55fhEH6.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/625/projeto_de_lei_no_10.2018_-_semana_ambiental_eco_WDwrfwR.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_no_11.2018_-_dacao_em_pagamento.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_no_12.2018_-_revogacao_da_lei_12.1981.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_no_14._2018_-_cria_conselho_polit_vrW8lvS.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_no_15._2018_-_autoriza_pagamento_da_amp.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_no_17.2018_-_autorizacao_convenio_2.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.2018_-_ldo_2019_com_anexos.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_no_19.2018__-_reestruturacao_da_p_TgYGap4.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_no_20.2018_-_lei_orcamentaria_anu_5gSnpTg.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_21.2018_-_atribuicoes_cargo_de_fiscal.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_no_22.2018_-_altera_a_lei_no_289._UZsbVeN.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_no_23.2018_-_convenio_consorcio__Ybg8rp6.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_no_24.2018_-_preservacao_patrimon_LRGnQTa.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/projeto_de_lei_01-2018_-_subsidios_agentes_poli_2LLsFaf.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/projeto_de_lei_02-2018_-_reajuste_servidores_le_jE56nPs.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/projeto_de_lei_03-2018_-_ze_antonio_-_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/projeto_de_lei_04-2018_-_maneco_e_cicero_-_sem_j0h9MaX.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_05-2018_-_maneco_-_autismo_-_re_6BB8FLs.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/projeto_de_lei_06-2018_-_maneco_-_dia_do_ciclismo.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/projeto_de_lei_07-2018_-_alteracao_pccs_saude._-_l._499.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/projeto_de_lei_08-2018_-_alteracao_pccs_adm._ge_CjBIIE3.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/projeto_de_lei_09-2018_-_maneco_e_ze_antonio_-_oIieUMC.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_10-2018_-_patiorna_-_transporte__JW7C2QO.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/projeto_de_lei_12-2018_-_comissao_desenolviment_WSTOLEa.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/projeto_de_lei_13-2018_-_cicero_-_cria_banco_d_BZh5mzm.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/projeto_de_lei_14-2018_-_ze_antonio_-_proerd.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_15-2018_-_ze_antonio_-_regulame_v9TDIOV.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_16-2018_-_claudemir_-_lombadas__9PseUAf.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/projeto_de_lei_17-2018_-_maneco_-_proibicao_de_kDav7Mo.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/projeto_de_lei_18-2018_-_clodomir_-_nomeacao_d_9ndt5yd.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/projeto_de_lei_19-2018_-_mesa_-_lei_corretiva_r_RZ4ih2U.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/projeto_de_lei_20-2018_-_mesa_-_diaria_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/projeto_de_lei_21-2018_-_maneco_-_institui_____88gDIAr.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/projeto_de_lei_22-2018_-_claudio_-_escola_sem_partido.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/projeto_de_lei_23-2018_-_ze_antonio_-_veiculo__pkmKPxQ.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/656/requerimento_01.2018__-_ze_antonio_-_itr_arrecadacao.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_03.2018__-_ze_antonio_-_confraterni_hAdukeT.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_04.2018__-_claudio_-_documentos_con_cVQvF2B.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_05.2018__-_claudio_-_informacao_sob_2q9AwVz.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_06.2018__-_mesa_-_relacao_de_comissionados.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_07.2018__-_ze_antonio_-_plano_de_tr_JlcreFk.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_08.2018_-_todos_-_cei_-_vistoria_co_tUzIVi1.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_09.2018__-_claudemir_-_reforma_dos__oLyJ02b.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/697/requerimento_10.2018__-_vereadores_-_pagamento_d_kN38gh3.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_11.2018__-_vereadores_-_pagamento_fgts.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_12.2018__-_maneco_-_portal_campina.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_13.2018__-_clodo_-_loteamento_dorival.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_14.2018__-_clodo_-_pagamento_de_ter_dBthzed.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_15.2018__-_maneco_-_plano_de_uso_de_sSAf1M4.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_16.2018__-_claudemir_-_atendimentos_LvDe3Mp.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_17.2018__-_rodrigo_-_impressora_agricultura.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_18.2018_-_cpi_rodeio.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/765/requerimento_19-2017_claudio_-_licitacao_equipam_pwl9HCS.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/766/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/767/requerimento_21-2017_claudio_-_enquadramento_ser_AO10Y5L.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_22-2017_claudio_-_calcadas_2.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/769/requerimento_23.2017__-_ze_antonio_-_copia_mater_m9I0o1i.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_28.2017__-_ze_antonio_-_relacao_de__ZmwiL3b.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_29-2017_claudio_-_enquadramento_ser_9GHM1sj.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_30.2017__-_ze_antonio_-_desincompat_QTu6hej.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_GGdVQsH.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_34.2017__-_ze_antonio_-_cronograma__8hHWMO0.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_35.2017__-_ze_antonio_-_relacao_de__Ydy8P27.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_36.2017__-_ze_antonio_-_copias_de_p_mZp2sXq.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/783/requerimento_37.2017__-_todos_-_cumprimento_de_l_m6Goe9e.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_38.2017__-_clodo_5_-_reflorestament_bGU4QJU.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_39-2017_claudio_-copia_ata_conselho_0qigTZb.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_40.2017__-_todos_-_cumprimento_de_l_JhWcVVz.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_41.2017__-_metragem_estrada_eulalia.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_ugKoxog.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_44.2017__-_rodrigo_-_conselho_tutel_5nCYYO9.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_45.2017__-_claudemir_-_kit_castracao.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_46.2017__-_mesa_-_previdencia.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_47.2017__-_ze_antonio_-_relacao_de__2sdzlWk.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_48.2017__-_ze_antonio_-_relacao_de__KOjrNXM.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_49.2017__-_ze_antonio_-_relacao_de__9WtgpfK.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_50.2017__-_ze_antonio_-_servidores__DDgdT7j.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_52.2017_-_remanjejamento_funcionarios.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_53.2017_-_material_pedagogico.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_54.2017__-_todos_-_relacao_de_motor_tHpkyCt.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_55.2017__-_ze_antonio_-_relacao_de__ZPfbsAT.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_56.2017__-_ze_antonio_-_entrega_de__avhuqZc.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_57.2017__-_ze_antonio_-_valores_da__84aKxKJ.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_58.2017__-_vereadoores_-_resposta_d_YoGE9qk.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_59.2018__-_comissao_especial_horas_maquina.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/865/requerimento_60.2018__-_vereadores_-_manutencao__h5BL0DC.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/866/requerimento_61.2018__-_claudio_-_docs._lote_cha_WiFefKH.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/867/requerimento_62.2018__-_ze_anonio_-_materiais_po_VN3DMiA.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_63.2018__-_maneco_-__portal_campina.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/869/requerimento_64.2018__-_claudemir_-_producao_agricola.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_65.2018__-_ze_anonio_e_claudio_-_pa_oAOUQFu.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_66.2018__-_ze_anonio_-_informacoes__obHHZfv.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_67.2018__-_ze_anonio_e_claudio_-_in_jHuJjYK.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/873/requerimento_68.2018__-_ze_anonio_e_claudio_-_in_BbQ61Te.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/874/requerimento_69.2018__-_ze_anonio_-_156.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/875/requerimento_70.2018__-_claudio_-_arrecadacao_impostos.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/876/requerimento_71.2018__-_cfo_-_medidas_adotadas_s_TY86Ne6.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/877/requerimento_72.2018__-_clodo_-_divida_reliance.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/878/requerimento_73.2018__-_ze_anonio_-_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/879/requerimento_74.2018__-_ze_anonio_-_arrecadacao.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/880/requerimento_75.2018__-_ze_anonio_-_sindicancia_rodeio.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_76.2018__-_ze_anonio_-_informacao_e_KDaoFwe.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/882/requerimento_77.2018__-_rodrigo_-_pdm.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/883/requerimento_78.2018__-_claudio_-_informacoes_so_r4Xg7ia.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_79.2018__-_clodo_-_informacoes_veic_RrLNj9y.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_80.2018__-_ze_anonio_-_rpps.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_81.2018__-_clodo_-_remocao_de_invasor.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_82.2018__-_claudio_-_informacoes_so_oWu1AG4.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_83.2018__-_clodo_claudemir_claudio_5YAFfuV.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_84.2018__-_comissao_de_justica_e_re_IE1MfPp.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_85.2018__-_clodomir_-_informacao_ac_hWnk57R.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_86.2018__-_vereadores_-_informacoes_7CxKW90.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_87.2018__-_claudio_-_informacoes_ma_EoMGklH.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_88.2018__-_claudio_-_atendimento_re_0u5itrs.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_89.2018__-_claudio_-_notas_produtor_hF2ofqs.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_90.2018__-_clodo_-_informacoes_sobre_onibus.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_91.2018__-_maneco_-_arrecadacao_iss.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_92.2018__-_clodo_-_informacoes_sobr_W6iQN6o.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_93.2018__-_claudemir_-_perfuracao_d_inB5OEd.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_94.2018__-_ze_anonio_-_providencias_e86X2vW.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_95.2018__-_vereadores_-providencias_EcaEU34.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_96.2018__-_informacoes_sobre_maicon_Yi1Domj.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_97.2018__-_informacoes_sobre_arreca_1R5P2Vo.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_98.2018__-_rodrigo_-_escolinha_de_futebol.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_99.2018__-_clodo_-_regularizacao_de_fgtRQ2k.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_100.2018__-_clodo_-_regularizacao_d_pjGRDRy.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_101.2018__-_claudio_-_loteamento.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_01-2018-_cicero_-_retomada_projeto_pixacao.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_02-2018-_cicero_-_placas_de_sinalizacao_xaxim.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_03-2018-_cicero_-_pintura_de_faixa.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_04-2018-_claudio_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_05-2018-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_06-2018-_claudemir_-_assoreamento_nKd58YL.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_07-2018-_claudemir_-_transporte_pacient_jJDal8u.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_08-2018-_claudemir_-_programa_destino_certo.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_09-2018-_maneco_-_manutencao_de_vias_pu_1q5HRDR.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_10-2018-_maneco_-_sertaozinho_-_sem_fotos.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_11-2018-_ze_antonio_-_diversos.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_12-2018-_ze_antonio_-_alargamento_de_estrada.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_13-2018-_clodomir_-_manutencao_margens_pr_281.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_14-2018-_maneco_-_acostamento_pr_281.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_15-2018-_ze_antonio_-_fornecimento_de_m_9m2tdyu.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_16-2018-claudio_-_limpeza_de_lotes.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_17-2018-_ze_antonio_-_abertura_de_estrada.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_18-2018-_rodrigo_-_proibir_estacioname_yGwejwY.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_19-2018-_cicero_-_construcao_de_academ_vi7Kpfg.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_20-2018-_ze_antonio_detezicao_escolas.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_21-2018-_claudemir_-_ponte_no_taboado.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/106/indicacao_22-2018-_ze_antonio_-_acessibilidade_c_asDRVlC.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_23-2018-_claudio_-_manutencao_de_rua_-_F8ytI4J.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_24-2018-_ze_antonio_-_computadores_int_DQZ0HeE.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_25-2018-_cicero_-policiamento_colegio_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_26-2018-_maneco_-_modulo_fiscal.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_27-2018-_maneco-_iluminacao_publica_em_ci1zdgX.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_28-2018-_maneco-_manutencao_de_vias_pu_1aYfMBE.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_29-2018-_claudio_-_limpeza_de_fossa.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_30-2018-_cicero_-_lombadas.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_31-2018-_cicero_-_coleta_de_lixo_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao_32-2018-_cicero_-_manutencao_de_vias_p_ceDUvqy.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_33-2018-_ze_antonio_-_manutencao_ponte_tacua.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_34-2018-_rodrigo_-_manutencao_de_bueir_Q9QcC00.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_35-2018-_carlao_-_manutencao_de_vias_p_AtE8R4p.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_36-2018-_ze_antonio_-_placas_de_indica_ekd9O4U.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_37-2018-_maneco-_iluminacao_publica_em_sryvdhL.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/122/indicacao_38-2018-_ze_antonio_-_manutencao_via_p_SJOBGpM.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/123/indicacao_39-2018-_rodrigo_-_manutencao_pre_escola.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/124/indicacao_40-2018-_maneco-_iluminacao_publica_em_H3RZYgh.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/125/indicacao_41-2018-_clodo_e_ze_antonio_-_corte_de_arvores.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_42-2018-_clodo_e_ze_antonio_-_melhoria_IC9qPaH.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/127/indicacao_43-2018-_cicero_-_caixa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_44-2018-_patiorna_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_45-2018-_claudemir_-_manutencao_de_via_RGwOWs9.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_46-2018-_claudemir_-_comodato_com_assocamp.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_47-2018-_ze_antonio_-_controle_frequen_QIp1lxR.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_48-2018-_rodrigo_-_manutencao_de_via_p_760aLev.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_49-2018-_claudio_-_redutores_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_50-2018-_maneco_-_plano_diretor_equipe_UKEh5jG.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_51-2018-_rodrigo_-_manutencao_de_via_p_HracQCs.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_52-2018-_maneco-_portal_campina.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_53-2018-_patiorna_-_manutencao_de_ponte.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_54-2018-_cicero_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_55-2018-_ze_antonio_-_ilimuninacao_publica.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_56-2018-_cicero_-_manutencao_em_unidad_9JVDt20.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_57-2018-_cicero_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_58-2018-_maneco_e_claudio_-_redutor_de_4NQhtTE.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_59-2018-_rodrigo_-_implantacao_do_cart_JPMIM2w.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_60-2018-_clodo_-_placas_de_identificac_kOskpOY.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_61-2018-_ze_antonio_-_area_de_seguranc_Ee3bnga.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_62-2018-_ze_antonio_-_terceirizacao_ro_opkrqXP.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_63-2018-_claudio_-_manutencao_de_rua_-_MIwfkQc.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_64-2018-_cicero_-_construcao_de_lombad_LFiQh1n.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_65-2018_-_cicero_-_ponto_de_onibus-flores.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_66-2018-_claudemir_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_67-2018-_patiorna_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_68-2018_-_cicero_-_rua_escola_lagoa_2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_69-2018_-_cicero_-_construcao_de_lomba_aZldNGz.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_70-2018_-_cicero_-_manutencao_de_recuo-lagoa.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_71-2018-_claudemir_-_aumento_do_valor__RPXngwv.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_72-2018-_cicero_-_manutencao_de_esgoto-cntro.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_73-2018-_ze_antonio_-_ilimuninacao_pub_Zq6NXId.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_74-2018-_maneco_-_sertaozinho_-_novo_pedido.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_75-2018-_maneco_-_iluminacao_publica_-_P2oXYoe.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_76-2018-_maneco_-_patrolamento_-_matulao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_77-2018_-_cicero_-_manutencao_posto_de_nv87x3G.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_78-2018-_ze_antonio_-_manutencao_de_vi_OEmdyVv.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_79-2018-_claudemir_-_rede_trifasica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_80-2018_-_cicero_-_manutencao_da_via_p_NiZ0DUu.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_81-2018-_ze_antonio_-_troca_de_lampada_N0jKb2R.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_82-2018_-_cicero_-_manutencao_da_via_p_7TiEY2o.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_84-2018-_claudemir_-_construcao_de_aca_qIkpt7q.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_84-2018-_claudemir_-_construcao_de_aca_yJmzqOQ.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_85-2018-_clodomir_-_manutencao_margens_Mrg4cBE.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_86-2018-_maneco-_manutencao_de_bueiro__ridKuKR.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_87-2018-_ze_antonio_-_regularizacao_de_G5VE46B.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_88-2018_-_cicero_-_mudanca_placa_bb_e_demais.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_89-2018-_rodrigo_-_atividades_esportivas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_90-2018-_carlao_-_pediatra.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_91-2018-_claudio_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_92-2018_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_93-2018_-_cicero_-_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_94-2018_-_claudio_-_colocacao_de_placa_HdyOmNW.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_95-2018_-_rodrigo_-_remocao_de_placa_d_sMqSV3t.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_96-2018_-_maneco_-sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_97-2018-_clodomir_-_alargamento_de_rua.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_98-2018_-_patiorna_-_armazem_da_familia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_99-2018-_vereadores_-_transporte_acs_p_sdByBNh.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_100-2018_-_cicero_-_terminal_rodoviari_LS3cgPl.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_101-2018_-_claudio_-_mudanca_de_placa.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_102-2018_-_maneco_-_melhorias_pr_281_-_taboado.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_103-2018_-_claudio_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_104-2018_-_maneco_-_reuniao_matulao.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_105-2018_-_maneco_-_escola_leopoldo_jacomel.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_107-2018_-_cicero_-_coleta_de_lixo_sao_joao.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_108-2018_-_claudio_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_109-2018_-_claudio_-_estacionamento_leovanil.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_110-2018_-_cicero_-_atualizacao_horari_sEDwNht.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_111-2018_-_ze_antonio_-_bueiro_rua_xv__YR1GH0u.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_112-2018_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_113-2018_-_maneco_-_desvio_de_fluxo_centro.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_114-2018_-_maneco_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_115-2018_-_maneco_-_rua_edmundo_leprevost.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_116-2018_-_maneco_-_uso_de_material_autopista.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_117-2018_-_cicero_-_manutencao_de_vias_18vHTmQ.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_118-2018_-_rodrigo_-_uso_de_escola_saltinho.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/276/indicacao_119-2018_-_rodrigo_-_acompanhamento_de_familia.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/277/indicacao_120-2018_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/278/indicacao_121-2018_-_maneco_-_ponte_tacua-vossoroca.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/279/indicacao_122-2018_-_cicero_-_manutencao_em_pont_2VvQCHQ.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_123-2018_-_cicero_-_manutencao_em_unid_zEEAVO7.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/281/indicacao_124-2018_-_ze_antonio_-_iluminacao_pub_leQXQN2.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/282/indicacao_125-2018_-_claudio_-_pedido_de_lombada.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/283/indicacao_126-2018_-_maneco_-_plantacao_de_eucaliptos.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_127-2018_-_maneco_-_limpeza.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_128-2018_-_rodrigo_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicacao_129-2018_-_maneco_-_pdm_-_nomes_de_ruas.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/287/indicacao_130-2018_-_maneco_-_operadora_vivo.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/288/indicacao_131-2018-_claudio_-_manutencao_de_vias_14lj76o.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_132-2018_-_clodo_-_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/290/indicacao_133-2018_-_ze_antonio_-_alteracao_rota_escolar.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/291/indicacao_134-2018_-_cicero_-_manutencao_de_pont_07TdpyG.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_135-2018_-_cicero_-_manutencao_da_pr_281.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/293/indicacao_136-2018_-_cicero_-_iluminacao-_varzea.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/294/indicacao_137-2018_-_cicero_-_manutencao_de_rua-_lagoa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/295/indicacao_138-2018_-_cicero_-_manutencao_da_via__Py1xx5e.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/296/indicacao_139-2018_-_rodrigo_-_construcao_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/297/indicacao_140-2018_-_cicero_-_manutencao_colegio_5huXbeo.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/298/indicacao_141-2018_-_cicero_-_manutencao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/299/indicacao_142-2018_-_ze_antonio_-__providenicas__1GoOXQm.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao_143-2018_-_cicero_-_manutencao_de_pont_W6nYc2k.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/301/indicacao_144-2018_-_patiorna_-_manutencao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_145-2018_-_rodrigo_-_deslocamento_de_f_RHa2bbJ.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_146-2018_-_rodrigo_-_estacionamento.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/304/indicacao_147-2018_-_maneco_-_iluminacao-_matulao.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/305/indicacao_148-2018_-_ze_antonio_-__manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/306/indicacao_149-2018-_carlao_-_placas_com_indicaca_2pasJsW.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/307/indicacao_150-2018_-_clodo_-_manutencao_poste.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/308/indicacao_151-2018_-_claudio_-_manutencao_de_vias.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/309/indicacao_152-2018-_claudemir_-_extensao_agua_tratada.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/310/indicacao_153-2018-_cicero_-_manutencao_de_vias__e5cIwKN.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/311/indicacao_154-2018-_cicero_-_manutencao_de_vias__uJz0Rza.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/312/indicacao_155-2018-_cicero_-_manutencao_em_ginas_tQngOy9.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/313/indicacao_156-2018-_cicero_-_aquisicao_de_gereador.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/314/indicacao_157-2018_-_cicero_-_manutencao_da_via__yhZzhVY.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/315/indicacao_158-2018_-_ze_antonio_-__manutencao_de_RriMEcd.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/316/indicacao_159-2018_-_claudio_-coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/317/indicacao_160-2018_-_cicero_-_manutencao_da_via__gLDvKcW.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/318/indicacao_161-2018_-_cicero_-_manutencao_da_via__nqD0s5J.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/319/indicacao_162-2018_-_cicero_-_manutencao_da_via__52mUeWK.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/320/indicacao_163-2018_-_maneco_-_iluminacao-_diversos.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_164-2018_-_ze_antonio_-_iluminacao_pub_zxBuBrh.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_165-2018-_cicero_-_construcao_de_acade_nVO9BSl.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/616/projeto_de_lei_no_01.2018_-_reposicao_vencimento_x8qEzQz.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/617/projeto_de_lei_no_02.2018_-_reposicao_vencimento_QRqhHEg.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_no_03.2018_-_incentivo_pmaq.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/619/projeto_de_lei_no_04.2018_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/620/projeto_de_lei_no_05.2018_-_reforma_estrutura_or_QaGjvoZ.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/621/projeto_de_lei_no_06.2018_-_reposicao_vencimento_L5sXBiy.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/622/projeto_de_lei_no_07.2018_-_pichacao_1.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/623/projeto_de_lei_no_08.2018__-_horas-maquina.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_no_09.2018__-_abertura_de_credito_55fhEH6.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/625/projeto_de_lei_no_10.2018_-_semana_ambiental_eco_WDwrfwR.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/626/projeto_de_lei_no_11.2018_-_dacao_em_pagamento.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/627/projeto_de_lei_no_12.2018_-_revogacao_da_lei_12.1981.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/629/projeto_de_lei_no_14._2018_-_cria_conselho_polit_vrW8lvS.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/630/projeto_de_lei_no_15._2018_-_autoriza_pagamento_da_amp.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_no_17.2018_-_autorizacao_convenio_2.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.2018_-_ldo_2019_com_anexos.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_no_19.2018__-_reestruturacao_da_p_TgYGap4.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_no_20.2018_-_lei_orcamentaria_anu_5gSnpTg.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_21.2018_-_atribuicoes_cargo_de_fiscal.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_no_22.2018_-_altera_a_lei_no_289._UZsbVeN.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_no_23.2018_-_convenio_consorcio__Ybg8rp6.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_no_24.2018_-_preservacao_patrimon_LRGnQTa.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1064/projeto_de_lei_01-2018_-_subsidios_agentes_poli_2LLsFaf.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1065/projeto_de_lei_02-2018_-_reajuste_servidores_le_jE56nPs.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1066/projeto_de_lei_03-2018_-_ze_antonio_-_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1067/projeto_de_lei_04-2018_-_maneco_e_cicero_-_sem_j0h9MaX.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_05-2018_-_maneco_-_autismo_-_re_6BB8FLs.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1069/projeto_de_lei_06-2018_-_maneco_-_dia_do_ciclismo.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1070/projeto_de_lei_07-2018_-_alteracao_pccs_saude._-_l._499.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1071/projeto_de_lei_08-2018_-_alteracao_pccs_adm._ge_CjBIIE3.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1072/projeto_de_lei_09-2018_-_maneco_e_ze_antonio_-_oIieUMC.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_10-2018_-_patiorna_-_transporte__JW7C2QO.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1074/projeto_de_lei_12-2018_-_comissao_desenolviment_WSTOLEa.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1075/projeto_de_lei_13-2018_-_cicero_-_cria_banco_d_BZh5mzm.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1076/projeto_de_lei_14-2018_-_ze_antonio_-_proerd.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_15-2018_-_ze_antonio_-_regulame_v9TDIOV.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_16-2018_-_claudemir_-_lombadas__9PseUAf.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1079/projeto_de_lei_17-2018_-_maneco_-_proibicao_de_kDav7Mo.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1080/projeto_de_lei_18-2018_-_clodomir_-_nomeacao_d_9ndt5yd.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1081/projeto_de_lei_19-2018_-_mesa_-_lei_corretiva_r_RZ4ih2U.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1082/projeto_de_lei_20-2018_-_mesa_-_diaria_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1083/projeto_de_lei_21-2018_-_maneco_-_institui_____88gDIAr.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1084/projeto_de_lei_22-2018_-_claudio_-_escola_sem_partido.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/1085/projeto_de_lei_23-2018_-_ze_antonio_-_veiculo__pkmKPxQ.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/656/requerimento_01.2018__-_ze_antonio_-_itr_arrecadacao.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/690/requerimento_03.2018__-_ze_antonio_-_confraterni_hAdukeT.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_04.2018__-_claudio_-_documentos_con_cVQvF2B.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_05.2018__-_claudio_-_informacao_sob_2q9AwVz.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_06.2018__-_mesa_-_relacao_de_comissionados.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_07.2018__-_ze_antonio_-_plano_de_tr_JlcreFk.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/695/requerimento_08.2018_-_todos_-_cei_-_vistoria_co_tUzIVi1.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/696/requerimento_09.2018__-_claudemir_-_reforma_dos__oLyJ02b.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/697/requerimento_10.2018__-_vereadores_-_pagamento_d_kN38gh3.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/698/requerimento_11.2018__-_vereadores_-_pagamento_fgts.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/699/requerimento_12.2018__-_maneco_-_portal_campina.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/700/requerimento_13.2018__-_clodo_-_loteamento_dorival.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/701/requerimento_14.2018__-_clodo_-_pagamento_de_ter_dBthzed.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/702/requerimento_15.2018__-_maneco_-_plano_de_uso_de_sSAf1M4.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/703/requerimento_16.2018__-_claudemir_-_atendimentos_LvDe3Mp.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/704/requerimento_17.2018__-_rodrigo_-_impressora_agricultura.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_18.2018_-_cpi_rodeio.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/765/requerimento_19-2017_claudio_-_licitacao_equipam_pwl9HCS.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/766/requerimento_20-2017_-_rodrigo_-_defict_orcamentario.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/767/requerimento_21-2017_claudio_-_enquadramento_ser_AO10Y5L.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_22-2017_claudio_-_calcadas_2.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/769/requerimento_23.2017__-_ze_antonio_-_copia_mater_m9I0o1i.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/770/requerimento_24.2017__-_ze_antonio_-_copia_conc._01.16.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/771/requerimento_25.2017__-_ze_antonio_-_copia_rpa.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/772/requerimento_26-2017_-_rodrigo_-_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/773/requerimento_27.2017__-_ze_antonio_-_servidores_educacao.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/774/requerimento_28.2017__-_ze_antonio_-_relacao_de__ZmwiL3b.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_29-2017_claudio_-_enquadramento_ser_9GHM1sj.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_30.2017__-_ze_antonio_-_desincompat_QTu6hej.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_31.2017__-_ze_antonio_-_paradeiro_d_GGdVQsH.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_32.2017__-_ze_antonio_-_consluta_tce.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_33.2017__-_ze_antonio_-_imovel_lc_costa.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/780/requerimento_34.2017__-_ze_antonio_-_cronograma__8hHWMO0.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/781/requerimento_35.2017__-_ze_antonio_-_relacao_de__Ydy8P27.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/782/requerimento_36.2017__-_ze_antonio_-_copias_de_p_mZp2sXq.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/783/requerimento_37.2017__-_todos_-_cumprimento_de_l_m6Goe9e.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/784/requerimento_38.2017__-_clodo_5_-_reflorestament_bGU4QJU.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/785/requerimento_39-2017_claudio_-copia_ata_conselho_0qigTZb.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/786/requerimento_40.2017__-_todos_-_cumprimento_de_l_JhWcVVz.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/787/requerimento_41.2017__-_metragem_estrada_eulalia.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_42.2017__-_clodo_5_-_rodeio_country.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_43.2017__-_ze_antonio_-_obra_tenhad_ugKoxog.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_44.2017__-_rodrigo_-_conselho_tutel_5nCYYO9.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/791/requerimento_45.2017__-_claudemir_-_kit_castracao.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_46.2017__-_mesa_-_previdencia.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_47.2017__-_ze_antonio_-_relacao_de__2sdzlWk.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/794/requerimento_48.2017__-_ze_antonio_-_relacao_de__KOjrNXM.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/795/requerimento_49.2017__-_ze_antonio_-_relacao_de__9WtgpfK.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/796/requerimento_50.2017__-_ze_antonio_-_servidores__DDgdT7j.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/797/requerimento_51.2017_claudio_-_aditivos_contrato_asfalto.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/798/requerimento_52.2017_-_remanjejamento_funcionarios.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_53.2017_-_material_pedagogico.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/800/requerimento_54.2017__-_todos_-_relacao_de_motor_tHpkyCt.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_55.2017__-_ze_antonio_-_relacao_de__ZPfbsAT.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/802/requerimento_56.2017__-_ze_antonio_-_entrega_de__avhuqZc.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/803/requerimento_57.2017__-_ze_antonio_-_valores_da__84aKxKJ.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_58.2017__-_vereadoores_-_resposta_d_YoGE9qk.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/864/requerimento_59.2018__-_comissao_especial_horas_maquina.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/865/requerimento_60.2018__-_vereadores_-_manutencao__h5BL0DC.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/866/requerimento_61.2018__-_claudio_-_docs._lote_cha_WiFefKH.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/867/requerimento_62.2018__-_ze_anonio_-_materiais_po_VN3DMiA.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_63.2018__-_maneco_-__portal_campina.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/869/requerimento_64.2018__-_claudemir_-_producao_agricola.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_65.2018__-_ze_anonio_e_claudio_-_pa_oAOUQFu.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/871/requerimento_66.2018__-_ze_anonio_-_informacoes__obHHZfv.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_67.2018__-_ze_anonio_e_claudio_-_in_jHuJjYK.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/873/requerimento_68.2018__-_ze_anonio_e_claudio_-_in_BbQ61Te.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/874/requerimento_69.2018__-_ze_anonio_-_156.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/875/requerimento_70.2018__-_claudio_-_arrecadacao_impostos.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/876/requerimento_71.2018__-_cfo_-_medidas_adotadas_s_TY86Ne6.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/877/requerimento_72.2018__-_clodo_-_divida_reliance.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/878/requerimento_73.2018__-_ze_anonio_-_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/879/requerimento_74.2018__-_ze_anonio_-_arrecadacao.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/880/requerimento_75.2018__-_ze_anonio_-_sindicancia_rodeio.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_76.2018__-_ze_anonio_-_informacao_e_KDaoFwe.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/882/requerimento_77.2018__-_rodrigo_-_pdm.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/883/requerimento_78.2018__-_claudio_-_informacoes_so_r4Xg7ia.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/884/requerimento_79.2018__-_clodo_-_informacoes_veic_RrLNj9y.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/885/requerimento_80.2018__-_ze_anonio_-_rpps.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/886/requerimento_81.2018__-_clodo_-_remocao_de_invasor.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/887/requerimento_82.2018__-_claudio_-_informacoes_so_oWu1AG4.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_83.2018__-_clodo_claudemir_claudio_5YAFfuV.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/889/requerimento_84.2018__-_comissao_de_justica_e_re_IE1MfPp.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_85.2018__-_clodomir_-_informacao_ac_hWnk57R.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_86.2018__-_vereadores_-_informacoes_7CxKW90.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_87.2018__-_claudio_-_informacoes_ma_EoMGklH.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/893/requerimento_88.2018__-_claudio_-_atendimento_re_0u5itrs.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/894/requerimento_89.2018__-_claudio_-_notas_produtor_hF2ofqs.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/895/requerimento_90.2018__-_clodo_-_informacoes_sobre_onibus.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/896/requerimento_91.2018__-_maneco_-_arrecadacao_iss.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/897/requerimento_92.2018__-_clodo_-_informacoes_sobr_W6iQN6o.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/898/requerimento_93.2018__-_claudemir_-_perfuracao_d_inB5OEd.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/899/requerimento_94.2018__-_ze_anonio_-_providencias_e86X2vW.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/900/requerimento_95.2018__-_vereadores_-providencias_EcaEU34.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/901/requerimento_96.2018__-_informacoes_sobre_maicon_Yi1Domj.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/902/requerimento_97.2018__-_informacoes_sobre_arreca_1R5P2Vo.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/903/requerimento_98.2018__-_rodrigo_-_escolinha_de_futebol.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/904/requerimento_99.2018__-_clodo_-_regularizacao_de_fgtRQ2k.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_100.2018__-_clodo_-_regularizacao_d_pjGRDRy.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_101.2018__-_claudio_-_loteamento.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>