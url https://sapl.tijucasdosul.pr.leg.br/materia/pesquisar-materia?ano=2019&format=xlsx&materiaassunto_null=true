--- v0 (2025-12-11)
+++ v1 (2026-04-10)
@@ -54,117 +54,117 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_01-2019-_ze_antonio_-_alteracao_plano_de_OSdzn5G.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_01-2019-_ze_antonio_-_alteracao_plano_de_OSdzn5G.doc</t>
   </si>
   <si>
     <t>Alteração de Plano de Cargos Carreiras e Salários</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_02-2019-_clodo_-_corte_de_arvores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_02-2019-_clodo_-_corte_de_arvores.doc</t>
   </si>
   <si>
     <t>Corte de árvores – CMEI Pedacinho do Céu</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_03-2019-_cicero_-_manutencao_de_estrada_jh84dAv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_03-2019-_cicero_-_manutencao_de_estrada_jh84dAv.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas – Lagoa e São João</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_04-2019-_ze_antonio_-_manutencao_estrad_weUkBWf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_04-2019-_ze_antonio_-_manutencao_estrad_weUkBWf.doc</t>
   </si>
   <si>
     <t>Manutenção de Estrada e Ponte- Postinho</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_05-2019-_maneco_-_placas_de_sinalizacao_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_05-2019-_maneco_-_placas_de_sinalizacao_escolar.doc</t>
   </si>
   <si>
     <t>Placas de sinalização em áreas escolares</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Manutenção em Colégio Estadual - Lagoa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
     <t>Poda de árvores</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
     <t>Manutenção em Vias Públicas – Jardim Bosque da Saúde</t>
   </si>
@@ -246,2562 +246,2562 @@
   <si>
     <t>Manutenção de Via Pública - Lagoinha</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Limpeza de terrenos baldios – Bosque da Saúde</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_19-2019-_rodrigo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_19-2019-_rodrigo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública e Construção de Lombada - Lagoinha</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_20-2019-_claudio_-_bueiro_rua_xv_de_novembro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_20-2019-_claudio_-_bueiro_rua_xv_de_novembro.doc</t>
   </si>
   <si>
     <t>Manutenção de Bueiro - Centro</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_21-2019-_cicero_-_manutencao_colegio_k_vnub1II.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_21-2019-_cicero_-_manutencao_colegio_k_vnub1II.doc</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_22-2019-_patiorna_-_manutencao_estrada_CmYOmEx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_22-2019-_patiorna_-_manutencao_estrada_CmYOmEx.doc</t>
   </si>
   <si>
     <t>Manutenção Estradas de Roça - Campestre</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_23-2019-_ze_antonio_-_pastilhas_para_t_FTMXUk5.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_23-2019-_ze_antonio_-_pastilhas_para_t_FTMXUk5.doc</t>
   </si>
   <si>
     <t>Aquisição de partilhas de cloro para tratamento da água da comunidade de Matulão</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_24-2019-_patiorna_-_construcao_de_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_24-2019-_patiorna_-_construcao_de_lombadas.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade – PR 281</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_25-2019-_cicero_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_25-2019-_cicero_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Ribeirão do Meio</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_26-2019-_claudio_-_iluminacao_publica__ughVIFK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_26-2019-_claudio_-_iluminacao_publica__ughVIFK.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Bosque da Saúde I e II</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_27-2019-_cicero_-_limpeza_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_27-2019-_cicero_-_limpeza_de_bueiro.doc</t>
   </si>
   <si>
     <t>Limpeza de bueiro – Vila Cubas</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_28-2019-_claudemir_-_manutencao_estrad_3yPDa7K.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_28-2019-_claudemir_-_manutencao_estrad_3yPDa7K.doc</t>
   </si>
   <si>
     <t>Patrolamento de estradas de roça</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_29-2019-_claudemir_-_construcao_de_lomabdas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_29-2019-_claudemir_-_construcao_de_lomabdas.doc</t>
   </si>
   <si>
     <t>Construção de Lombadas</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_30-2019-_claudemir_-_correcao_de_erosoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_30-2019-_claudemir_-_correcao_de_erosoes.doc</t>
   </si>
   <si>
     <t>Correção de erosão e preenchimento de vias</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_31-2019-_claudemir_-_construcao_de_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_31-2019-_claudemir_-_construcao_de_bueiro.doc</t>
   </si>
   <si>
     <t>Construção de bueiro e alongamento de extensão de estrada</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_32-2019-_claudio_-_sinalizacao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_32-2019-_claudio_-_sinalizacao_pr_281.doc</t>
   </si>
   <si>
     <t>Pintura de faixas na PR 281</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_33-2019-_rodrigo_-_cemiterios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_33-2019-_rodrigo_-_cemiterios.doc</t>
   </si>
   <si>
     <t>Proteção em construções de túmulos</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_34-2019-_cicero_-_manutencao_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_34-2019-_cicero_-_manutencao_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Contenda</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_35-2019-_cicero_-_construao_de_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_35-2019-_cicero_-_construao_de_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Construção de Ponto de ônibus- Bosque da Saúde</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_36-2019-_maneco_-_manutencao_vias_publ_4PW8CKs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_36-2019-_maneco_-_manutencao_vias_publ_4PW8CKs.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Matulão</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_37-2019-_maneco_-_manutencao_vias_publ_wqVI42g.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_37-2019-_maneco_-_manutencao_vias_publ_wqVI42g.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Bosque da Saúde</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_38-2019-_cicero_-_manutencao_vias_pub_TZVHsBe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_38-2019-_cicero_-_manutencao_vias_pub_TZVHsBe.doc</t>
   </si>
   <si>
     <t>Construção de Lombada - Lagoa</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_39-2019-_claudio_-_limpeza_de_entulhos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_39-2019-_claudio_-_limpeza_de_entulhos.doc</t>
   </si>
   <si>
     <t>Limpeza de entulhos</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_40-2019-_rodrigo_-_construcao_de_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_40-2019-_rodrigo_-_construcao_de_lombadas.doc</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1633/indicacao_41-2019-_rodrigo_-_reducao_de_canteiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1633/indicacao_41-2019-_rodrigo_-_reducao_de_canteiro.doc</t>
   </si>
   <si>
     <t>Redução de canteiro e alargamento de via - Centro</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1634/indicacao_42-2019-_rodrigo_-_alteracao_sentido_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1634/indicacao_42-2019-_rodrigo_-_alteracao_sentido_de_vias.doc</t>
   </si>
   <si>
     <t>Alteração de tráfego em vias paralelas a XV de Novembro</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1635/indicacao_43-2019-_maneco_-_manutencao_vias_pub_5ZbjzeB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1635/indicacao_43-2019-_maneco_-_manutencao_vias_pub_5ZbjzeB.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Vossoroca</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_44-2019-_cicero_-_limpeza_puc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_44-2019-_cicero_-_limpeza_puc.doc</t>
   </si>
   <si>
     <t>Remoção de Entulho – Espaço Municipal Sergius Erdelyi</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/indicacao_45-2019-_cicero_-_manutencao_unidade__tsWEHIj.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/indicacao_45-2019-_cicero_-_manutencao_unidade__tsWEHIj.doc</t>
   </si>
   <si>
     <t>Manutenção Unidade de Saúde - Lagoa</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/indicacao_46-2019-_cicero_-_construcao_de_lomba_p6mGPfZ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/indicacao_46-2019-_cicero_-_construcao_de_lomba_p6mGPfZ.doc</t>
   </si>
   <si>
     <t>Construção de Sinalização Horizontal - Centro</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_47-2019-_rodrigo_-_atendimento_agenci_JlHqk2z.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_47-2019-_rodrigo_-_atendimento_agenci_JlHqk2z.doc</t>
   </si>
   <si>
     <t>Atendimento Agência Bancária</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1901/indicacao_48-2019-_rodrigo_-_manutencao_margens_f5CVG3z.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1901/indicacao_48-2019-_rodrigo_-_manutencao_margens_f5CVG3z.doc</t>
   </si>
   <si>
     <t>Manutenção Margens da Rua XV de Novembro</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1902/indicacao_49-2019-_maneco_-_redutor_de_velocida_xUiBI4i.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1902/indicacao_49-2019-_maneco_-_redutor_de_velocida_xUiBI4i.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade – PR 281 - Xaxim</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_50-2019-_maneco_-_manutencao_estradas_rurais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_50-2019-_maneco_-_manutencao_estradas_rurais.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas Rurais</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1904/indicacao_51-2019-_maneco_-_manutencao_ponte_es_a5skOSs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1904/indicacao_51-2019-_maneco_-_manutencao_ponte_es_a5skOSs.doc</t>
   </si>
   <si>
     <t>Manutenção de cabeceiras de ponte - Taboado</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1905/indicacao_52-2019-_claudio_-_manutencao_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1905/indicacao_52-2019-_claudio_-_manutencao_calcadas.doc</t>
   </si>
   <si>
     <t>Manutenção de calçada – Bosque da Saúde e Vila Cubas</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1906/indicacao_53-2019-_ze_antonio_-_pedidos_alunos__Qqyphdy.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1906/indicacao_53-2019-_ze_antonio_-_pedidos_alunos__Qqyphdy.doc</t>
   </si>
   <si>
     <t>Pedidos de alunos da Escola Municipal João Maria Claudino – Campo Alto</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1907/indicacao_54-2019-_cicero_-_sinalziacao_em_mure_XDMnnAc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1907/indicacao_54-2019-_cicero_-_sinalziacao_em_mure_XDMnnAc.doc</t>
   </si>
   <si>
     <t>Sinalização em Muretas de proteção – PR 281</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1908/indicacao_55-2019-_cicero_-_manutencao_buracos_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1908/indicacao_55-2019-_cicero_-_manutencao_buracos_pr_281.doc</t>
   </si>
   <si>
     <t>Manutenção na PR 281</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1909/indicacao_56-2019-_claudio_-_manutencao_veiculo_6x1fcT5.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1909/indicacao_56-2019-_claudio_-_manutencao_veiculo_6x1fcT5.doc</t>
   </si>
   <si>
     <t>Manutenção em veículo</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1910/indicacao_57-2019-_maneco_-_limpeza_valeta_rua__ucmsJhP.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1910/indicacao_57-2019-_maneco_-_limpeza_valeta_rua__ucmsJhP.doc</t>
   </si>
   <si>
     <t>Limpeza de valeta - Colono</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1911/indicacao_58-2019-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1911/indicacao_58-2019-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Colono</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_59-2019-_rodrigo_-_atendimento_agenci_ZfgAJP6.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_59-2019-_rodrigo_-_atendimento_agenci_ZfgAJP6.doc</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1913/indicacao_60-2019-_rodrigo_-_manutencao_e_const_o9HuDpW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1913/indicacao_60-2019-_rodrigo_-_manutencao_e_const_o9HuDpW.doc</t>
   </si>
   <si>
     <t>Manutenção de parquinho</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1914/indicacao_61-2019-_claudio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1914/indicacao_61-2019-_claudio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1915/indicacao_62-2019-_patiorna_-_construcao_de_lombadas_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1915/indicacao_62-2019-_patiorna_-_construcao_de_lombadas_2.doc</t>
   </si>
   <si>
     <t>Melhorias na PR 281</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1916/indicacao_63-2019_-_cicero_-_manutencao_da_via__H7UHq9q.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1916/indicacao_63-2019_-_cicero_-_manutencao_da_via__H7UHq9q.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - São João</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1917/indicacao_64-2019_-_cicero_-_manutencao_da_via__f6kTwdD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1917/indicacao_64-2019_-_cicero_-_manutencao_da_via__f6kTwdD.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Barbacuá</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1918/indicacao_65-2019-_maneco_-__construcao_de_lomb_IL2RB5p.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1918/indicacao_65-2019-_maneco_-__construcao_de_lomb_IL2RB5p.doc</t>
   </si>
   <si>
     <t>Construção de Lombada – PR 281</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1919/indicacao_66-2019-_ze_antonio_-_iluminacao_publ_zrzZoTR.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1919/indicacao_66-2019-_ze_antonio_-_iluminacao_publ_zrzZoTR.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoinha</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_67-2019-_ze_antonio_-_manutencao_estr_cys7NTr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_67-2019-_ze_antonio_-_manutencao_estr_cys7NTr.doc</t>
   </si>
   <si>
     <t>Manutenção de Estradas Rurais - Papanduva e região</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_68-2019_-_cicero_-_manutencao_posto_d_36X2PZ2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_68-2019_-_cicero_-_manutencao_posto_d_36X2PZ2.doc</t>
   </si>
   <si>
     <t>Manutenção de Posto de Saúde - Lagoa</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_69-2019-_rodrigo_-_banheiro_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_69-2019-_rodrigo_-_banheiro_hospital.doc</t>
   </si>
   <si>
     <t>Construção de banheiro - Hospital</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_70-2019-_maneco_-__parceria_pavimentacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_70-2019-_maneco_-__parceria_pavimentacao.doc</t>
   </si>
   <si>
     <t>Pavimentação Estrada Velha de Joinville</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_71-2019-_patiorna_-_construcao_de_lom_ISxmFRx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_71-2019-_patiorna_-_construcao_de_lom_ISxmFRx.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade - Lagoinha</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_72-2019-_vereadores_-_alargamento_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_72-2019-_vereadores_-_alargamento_de_via.doc</t>
   </si>
   <si>
     <t>Alargamento de Estrada – Morro do Tigre</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1943/indicacao_73-2019_-_cicero_-_manuntecao_termina_pP4smde.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1943/indicacao_73-2019_-_cicero_-_manuntecao_termina_pP4smde.doc</t>
   </si>
   <si>
     <t>Manutenção Terminal Rodoviário</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/indicacao_74-2019_-_claudemir_-_servicos_de_ret_RgCi0fb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/indicacao_74-2019_-_claudemir_-_servicos_de_ret_RgCi0fb.doc</t>
   </si>
   <si>
     <t>Serviços de retroescavadeira</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/indicacao_75-2019_-_claudio_-_manutencao_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/indicacao_75-2019_-_claudio_-_manutencao_de_via.doc</t>
   </si>
   <si>
     <t>Manutenção De Via Pública - Xaxim</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/indicacao_76-2019-_clodo_-_mudanca_local_academ_cAhpY76.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/indicacao_76-2019-_clodo_-_mudanca_local_academ_cAhpY76.doc</t>
   </si>
   <si>
     <t>Academia ao ar livre - Lagoa</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/indicacao_77-2019-_ze_antonio_-_monitor_onibus_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/indicacao_77-2019-_ze_antonio_-_monitor_onibus_postinho.doc</t>
   </si>
   <si>
     <t>Monitor em ônibus escolar - Postinho</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/indicacao_78-2019_-_cicero_-_ponto_de_onibus_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/indicacao_78-2019_-_cicero_-_ponto_de_onibus_-_xaxim.doc</t>
   </si>
   <si>
     <t>Ampliação de Ponto de Ônibus - Xaxim</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79-2019-_patiorna_-_manutencao_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79-2019-_patiorna_-_manutencao_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Lagoa/Lagoinha</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80-2019_-_cicero_-_ponto_de_onibus_-__PVSG46G.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80-2019_-_cicero_-_ponto_de_onibus_-__PVSG46G.doc</t>
   </si>
   <si>
     <t>Manutenção de ponto de ônibus – Lagoa / Lagoinha</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/indicacao_81-2019-_claudemir_-_manutencao_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/indicacao_81-2019-_claudemir_-_manutencao_de_estrada.doc</t>
   </si>
   <si>
     <t>Manutenção de Estrada e Terraplanagem para construção de casas - Barreiro</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/indicacao_82-2019_-_cicero_-_manutencao_de_estr_NEpFrgB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/indicacao_82-2019_-_cicero_-_manutencao_de_estr_NEpFrgB.doc</t>
   </si>
   <si>
     <t>Manutenção de Estrada – Lagoa</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1960/indicacao_83-2019-_rodrigo_-_manutencao_calcada_jjs3Sio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1960/indicacao_83-2019-_rodrigo_-_manutencao_calcada_jjs3Sio.doc</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1961/indicacao_84-2019-_rodrigo_-_manutencao_de_vias_KNz28Xk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1961/indicacao_84-2019-_rodrigo_-_manutencao_de_vias_KNz28Xk.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas – Vila Cubas</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1962/indicacao_85-2019-_cicero_-_iluminacao_publica_-_inga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1962/indicacao_85-2019-_cicero_-_iluminacao_publica_-_inga.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Ingá</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1963/indicacao_86-2019-_cicero_-_alargamento_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1963/indicacao_86-2019-_cicero_-_alargamento_de_estrada.doc</t>
   </si>
   <si>
     <t>Alargamento de Via - Lagoa</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_87-2019-_rodrigo_-_manutencao_de_para_LGiIETi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_87-2019-_rodrigo_-_manutencao_de_para_LGiIETi.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçadas</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_88-2019-_rodrigo_-_manutencao_de_calc_FiJ5aNc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_88-2019-_rodrigo_-_manutencao_de_calc_FiJ5aNc.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçadas - Centro</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/indicacao_89-2019_-_claudio_-_construcao_de_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/indicacao_89-2019_-_claudio_-_construcao_de_lombadas.doc</t>
   </si>
   <si>
     <t>Construção de Lombada - Ambrósios</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_90-2019_-_vereadores_-_manutencao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_90-2019_-_vereadores_-_manutencao_pr_281.doc</t>
   </si>
   <si>
     <t>Manutenção PR 281</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1970/indicacao_91-2019-_cicero_-_saibro_marginal_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1970/indicacao_91-2019-_cicero_-_saibro_marginal_pr_281.doc</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_92-2019-_cicero_-_limpeza_de_valeta.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_92-2019-_cicero_-_limpeza_de_valeta.doc</t>
   </si>
   <si>
     <t>Limpeza de Valeta - Lagoa</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_93-2019-_ze_antonio_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_93-2019-_ze_antonio_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1982/indicacao_94-2019_-_cicero_-_limpeza_de_valeta.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1982/indicacao_94-2019_-_cicero_-_limpeza_de_valeta.doc</t>
   </si>
   <si>
     <t>Limpeza de Valeta - Lagoinha</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_95-2019_-_carlao_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_95-2019_-_carlao_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_96-2019_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_96-2019_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Campina</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/indicacao_97-2019_-_claudio_-_limpeza_de_terren_uZnGWmg.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/indicacao_97-2019_-_claudio_-_limpeza_de_terren_uZnGWmg.doc</t>
   </si>
   <si>
     <t>Limpeza de terrenos baldios – Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/indicacao_98-2019_-_rodrigo_-_transporte_alunos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/indicacao_98-2019_-_rodrigo_-_transporte_alunos.doc</t>
   </si>
   <si>
     <t>Ônibus para atividade esportiva</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_99-2019-_claudemir_-_iluminacao_pulic_1zgyjLm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_99-2019-_claudemir_-_iluminacao_pulic_1zgyjLm.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Fagundes</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_100-2019_-_cicero_-_manutencao_lixeira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_100-2019_-_cicero_-_manutencao_lixeira.doc</t>
   </si>
   <si>
     <t>Manutenção de Lixeira – São João</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1999/indicacao_101-2019-_claudemir_-_manutencao_pr_2_MbgaBZ2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1999/indicacao_101-2019-_claudemir_-_manutencao_pr_2_MbgaBZ2.doc</t>
   </si>
   <si>
     <t>Manutenção da Rua XV de Novembro e PR 281.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2000/indicacao_102-2019_-_claudio_-_manutencao_calca_TuAkVch.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2000/indicacao_102-2019_-_claudio_-_manutencao_calca_TuAkVch.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçada – Vila Cubas</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2001/indicacao_103-2019_-_rodrigo_-_calcada_negrelli.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2001/indicacao_103-2019_-_rodrigo_-_calcada_negrelli.doc</t>
   </si>
   <si>
     <t>Manutenção de Calçada – Centro</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2002/indicacao_104-2019_-_rodrigo_-_alargamento_de_v_XNIwu11.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2002/indicacao_104-2019_-_rodrigo_-_alargamento_de_v_XNIwu11.doc</t>
   </si>
   <si>
     <t>Alargamento de via pública - Lagoa</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2005/indicacao_105-2019_-_cicero_-_ponto_de_onibus_inga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2005/indicacao_105-2019_-_cicero_-_ponto_de_onibus_inga.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus – Ingá</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2006/indicacao_106-2019_-_maneco_-limpeza_de_valeta__QOhycHK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2006/indicacao_106-2019_-_maneco_-limpeza_de_valeta__QOhycHK.doc</t>
   </si>
   <si>
     <t>Limpeza de Valeta - Campina</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2007/indicacao_107-2019_-_ze_antonio_-_limpeza_bueiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2007/indicacao_107-2019_-_ze_antonio_-_limpeza_bueiros.doc</t>
   </si>
   <si>
     <t>Limpeza de bueiros – Vila Cubas e Bosque da Saúde</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_108-2019_-_cicero_-_diversos_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_108-2019_-_cicero_-_diversos_-_lagoa.doc</t>
   </si>
   <si>
     <t>Diversos – Lagoa</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_109-2019_-_cicero_-_manutencao_de_rua_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_109-2019_-_cicero_-_manutencao_de_rua_-_lagoa.doc</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_110-2019_-_ze_antonio_-_iluminacao_publica_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_110-2019_-_ze_antonio_-_iluminacao_publica_2.doc</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_111-2019_-_ze_antonio_-_pedidos_camara_mirim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_111-2019_-_ze_antonio_-_pedidos_camara_mirim.doc</t>
   </si>
   <si>
     <t>Estacionamento Rua XV de Novembro</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/indicacao_112-2019_-_claudio_-_iluminacao_publi_JA6OSut.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/indicacao_112-2019_-_claudio_-_iluminacao_publi_JA6OSut.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/indicacao_113-2019_-_ze_antonio_-_manutencao_gibe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/indicacao_113-2019_-_ze_antonio_-_manutencao_gibe.doc</t>
   </si>
   <si>
     <t>Manutenção GIBE</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2021/indicacao_114-2019_-_claudio_-_limpeza_ruas_bos_W6Nx7vn.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2021/indicacao_114-2019_-_claudio_-_limpeza_ruas_bos_W6Nx7vn.doc</t>
   </si>
   <si>
     <t>Serviços no bairro Jardim Bosque da Saúde</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/indicacao_115-2019_-_ze_antonio_-_limpeza_terre_0yQszYC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/indicacao_115-2019_-_ze_antonio_-_limpeza_terre_0yQszYC.doc</t>
   </si>
   <si>
     <t>Limpeza de terreno na área industrial - Tabatinga</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2026/indicacao_116-2019_-_cicero_-_manutencao_de_est_WKZ4fyc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2026/indicacao_116-2019_-_cicero_-_manutencao_de_est_WKZ4fyc.doc</t>
   </si>
   <si>
     <t>Manutenção de Ruas e Limpeza de valetas – Vila Cubas</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2027/indicacao_117-2019_-_maneco_-_manutencao_ponto__ZTtwfIc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2027/indicacao_117-2019_-_maneco_-_manutencao_ponto__ZTtwfIc.doc</t>
   </si>
   <si>
     <t>Manutenção ponto de ônibus - Campina</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2035/indicacao_118-2019_-_maneco_-_servicos_regiao_d_bio5z3P.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2035/indicacao_118-2019_-_maneco_-_servicos_regiao_d_bio5z3P.doc</t>
   </si>
   <si>
     <t>Manutenção de Estrada – Campo Alto</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2036/indicacao_119-2019_-_maneco_-_iluminacao_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2036/indicacao_119-2019_-_maneco_-_iluminacao_campina.doc</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>EM ELABORAÇÃO</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2038/indicacao_121-2019_-_ze_antonio_-_indicacoes_ca_hg7bGXk.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2038/indicacao_121-2019_-_ze_antonio_-_indicacoes_ca_hg7bGXk.doc</t>
   </si>
   <si>
     <t>Indicações Câmara Mirim</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2042/indicacao_122-2019_-_ze_antonio_-_servico_de_po_tOILakS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2042/indicacao_122-2019_-_ze_antonio_-_servico_de_po_tOILakS.doc</t>
   </si>
   <si>
     <t>Poda de árvore - Centro</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2043/indicacao_123-2019_-_cicero_-_limpeza_posto_de__8ItGKcs.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2043/indicacao_123-2019_-_cicero_-_limpeza_posto_de__8ItGKcs.doc</t>
   </si>
   <si>
     <t>Roçada em pátio de unidade de saúde - Lagoa</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2047/indicacao_124-2019_-_clodo_-_construcao_de_lomb_4CMkqDJ.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2047/indicacao_124-2019_-_clodo_-_construcao_de_lomb_4CMkqDJ.doc</t>
   </si>
   <si>
     <t>Construção de lombadas – Bosque da Saúde</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2048/indicacao_125-2019_-_claudio_-_faixa_de_pedrestre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2048/indicacao_125-2019_-_claudio_-_faixa_de_pedrestre.doc</t>
   </si>
   <si>
     <t>Pintura de faixa de pedestre - Centro</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2049/indicacao_126-2019_-_claudio_-_sinalizacao_bosq_HysEMnU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2049/indicacao_126-2019_-_claudio_-_sinalizacao_bosq_HysEMnU.doc</t>
   </si>
   <si>
     <t>Sinalização de trânsito – Bosque da Saúde</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2050/indicacao_127-2019_-_cicero_-_colocacao_de_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2050/indicacao_127-2019_-_cicero_-_colocacao_de_saibro.doc</t>
   </si>
   <si>
     <t>Colocação de saibro e manutenção de via - Lagoa</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_01.2019_-_reposicao_venc_consel_dkqCDrf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_01.2019_-_reposicao_venc_consel_dkqCDrf.doc</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho Tutelar do Município de Tijucas do Sul para o ano de 2019</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_lei_no_02.2019_-_reposicao_vencimento__EmyjX6i.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_lei_no_02.2019_-_reposicao_vencimento__EmyjX6i.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores públicos do quadro do Magistério do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no_03.2019_-_reposicao_vencimento__xRMpijL.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no_03.2019_-_reposicao_vencimento__xRMpijL.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>Revoga as Leis nº 12/1981, nº 187/2009 e nº 438/2013, que tratam de doação e concessão de direito real de uso de imóveis localizados no Loteamento Estância da Capela.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Projeto não apresentado</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>dispõe sobre a contratação por tempo determinado, para atender à necessidade temporária de excepcional de interesse público de tijucas do sul e altárquica do poder executivo, para regulamentar o processo seletivo simplificado(PSS) e dá outras providências</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>abertura de crédito especial no orçamento do município de tijucas do sul no valor de R$288.190,00 para o exercício de 2019</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR O CONVÊNIO FRIMADO COM O MUNICÍPIO DE CAMPO ALEGRE PARA CONSTRUÇÃO DE DUAS PONTES ENTRE AS DIVISAS DOS DOIS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_no_10.2019_-_autoriza_cessao_de_u_Zi2or9B.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_no_10.2019_-_autoriza_cessao_de_u_Zi2or9B.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar Cessão de Uso de Imóvel Rural na comunidade da Lagoa à Secretaria de Estado da Educação, por intermédio do Núcleo Regional de Educação Metropolitana Sul, conforme especifica.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>Em elaboração</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_12.2019_-_altera_a_lei_no_50.2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_12.2019_-_altera_a_lei_no_50.2005.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 50, de 08 de dezembro de 2005 e dá outras providências</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/projeto_de_lei_no_14.2019_-_altera_lei_608.19_-_cmdca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/projeto_de_lei_no_14.2019_-_altera_lei_608.19_-_cmdca.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 608, de 07 de novembro de 2017, que ‘Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/projeto_de_lei_no_17.2019_-_altera_lei_499.2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/projeto_de_lei_no_17.2019_-_altera_lei_499.2014.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 499, de 11 de novembro de 2014, a fim de colocar em extinção o cargo de enfermeiro-bioquímico e criar o cargo de farmacêutico.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/projeto_de_lei_no_18.2019_-_altera_a_lei_no_50.2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/projeto_de_lei_no_18.2019_-_altera_a_lei_no_50.2005.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 50, de 08 de dezembro de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_19.2019_-_altera_lei_transpor_B4Wfygx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_19.2019_-_altera_lei_transpor_B4Wfygx.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 46/2006 A FIM DE INCLUIR A MODALIDADE DE CONCESSÃO COMO FORMA DE OUTORGA DO SERVIÇO DE TRANSPORTE PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/projeto_de_lei_no_20.2019_-_altera_a_lei_no_289.2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/projeto_de_lei_no_20.2019_-_altera_a_lei_no_289.2012.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 289, de 23 de março de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/projeto_de_lei_no_21.2019_-_altera_lei_612.17_-_cmas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/projeto_de_lei_no_21.2019_-_altera_lei_612.17_-_cmas.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 612, de 14 de dezembro de 2017, que “Institui o Sistema Único de Assistência Social - SUAS, regulamenta o Fundo Municipal de Assistência Social e o Conselho Municipal de Assistência Social do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/projeto_de_lei_no_22.2019_-_institui_banco_de_horas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/projeto_de_lei_no_22.2019_-_institui_banco_de_horas.doc</t>
   </si>
   <si>
     <t>Institui banco de horas no âmbito da Administração Pública Direta e Indireta do Município de Tijucas do Sul e dá outras providencias.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_lei_no_23.2019_-_altera_lei_no_293.2012_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_lei_no_23.2019_-_altera_lei_no_293.2012_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 293, de 04 de abril de  2012, que dispõe sobre o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_lei_no_24.19_-_ldo_2020.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_lei_no_24.19_-_ldo_2020.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_25.2019_-_altera_anexo_da_lei_iYalOxF.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_25.2019_-_altera_anexo_da_lei_iYalOxF.doc</t>
   </si>
   <si>
     <t>Altera art. 2º da Lei 664/2019 e a Clausula terceira do anexo Termo de Cessão de uso de bem móvel.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1988/projeto_de_lei_no_26.2019_-_altera_lei_no_646.2018_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1988/projeto_de_lei_no_26.2019_-_altera_lei_no_646.2018_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 646, de 05 de novembro de 2018, que autoriza o Poder Executivo Municipal a firmar convênio com o Consórcio Intergestores Paraná Saúde para fornecimento de medicamentos.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/projeto_de_lei_no_27.2019_-_lei_orcamentaria_anual_2020.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/projeto_de_lei_no_27.2019_-_lei_orcamentaria_anual_2020.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_lei_no_28.2019_-_autoriza_cessao_de__3xoxXQb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_lei_no_28.2019_-_autoriza_cessao_de__3xoxXQb.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar Cessão de Uso de Parte Ideal de Imóvel Rural na Comunidade da Lagoinha ao Estado do Paraná, conforme especifica.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_no_29.2019_-_politica_municipal__ovc8NSU.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_no_29.2019_-_politica_municipal__ovc8NSU.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Pessoa Idosa, Conselho Municipal dos Direitos da Pessoa Idosa – CMDPI, Conferência Municipal da Pessoa Idosa e o Fundo Municipal da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2041/projeto_de_lei_no_30.2019_-_criacao_cargo_tijucasprev.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2041/projeto_de_lei_no_30.2019_-_criacao_cargo_tijucasprev.doc</t>
   </si>
   <si>
     <t>Altera as Leis n° 289, de 23 de março de 2012; 503, de 26 de novembro de 2014 e 525, de 04 de agosto de 2015.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_no_31.2019_-_institui_o_conselho_LphbPdX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_no_31.2019_-_institui_o_conselho_LphbPdX.doc</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Trabalho, institui o Fundo Municipal do Trabalho de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/projeto_de_lei_no_32.2019_-_obrigatoriedade_de_utilizacao_do_aplicativo_menor_preco_para_licitacoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/projeto_de_lei_no_32.2019_-_obrigatoriedade_de_utilizacao_do_aplicativo_menor_preco_para_licitacoes.doc</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A CONSULTA AO APLICATIVO "MENOR PREÇO" DESENVOLVIDO PELO GOVERNO DO ESTADO DO PARANÁ, PARA ESTABELECER PREÇO ESTIMADO OU DE REFERÊNCIA DO OBJETO NOS PROCESSOS DE CONTRATAÇÕES E AQUISIÇÕES NO ÂMBITO DO MUNICÍPIO DE TIJUCAS DO SUL.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019_-_altera_lei_531-2015.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019_-_altera_lei_531-2015.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 531/2015 no que especifica</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_-_reajuste_servidores_efetivos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_-_reajuste_servidores_efetivos.doc</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_-_reajuste_vereadores_prefeito_vice.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_-_reajuste_vereadores_prefeito_vice.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e secretários do município de Tijucas do Sul.</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_04_2019_-_cria_o_cargo_de_contador.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_04_2019_-_cria_o_cargo_de_contador.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 429/2013, para criar o cargo de provimento efetivo de Contador e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_05_2019_-_controle_interno.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_05_2019_-_controle_interno.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE INTERNO NO ÂMBITO DA CÂMARA MUNICIPAL DE TIJUCAS DO SUL, NOS TERMOS DO ARTIGO 31 DA CONSTITUIÇÃO FEDERAL, ARTIGO 59 DA LEI COMPLEMENTAR Nº 101, DE 04 DE MAIO DE 2000, NO ARTIGO 69 DA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS DO SUL E NO ART. 5º, § 3º DA LEI MUNICIPAL 99, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei_06-2019_-_ze_antonio_-_veiculo_es_lw9mbPm.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei_06-2019_-_ze_antonio_-_veiculo_es_lw9mbPm.docx</t>
   </si>
   <si>
     <t>Assegura transporte exclusivo e gratuito de pacientes para realização de hemodiálise, quimioterapia, radioterapia e atendimentos especiais pós-cirúrgico e dá outras providências</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAR EM LOCAL VISÍVEL, NOS ESTABELECIMENTOS QUE MENCIONA, PLACA OU CARTAZ COM ADVERTÊNCIA SOBRE A PRÁTICA DE CRIMES DE ABUSO OU EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de oferta de transporte escolar terceirizados no Município e dá outras providências</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>VEREADORES CLÁUDIO, ZÉ ANTÔNIO E CÍCERO</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 429/2013, que “Institui o Plano de Cargos, Carreiras e Salários dos Servidores da Câmara Municipal de Tijucas do Sul e dá outras providências”, no que especifica.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_lei_10_revoga_fundo.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_lei_10_revoga_fundo.docx</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 591, DE 21 DE AGOSTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/projeto_de_lei_11-2019_-_altera_lei_661-2017.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/projeto_de_lei_11-2019_-_altera_lei_661-2017.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 661/2019 no que especifica</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/projeto_de_lei_12-2019_-_abastecimento_de_agua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/projeto_de_lei_12-2019_-_abastecimento_de_agua.doc</t>
   </si>
   <si>
     <t>Proíbe à concessionária do serviço municipal de abastecimento de água e de esgotamento sanitário a fixação e a cobrança de valor ou taxa mínima no município de Tijucas do Sul e dá as outras providências</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1941/projeto_de_lei_13-2019_-_claudio_-_eliminacao__I3phq6w.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1941/projeto_de_lei_13-2019_-_claudio_-_eliminacao__I3phq6w.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos eliminadores de ar na tubulação no sistema de abastecimento de água do município além de proibir à Concessionária do Serviço Municipal de Abastecimento de Água e Esgotamento Sanitário a fixação e a cobrança de valor ou outra taxa mínima no município de Tijucas do sul e dá outras providências.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1942/projeto_de_lei_14-2019_-_clodo_-_altera_lei_ho_QMAg4Ls.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1942/projeto_de_lei_14-2019_-_clodo_-_altera_lei_ho_QMAg4Ls.docx</t>
   </si>
   <si>
     <t>Altera a Lei 648 de 21 de novembro de 2018 que cria o Programa Horas-Máquina no Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1940/projeto_de_lei_15-2019__revoga_lei_637-2018.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1940/projeto_de_lei_15-2019__revoga_lei_637-2018.docx</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 637, DE 11 DE SETEMBRO DE 2018, QUE “DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE SERVIÇOS DE FORNECIMENTOS DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO DE TIJUCAS DO SUL".</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_16-2019_-_camara_mirim_-_lixeira_5sDVNl0.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_16-2019_-_camara_mirim_-_lixeira_5sDVNl0.doc</t>
   </si>
   <si>
     <t>Torna obrigatória a fixação de lixeiras seletivas em espaços de uso público e dá outras providências.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_17_-_2019_-_altera_plano_de_cargos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_17_-_2019_-_altera_plano_de_cargos.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 429/2013, que institui o Plano de Cargos, Carreiras e Salários dos Servidores da Câmara Municipal de Tijucas do Sul no que especifica.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2013/projeto_de_lei_18-2019_-_claudemir_-_nomeacao_d_h7jfSyf.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2013/projeto_de_lei_18-2019_-_claudemir_-_nomeacao_d_h7jfSyf.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Tereza Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/projeto_de_lei_19-2019_-_ze_antonio_-_fornecim_DEzIaWN.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/projeto_de_lei_19-2019_-_ze_antonio_-_fornecim_DEzIaWN.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para fornecimento de serviços de energia elétrica e água encanada.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2024/projeto_de_lei_20_-_2019_-_ze_-_hino_nacional_e_65hlzVl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2024/projeto_de_lei_20_-_2019_-_ze_-_hino_nacional_e_65hlzVl.doc</t>
   </si>
   <si>
     <t>Resgate da importância de executar e cantar os hinos nacional e municipal  nas escolas.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2025/projeto_de_lei_21_-_2019_-_vereadores__-_semana_4zIwmJa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2025/projeto_de_lei_21_-_2019_-_vereadores__-_semana_4zIwmJa.doc</t>
   </si>
   <si>
     <t>Institui a semana do meio ambiente nas escolas municipais de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_23_-_2019_-_claudemir_-_parque_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_23_-_2019_-_claudemir_-_parque_municipal.doc</t>
   </si>
   <si>
     <t>CRIA A ÁREA DE RELEVANTE INTERESSE ECOLÓGICO DENOMINADA "PARQUE AMBIENTAL SÉRGIUS ERDERLYI" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_23-2019_-_ze_antonio_-_altera_c_qFLxCxU.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_23-2019_-_ze_antonio_-_altera_c_qFLxCxU.docx</t>
   </si>
   <si>
     <t>Altera a Lei 247, de 27 de dezembro de 2010, que “Dispõe sobre o Código de Posturas do Município de Tijucas do Sul, e dá outras providências</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_25-2019_-_claudio_-_altera_lei__Hv9OJZ1.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_25-2019_-_claudio_-_altera_lei__Hv9OJZ1.docx</t>
   </si>
   <si>
     <t>Altera a Lei 608, de 07 de novembro de 2010, que “Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_01.2019__-_claudio_-_informacoes_sobr_nyppTIo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_01.2019__-_claudio_-_informacoes_sobr_nyppTIo.doc</t>
   </si>
   <si>
     <t>Informações sobre projeto de Saneamento Básico</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_02.2019__-_claudio_-_informacoes_sobre_pdm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_02.2019__-_claudio_-_informacoes_sobre_pdm.doc</t>
   </si>
   <si>
     <t>Informações sobre PDM</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_03.2019__-_claudemir_-_informacoes_s_HLy9Jl5.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_03.2019__-_claudemir_-_informacoes_s_HLy9Jl5.doc</t>
   </si>
   <si>
     <t>informações empresa Copel</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_04.2019__-_claudio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_04.2019__-_claudio.doc</t>
   </si>
   <si>
     <t>termo de comprometimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_05.2019__-_todos_-_informacoes_estad_OxklXk8.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_05.2019__-_todos_-_informacoes_estad_OxklXk8.doc</t>
   </si>
   <si>
     <t>estado de conservação dos ônibus escolares</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_06.2019__-_claudio_-_situacao_empresa_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_06.2019__-_claudio_-_situacao_empresa_colono.doc</t>
   </si>
   <si>
     <t>Informações sobre processo judicial</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_07.2019__-_clodo_-_remocao_de_barranco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_07.2019__-_clodo_-_remocao_de_barranco.doc</t>
   </si>
   <si>
     <t>Informações sobre execução de serviço</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_08.2019__-_clodo_-_mapa_loteamento_v_1ZGtiun.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_08.2019__-_clodo_-_mapa_loteamento_v_1ZGtiun.doc</t>
   </si>
   <si>
     <t>Cópia de mapa dos loteamentos Vila Cubas I e Vila Cubas II</t>
   </si>
   <si>
     <t>Vagas em CMEIs</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_10.2019__-_vereadores_-_informacoes__VKWKwhS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_10.2019__-_vereadores_-_informacoes__VKWKwhS.doc</t>
   </si>
   <si>
     <t>Informações sobre transporte escolar</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_11.2019__-_vereadores_-_informacoes__zBE9o5z.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_11.2019__-_vereadores_-_informacoes__zBE9o5z.doc</t>
   </si>
   <si>
     <t>Informações sobre verbas do transporte escolar</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_12.2019__-_claudio_-_leiloes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_12.2019__-_claudio_-_leiloes.doc</t>
   </si>
   <si>
     <t>Informações sobre leilão</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_13.2019__-_claudio_-_arquivo_publico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_13.2019__-_claudio_-_arquivo_publico.doc</t>
   </si>
   <si>
     <t>Arquivo Público Municipal</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_14.2019__-_claudio_-_situacao_predi_qNL9oto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_14.2019__-_claudio_-_situacao_predi_qNL9oto.doc</t>
   </si>
   <si>
     <t>Barracão Vila Rural</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_15.2019__-_claudio_-_projeto_de_lei_31jjXTw.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_15.2019__-_claudio_-_projeto_de_lei_31jjXTw.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei nº 04/2019</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_16.2019__-_claudio_-_brasil_telecom.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_16.2019__-_claudio_-_brasil_telecom.doc</t>
   </si>
   <si>
     <t>Informações sobre lei 33/2005</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_17.2019__-_ze_anonio_-_reitera_prov_ZWp0ANq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_17.2019__-_ze_anonio_-_reitera_prov_ZWp0ANq.doc</t>
   </si>
   <si>
     <t>Providências sobre servidora cedida ao Município de Foz do Iguaçu</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_18.2019__-_vereadores_-_obra_projeto_ceia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_18.2019__-_vereadores_-_obra_projeto_ceia.doc</t>
   </si>
   <si>
     <t>Obras no Projeto CEIA</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_19.2019__-_maneco_-_parecer_sobre_t_vi0Ki1x.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_19.2019__-_maneco_-_parecer_sobre_t_vi0Ki1x.doc</t>
   </si>
   <si>
     <t>Parecer Técnico sobre a situação do terminal rodoviário</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_20.2019__-_cicero_-_sinalizacao_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_20.2019__-_cicero_-_sinalizacao_escolar.doc</t>
   </si>
   <si>
     <t>Sinalização Escolar – Creche da Lagoa</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_21.2019__-_clodo_-_limpeza_de_barrancos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_21.2019__-_clodo_-_limpeza_de_barrancos.doc</t>
   </si>
   <si>
     <t>Roçada de barrancos</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_22.2019__-_claudio_-_leiloes_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_22.2019__-_claudio_-_leiloes_2.doc</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_23.2019__-_vereadores_-__arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_23.2019__-_vereadores_-__arecicla.doc</t>
   </si>
   <si>
     <t>Maquinários da ARECICLA</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_24.2019__-_todos_-_legalidade_ajuda_JG3AQpl.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_24.2019__-_todos_-_legalidade_ajuda_JG3AQpl.doc</t>
   </si>
   <si>
     <t>Ajuda de custo para o cargo de juiz de paz</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_25.2019__-_rodrigo_-_reducao_de_car_Vmbuo4T.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_25.2019__-_rodrigo_-_reducao_de_car_Vmbuo4T.doc</t>
   </si>
   <si>
     <t>Redução de Cargos em Comissão</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_26.2019__-_clodo_-_escritura_de_imoveis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_26.2019__-_clodo_-_escritura_de_imoveis.doc</t>
   </si>
   <si>
     <t>Cópia de escritura pública</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_27.2019__-_rodrigo_-_presidente_da__9AQcwrI.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_27.2019__-_rodrigo_-_presidente_da__9AQcwrI.doc</t>
   </si>
   <si>
     <t>Redução de módulo rural e ligação de pontos de luz em áreas rurais</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_28.2019__-_ze_antonio_-_matricula_c_S6lMJMb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_28.2019__-_ze_antonio_-_matricula_c_S6lMJMb.doc</t>
   </si>
   <si>
     <t>Regularização de imóvel</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_29.2019__-_vereadores_-_pedido_de_m_DJcAChN.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_29.2019__-_vereadores_-_pedido_de_m_DJcAChN.doc</t>
   </si>
   <si>
     <t>Parecer sobre condições estruturais da Creche Branca de Neve</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_30.2019__-_maneco_-_diagnostico_soc_9cOofhY.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_30.2019__-_maneco_-_diagnostico_soc_9cOofhY.doc</t>
   </si>
   <si>
     <t>Diagnóstico Socioeconômico do Território de Tijucas do Sul</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_31.2019__-_claudemir_-_chamamento_p_dyhFAdA.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_31.2019__-_claudemir_-_chamamento_p_dyhFAdA.doc</t>
   </si>
   <si>
     <t>Chamamento Público</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_33.2019__-_clodo_-_convenio_estado__2r139Ca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_33.2019__-_clodo_-_convenio_estado__2r139Ca.doc</t>
   </si>
   <si>
     <t>Cópia de convênio do Transporte Escolar</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_34.2019__-_vereadores_-_caminhao_de_mudanca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_34.2019__-_vereadores_-_caminhao_de_mudanca.doc</t>
   </si>
   <si>
     <t>Informações sobre serviços de mudança realizados no dia 02 de abril de 2019, com caminhão da Prefeitura</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_35.2019__-_clodo_-_remocao_de_poste_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_35.2019__-_clodo_-_remocao_de_poste_copel.doc</t>
   </si>
   <si>
     <t>Remoção de postes de rede de transmissão</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_36.2019__-_claudio_-_impostos_de_co_MtvcEOr.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_36.2019__-_claudio_-_impostos_de_co_MtvcEOr.doc</t>
   </si>
   <si>
     <t>Impostos sobre Construção Civil</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_37.2019__-_vereadores_-_informacoes_fetaep.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_37.2019__-_vereadores_-_informacoes_fetaep.doc</t>
   </si>
   <si>
     <t>Convida representante da FETAEP para prestar informações sobre a forma de cobrança da contribuição sindical</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_38.2019__-_ze_antonio_-_carga_hor._P3szPZx.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_38.2019__-_ze_antonio_-_carga_hor._P3szPZx.doc</t>
   </si>
   <si>
     <t>Carga horária dos Técnicos em Radiologia</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_39.2019__-_claudio_-__habite-se.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_39.2019__-_claudio_-__habite-se.doc</t>
   </si>
   <si>
     <t>Expedição do visto de conclusão (habite-se)</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_40.2019__-_claudio_-__alvaras_cons_kPaeuSD.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_40.2019__-_claudio_-__alvaras_cons_kPaeuSD.doc</t>
   </si>
   <si>
     <t>Expedição de Alvarás de Construção de Condomínios</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_41.2019__-_rodrigo_-_representacao_MHjlW8X.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_41.2019__-_rodrigo_-_representacao_MHjlW8X.doc</t>
   </si>
   <si>
     <t>Acompanhamento em Processos Judiciais</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1301/requerimento_42.2019__-_clodo_-_troca_de_pneus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1301/requerimento_42.2019__-_clodo_-_troca_de_pneus.doc</t>
   </si>
   <si>
     <t>Manutenção em veículo de transporte de pacientes</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_43.2019__-_clodo_-_despesas_com_co_VUsmYgm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_43.2019__-_clodo_-_despesas_com_co_VUsmYgm.doc</t>
   </si>
   <si>
     <t>Despesas Com Coleta de Lixo</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1637/requerimento_44.2019__-_vereadores_-_informacoe_zrZ9NwX.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1637/requerimento_44.2019__-_vereadores_-_informacoe_zrZ9NwX.doc</t>
   </si>
   <si>
     <t>Informações sobre Concorrência 02/2015</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1639/requerimento_45.2019__-_ze_antonio_-_desconto_c_2UuYah7.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1639/requerimento_45.2019__-_ze_antonio_-_desconto_c_2UuYah7.doc</t>
   </si>
   <si>
     <t>Informações sobre empréstimos consignados contratados por servidores públicos</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1640/requerimento_46.2019__-_vereadores_-_chamamento_VAS0WUO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1640/requerimento_46.2019__-_vereadores_-_chamamento_VAS0WUO.doc</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/requerimento_47.2019__-_claudio_-__servicos_pro_gW1TFYO.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/requerimento_47.2019__-_claudio_-__servicos_pro_gW1TFYO.doc</t>
   </si>
   <si>
     <t>Informações sobre atendimentos</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/requerimento_48.2019__-_claudio_-__concessao_puc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/requerimento_48.2019__-_claudio_-__concessao_puc.doc</t>
   </si>
   <si>
     <t>Cessão de uso de espaço público</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/requerimento_49.2019__-_vereadores_-__acidente_carro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/requerimento_49.2019__-_vereadores_-__acidente_carro.doc</t>
   </si>
   <si>
     <t>Informações sobre capotagem de veículo</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_50.2019__-_vereadores_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_50.2019__-_vereadores_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/requerimento_51.2019__-_vereadores_-_cachorros__hOkDhHi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/requerimento_51.2019__-_vereadores_-_cachorros__hOkDhHi.doc</t>
   </si>
   <si>
     <t>Informações sobre projetos para animais abandonados</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/requerimento_52.2019__-_vereadores_-_manutencao_irH4ICn.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/requerimento_52.2019__-_vereadores_-_manutencao_irH4ICn.doc</t>
   </si>
   <si>
     <t>“Unidade de Saúde - Campestre</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/requerimento_53.2019__-_vereadores_-_manutencao_yRZtoh1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/requerimento_53.2019__-_vereadores_-_manutencao_yRZtoh1.doc</t>
   </si>
   <si>
     <t>Sala de Atendimento de Saúde - Papanduva</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1897/requerimento_54.2019__-_cicero_-_sinalizacao_escolar_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1897/requerimento_54.2019__-_cicero_-_sinalizacao_escolar_2.doc</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1898/requerimento_55.2019__-_claudio_-__energia_trailer.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1898/requerimento_55.2019__-_claudio_-__energia_trailer.doc</t>
   </si>
   <si>
     <t>Cessão de energia para particular</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1899/requerimento_56.2019__-_ze_antonio_-_progressao_P1eQAAK.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1899/requerimento_56.2019__-_ze_antonio_-_progressao_P1eQAAK.doc</t>
   </si>
   <si>
     <t>Progressão Funcional</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1900/requerimento_57.2019__-_vereador_claudio_-loate_V45JGsc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1900/requerimento_57.2019__-_vereador_claudio_-loate_V45JGsc.doc</t>
   </si>
   <si>
     <t>Providências sobre o Loteamento Chácara Estância da Capela</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1920/requerimento_58.2019__-_claudio_-__rave.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1920/requerimento_58.2019__-_claudio_-__rave.doc</t>
   </si>
   <si>
     <t>Festa Rave</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1921/requerimento_59.2019__-_claudemir_-_manutencao__GuVuTVu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1921/requerimento_59.2019__-_claudemir_-_manutencao__GuVuTVu.doc</t>
   </si>
   <si>
     <t>Manutenção unidade de saúde  - Várzea</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1922/requerimento_60.2019__-_claudio_-__arrecadacao__XdnI3nc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1922/requerimento_60.2019__-_claudio_-__arrecadacao__XdnI3nc.doc</t>
   </si>
   <si>
     <t>Arrecadações nos anos de 2018 e 2019</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/requerimento_61.2019__-_clodo_-_documentos_esco_HKCARMp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/requerimento_61.2019__-_clodo_-_documentos_esco_HKCARMp.doc</t>
   </si>
   <si>
     <t>Cópia de documentos – Escolinha da Lagoa</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/requerimento_62.2019__-_claudio_-__alvaras_cons_mFmmiVH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/requerimento_62.2019__-_claudio_-__alvaras_cons_mFmmiVH.doc</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/requerimento_63.2019__-_clodo_-_tombamento_esco_OnP0Ai9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/requerimento_63.2019__-_clodo_-_tombamento_esco_OnP0Ai9.doc</t>
   </si>
   <si>
     <t>Tomba como patrimônio histórico e cultural do Município a “Escolinha da Lagoa"</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/requerimento_64.2019_-_insalubridade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/requerimento_64.2019_-_insalubridade.doc</t>
   </si>
   <si>
     <t>Informações sobre a concessão do adicional de insalubridade aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1935/requerimento_65.2019__-_rodrigo_-_dimensoes_est_0z5hdpC.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1935/requerimento_65.2019__-_rodrigo_-_dimensoes_est_0z5hdpC.doc</t>
   </si>
   <si>
     <t>Dimensões de Estrada – Lagoinha</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/requerimento_66.2019__-_cicero_-_execucao_de_se_sp8RUNB.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/requerimento_66.2019__-_cicero_-_execucao_de_se_sp8RUNB.doc</t>
   </si>
   <si>
     <t>Informações sobre manutenção de via pública – São João</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_67.2019__-_claudio_-_cartorio_de_protesto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_67.2019__-_claudio_-_cartorio_de_protesto.doc</t>
   </si>
   <si>
     <t>Inscrição em dívida ativa</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_68.2019__-_claudio_-__servicos_pro_jIWL4Ot.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_68.2019__-_claudio_-__servicos_pro_jIWL4Ot.doc</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/requerimento_69.2019__-_ze_antonio_-_residuos_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/requerimento_69.2019__-_ze_antonio_-_residuos_tabatinga.doc</t>
   </si>
   <si>
     <t>Requer documentos e informações sobre o depósito de resíduos na localidade da Tabatinga</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/requerimento_70.2019_-_vereadores_-_fgts.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/requerimento_70.2019_-_vereadores_-_fgts.doc</t>
   </si>
   <si>
     <t>Pagamento do FGTS</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/requerimento_71.2019_-_vereadores_-_construcao__7LSuDfq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/requerimento_71.2019_-_vereadores_-_construcao__7LSuDfq.doc</t>
   </si>
   <si>
     <t>Construção de Pré-Escola</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/requerimento_72.2019__-_clodo_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/requerimento_72.2019__-_clodo_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/requerimento_73.2019__-_ze_antonio_-_raio_x_-_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/requerimento_73.2019__-_ze_antonio_-_raio_x_-_hospital.doc</t>
   </si>
   <si>
     <t>Requer documentos e informações sobre o serviço de Raio X do Hospital Municipal.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1971/requerimento_74-2019__-_clodo_-_projetos_erva-mate.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1971/requerimento_74-2019__-_clodo_-_projetos_erva-mate.doc</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/requerimento_75-2019__-_rodrigo_-_pedacinho_do_ceu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/requerimento_75-2019__-_rodrigo_-_pedacinho_do_ceu.doc</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/requerimento_76.2019_-_vereadores_-_raves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/requerimento_76.2019_-_vereadores_-_raves.doc</t>
   </si>
   <si>
     <t>Raves</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1976/requerimento_77.2019__-_claudio_-__cozinha_comunitaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1976/requerimento_77.2019__-_claudio_-__cozinha_comunitaria.doc</t>
   </si>
   <si>
     <t>Equipamentos de Cozinha Comunitária</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1977/requerimento_78.2019__-_claudio_-__pdm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1977/requerimento_78.2019__-_claudio_-__pdm.doc</t>
   </si>
   <si>
     <t>Plano Diretor Municipal</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1978/requerimento_79.2019__-_claudio__radio_democrata.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1978/requerimento_79.2019__-_claudio__radio_democrata.doc</t>
   </si>
   <si>
     <t>Rádio Comunitária</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1979/requerimento_80.2019__-_parecer_para_nomeacao_d_jnRUNBh.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1979/requerimento_80.2019__-_parecer_para_nomeacao_d_jnRUNBh.doc</t>
   </si>
   <si>
     <t>Parecer para nomeação de rua</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1980/requerimento_81.2019__-_claudio__-_aluguel_sala_KCgEnIq.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1980/requerimento_81.2019__-_claudio__-_aluguel_sala_KCgEnIq.doc</t>
   </si>
   <si>
     <t>Aluguel de Salas</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1985/requerimento_82.2019__-_claudio__-_limpeza_terminal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1985/requerimento_82.2019__-_claudio__-_limpeza_terminal.doc</t>
   </si>
   <si>
     <t>Remoção de pombos – Terminal Rodoviário</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1986/requerimento_83.2019__-_clodo_-_raio_x_-_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1986/requerimento_83.2019__-_clodo_-_raio_x_-_hospital.doc</t>
   </si>
   <si>
     <t>Requer documentos e informações sobre o serviço de Raio X do Hospital Municipal</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_84.2019_-_vereadores_-_projeto_ban_MoSK2F1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_84.2019_-_vereadores_-_projeto_ban_MoSK2F1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei 22/2019</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_85.2019__-_claudio__-__cesao_puc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_85.2019__-_claudio__-__cesao_puc.doc</t>
   </si>
   <si>
     <t>Cessão de uso de espaço público.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/requerimento_86.2019__-_cicero_-_manutencao_puc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/requerimento_86.2019__-_cicero_-_manutencao_puc.doc</t>
   </si>
   <si>
     <t>Informações sobre manutenção no Espaço Municipal Sergius Erdelyi.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/requerimento_87.2019__-_cicero_-_nomeacao_de_es_L2yK1xH.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/requerimento_87.2019__-_cicero_-_nomeacao_de_es_L2yK1xH.doc</t>
   </si>
   <si>
     <t>Nomeação de estrada - Lagoa</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2003/requerimento_88.2019__-_clodo_-_nomeacao_de_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2003/requerimento_88.2019__-_clodo_-_nomeacao_de_ruas.doc</t>
   </si>
   <si>
     <t>Nomeação de estradas - Lagoa</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2004/requerimento_89.2019__-_maneco_-__agua_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2004/requerimento_89.2019__-_maneco_-__agua_matulao.doc</t>
   </si>
   <si>
     <t>Avaliação de qualidade de água - Matulão</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2008/requerimento_90.2019_-_vereadores_-_25_por_cent_Mx9X7hy.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2008/requerimento_90.2019_-_vereadores_-_25_por_cent_Mx9X7hy.doc</t>
   </si>
   <si>
     <t>Aplicação de recursos – 25% Educação</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2009/requerimento_91.2019__-_claudio_-_requerimentos_06W42aW.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2009/requerimento_91.2019__-_claudio_-_requerimentos_06W42aW.doc</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2010/requerimento_92.2019__-_claudio_-__alvaras_cons_U4JuNX0.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2010/requerimento_92.2019__-_claudio_-__alvaras_cons_U4JuNX0.doc</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2011/requerimento_93.2019__-_claudio_-__arrecadacao__wUoGmVn.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2011/requerimento_93.2019__-_claudio_-__arrecadacao__wUoGmVn.doc</t>
   </si>
   <si>
     <t>Arrecadações nos anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2012/requerimento_94.2019__-_maneco_-_nomeacao_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2012/requerimento_94.2019__-_maneco_-_nomeacao_de_rua.doc</t>
   </si>
   <si>
     <t>Nomeação de Estrada - Cascatinha</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/requerimento_96.2019__-_ze_-_recursos_recebidos_RwkfuBu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/requerimento_96.2019__-_ze_-_recursos_recebidos_RwkfuBu.doc</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2028/requerimento_97.2019__-_claudio_-__ampliacao_ca_XtaJKvN.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2028/requerimento_97.2019__-_claudio_-__ampliacao_ca_XtaJKvN.doc</t>
   </si>
   <si>
     <t>Reforma Casa Lar dos Idosos</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2029/requerimento_98.2019__-_claudio_-__concurso_publico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2029/requerimento_98.2019__-_claudio_-__concurso_publico.doc</t>
   </si>
   <si>
     <t>Concurso Público</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2030/requerimento_99.2019__-_ze_antonio_-_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2030/requerimento_99.2019__-_ze_antonio_-_arecicla.doc</t>
   </si>
   <si>
     <t>Requer documentos e informações sobre a ARECICLA</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2040/requerimento_100.2019__-_claudio_-__arrecadacao_ZsH9sR4.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2040/requerimento_100.2019__-_claudio_-__arrecadacao_ZsH9sR4.doc</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DO REQUERIMENTO Nº 60/2019 - “Arrecadações nos anos de 2018 e 2019"</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2044/requerimento_101.2019_-_vereadores_-_derrubada__T1f7WRS.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2044/requerimento_101.2019_-_vereadores_-_derrubada__T1f7WRS.doc</t>
   </si>
   <si>
     <t>Derrubada de Pinheiros</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2051/requerimento_102.2019__-_ze_antonio_-_escala_12_x_36.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2051/requerimento_102.2019__-_ze_antonio_-_escala_12_x_36.doc</t>
   </si>
   <si>
     <t>Informações sobre jornada de trabalho do regime 12h x 36 h</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2052/requerimento_103.2019__-_claudemir_-_parecer_pa_N5XDYps.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2052/requerimento_103.2019__-_claudemir_-_parecer_pa_N5XDYps.doc</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2053/requerimento_104.2019_-_vereadores_-_processo_c_GIu0ng9.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2053/requerimento_104.2019_-_vereadores_-_processo_c_GIu0ng9.doc</t>
   </si>
   <si>
     <t>Processo judicial</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3108,67 +3108,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_01-2019-_ze_antonio_-_alteracao_plano_de_OSdzn5G.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_02-2019-_clodo_-_corte_de_arvores.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_03-2019-_cicero_-_manutencao_de_estrada_jh84dAv.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_04-2019-_ze_antonio_-_manutencao_estrad_weUkBWf.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_05-2019-_maneco_-_placas_de_sinalizacao_escolar.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_19-2019-_rodrigo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_20-2019-_claudio_-_bueiro_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_21-2019-_cicero_-_manutencao_colegio_k_vnub1II.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_22-2019-_patiorna_-_manutencao_estrada_CmYOmEx.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_23-2019-_ze_antonio_-_pastilhas_para_t_FTMXUk5.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_24-2019-_patiorna_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_25-2019-_cicero_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_26-2019-_claudio_-_iluminacao_publica__ughVIFK.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_27-2019-_cicero_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_28-2019-_claudemir_-_manutencao_estrad_3yPDa7K.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_29-2019-_claudemir_-_construcao_de_lomabdas.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_30-2019-_claudemir_-_correcao_de_erosoes.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_31-2019-_claudemir_-_construcao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_32-2019-_claudio_-_sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_33-2019-_rodrigo_-_cemiterios.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_34-2019-_cicero_-_manutencao_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_35-2019-_cicero_-_construao_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_36-2019-_maneco_-_manutencao_vias_publ_4PW8CKs.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_37-2019-_maneco_-_manutencao_vias_publ_wqVI42g.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_38-2019-_cicero_-_manutencao_vias_pub_TZVHsBe.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_39-2019-_claudio_-_limpeza_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_40-2019-_rodrigo_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1633/indicacao_41-2019-_rodrigo_-_reducao_de_canteiro.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1634/indicacao_42-2019-_rodrigo_-_alteracao_sentido_de_vias.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1635/indicacao_43-2019-_maneco_-_manutencao_vias_pub_5ZbjzeB.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_44-2019-_cicero_-_limpeza_puc.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/indicacao_45-2019-_cicero_-_manutencao_unidade__tsWEHIj.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/indicacao_46-2019-_cicero_-_construcao_de_lomba_p6mGPfZ.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_47-2019-_rodrigo_-_atendimento_agenci_JlHqk2z.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1901/indicacao_48-2019-_rodrigo_-_manutencao_margens_f5CVG3z.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1902/indicacao_49-2019-_maneco_-_redutor_de_velocida_xUiBI4i.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_50-2019-_maneco_-_manutencao_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1904/indicacao_51-2019-_maneco_-_manutencao_ponte_es_a5skOSs.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1905/indicacao_52-2019-_claudio_-_manutencao_calcadas.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1906/indicacao_53-2019-_ze_antonio_-_pedidos_alunos__Qqyphdy.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1907/indicacao_54-2019-_cicero_-_sinalziacao_em_mure_XDMnnAc.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1908/indicacao_55-2019-_cicero_-_manutencao_buracos_pr_281.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1909/indicacao_56-2019-_claudio_-_manutencao_veiculo_6x1fcT5.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1910/indicacao_57-2019-_maneco_-_limpeza_valeta_rua__ucmsJhP.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1911/indicacao_58-2019-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_59-2019-_rodrigo_-_atendimento_agenci_ZfgAJP6.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1913/indicacao_60-2019-_rodrigo_-_manutencao_e_const_o9HuDpW.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1914/indicacao_61-2019-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1915/indicacao_62-2019-_patiorna_-_construcao_de_lombadas_2.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1916/indicacao_63-2019_-_cicero_-_manutencao_da_via__H7UHq9q.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1917/indicacao_64-2019_-_cicero_-_manutencao_da_via__f6kTwdD.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1918/indicacao_65-2019-_maneco_-__construcao_de_lomb_IL2RB5p.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1919/indicacao_66-2019-_ze_antonio_-_iluminacao_publ_zrzZoTR.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_67-2019-_ze_antonio_-_manutencao_estr_cys7NTr.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_68-2019_-_cicero_-_manutencao_posto_d_36X2PZ2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_69-2019-_rodrigo_-_banheiro_hospital.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_70-2019-_maneco_-__parceria_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_71-2019-_patiorna_-_construcao_de_lom_ISxmFRx.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_72-2019-_vereadores_-_alargamento_de_via.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1943/indicacao_73-2019_-_cicero_-_manuntecao_termina_pP4smde.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/indicacao_74-2019_-_claudemir_-_servicos_de_ret_RgCi0fb.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/indicacao_75-2019_-_claudio_-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/indicacao_76-2019-_clodo_-_mudanca_local_academ_cAhpY76.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/indicacao_77-2019-_ze_antonio_-_monitor_onibus_postinho.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/indicacao_78-2019_-_cicero_-_ponto_de_onibus_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79-2019-_patiorna_-_manutencao_via_publica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80-2019_-_cicero_-_ponto_de_onibus_-__PVSG46G.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/indicacao_81-2019-_claudemir_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/indicacao_82-2019_-_cicero_-_manutencao_de_estr_NEpFrgB.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1960/indicacao_83-2019-_rodrigo_-_manutencao_calcada_jjs3Sio.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1961/indicacao_84-2019-_rodrigo_-_manutencao_de_vias_KNz28Xk.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1962/indicacao_85-2019-_cicero_-_iluminacao_publica_-_inga.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1963/indicacao_86-2019-_cicero_-_alargamento_de_estrada.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_87-2019-_rodrigo_-_manutencao_de_para_LGiIETi.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_88-2019-_rodrigo_-_manutencao_de_calc_FiJ5aNc.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/indicacao_89-2019_-_claudio_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_90-2019_-_vereadores_-_manutencao_pr_281.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1970/indicacao_91-2019-_cicero_-_saibro_marginal_pr_281.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_92-2019-_cicero_-_limpeza_de_valeta.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_93-2019-_ze_antonio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1982/indicacao_94-2019_-_cicero_-_limpeza_de_valeta.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_95-2019_-_carlao_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_96-2019_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/indicacao_97-2019_-_claudio_-_limpeza_de_terren_uZnGWmg.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/indicacao_98-2019_-_rodrigo_-_transporte_alunos.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_99-2019-_claudemir_-_iluminacao_pulic_1zgyjLm.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_100-2019_-_cicero_-_manutencao_lixeira.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1999/indicacao_101-2019-_claudemir_-_manutencao_pr_2_MbgaBZ2.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2000/indicacao_102-2019_-_claudio_-_manutencao_calca_TuAkVch.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2001/indicacao_103-2019_-_rodrigo_-_calcada_negrelli.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2002/indicacao_104-2019_-_rodrigo_-_alargamento_de_v_XNIwu11.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2005/indicacao_105-2019_-_cicero_-_ponto_de_onibus_inga.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2006/indicacao_106-2019_-_maneco_-limpeza_de_valeta__QOhycHK.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2007/indicacao_107-2019_-_ze_antonio_-_limpeza_bueiros.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_108-2019_-_cicero_-_diversos_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_109-2019_-_cicero_-_manutencao_de_rua_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_110-2019_-_ze_antonio_-_iluminacao_publica_2.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_111-2019_-_ze_antonio_-_pedidos_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/indicacao_112-2019_-_claudio_-_iluminacao_publi_JA6OSut.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/indicacao_113-2019_-_ze_antonio_-_manutencao_gibe.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2021/indicacao_114-2019_-_claudio_-_limpeza_ruas_bos_W6Nx7vn.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/indicacao_115-2019_-_ze_antonio_-_limpeza_terre_0yQszYC.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2026/indicacao_116-2019_-_cicero_-_manutencao_de_est_WKZ4fyc.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2027/indicacao_117-2019_-_maneco_-_manutencao_ponto__ZTtwfIc.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2035/indicacao_118-2019_-_maneco_-_servicos_regiao_d_bio5z3P.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2036/indicacao_119-2019_-_maneco_-_iluminacao_campina.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2038/indicacao_121-2019_-_ze_antonio_-_indicacoes_ca_hg7bGXk.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2042/indicacao_122-2019_-_ze_antonio_-_servico_de_po_tOILakS.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2043/indicacao_123-2019_-_cicero_-_limpeza_posto_de__8ItGKcs.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2047/indicacao_124-2019_-_clodo_-_construcao_de_lomb_4CMkqDJ.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2048/indicacao_125-2019_-_claudio_-_faixa_de_pedrestre.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2049/indicacao_126-2019_-_claudio_-_sinalizacao_bosq_HysEMnU.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2050/indicacao_127-2019_-_cicero_-_colocacao_de_saibro.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_01.2019_-_reposicao_venc_consel_dkqCDrf.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_lei_no_02.2019_-_reposicao_vencimento__EmyjX6i.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no_03.2019_-_reposicao_vencimento__xRMpijL.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_no_10.2019_-_autoriza_cessao_de_u_Zi2or9B.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_12.2019_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/projeto_de_lei_no_14.2019_-_altera_lei_608.19_-_cmdca.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/projeto_de_lei_no_17.2019_-_altera_lei_499.2014.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/projeto_de_lei_no_18.2019_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_19.2019_-_altera_lei_transpor_B4Wfygx.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/projeto_de_lei_no_20.2019_-_altera_a_lei_no_289.2012.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/projeto_de_lei_no_21.2019_-_altera_lei_612.17_-_cmas.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/projeto_de_lei_no_22.2019_-_institui_banco_de_horas.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_lei_no_23.2019_-_altera_lei_no_293.2012_1.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_lei_no_24.19_-_ldo_2020.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_25.2019_-_altera_anexo_da_lei_iYalOxF.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1988/projeto_de_lei_no_26.2019_-_altera_lei_no_646.2018_1.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/projeto_de_lei_no_27.2019_-_lei_orcamentaria_anual_2020.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_lei_no_28.2019_-_autoriza_cessao_de__3xoxXQb.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_no_29.2019_-_politica_municipal__ovc8NSU.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2041/projeto_de_lei_no_30.2019_-_criacao_cargo_tijucasprev.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_no_31.2019_-_institui_o_conselho_LphbPdX.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/projeto_de_lei_no_32.2019_-_obrigatoriedade_de_utilizacao_do_aplicativo_menor_preco_para_licitacoes.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019_-_altera_lei_531-2015.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_-_reajuste_servidores_efetivos.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_-_reajuste_vereadores_prefeito_vice.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_04_2019_-_cria_o_cargo_de_contador.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_05_2019_-_controle_interno.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei_06-2019_-_ze_antonio_-_veiculo_es_lw9mbPm.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_lei_10_revoga_fundo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/projeto_de_lei_11-2019_-_altera_lei_661-2017.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/projeto_de_lei_12-2019_-_abastecimento_de_agua.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1941/projeto_de_lei_13-2019_-_claudio_-_eliminacao__I3phq6w.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1942/projeto_de_lei_14-2019_-_clodo_-_altera_lei_ho_QMAg4Ls.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1940/projeto_de_lei_15-2019__revoga_lei_637-2018.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_16-2019_-_camara_mirim_-_lixeira_5sDVNl0.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_17_-_2019_-_altera_plano_de_cargos.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2013/projeto_de_lei_18-2019_-_claudemir_-_nomeacao_d_h7jfSyf.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/projeto_de_lei_19-2019_-_ze_antonio_-_fornecim_DEzIaWN.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2024/projeto_de_lei_20_-_2019_-_ze_-_hino_nacional_e_65hlzVl.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2025/projeto_de_lei_21_-_2019_-_vereadores__-_semana_4zIwmJa.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_23_-_2019_-_claudemir_-_parque_municipal.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_23-2019_-_ze_antonio_-_altera_c_qFLxCxU.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_25-2019_-_claudio_-_altera_lei__Hv9OJZ1.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_01.2019__-_claudio_-_informacoes_sobr_nyppTIo.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_02.2019__-_claudio_-_informacoes_sobre_pdm.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_03.2019__-_claudemir_-_informacoes_s_HLy9Jl5.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_04.2019__-_claudio.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_05.2019__-_todos_-_informacoes_estad_OxklXk8.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_06.2019__-_claudio_-_situacao_empresa_colono.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_07.2019__-_clodo_-_remocao_de_barranco.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_08.2019__-_clodo_-_mapa_loteamento_v_1ZGtiun.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_10.2019__-_vereadores_-_informacoes__VKWKwhS.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_11.2019__-_vereadores_-_informacoes__zBE9o5z.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_12.2019__-_claudio_-_leiloes.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_13.2019__-_claudio_-_arquivo_publico.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_14.2019__-_claudio_-_situacao_predi_qNL9oto.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_15.2019__-_claudio_-_projeto_de_lei_31jjXTw.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_16.2019__-_claudio_-_brasil_telecom.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_17.2019__-_ze_anonio_-_reitera_prov_ZWp0ANq.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_18.2019__-_vereadores_-_obra_projeto_ceia.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_19.2019__-_maneco_-_parecer_sobre_t_vi0Ki1x.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_20.2019__-_cicero_-_sinalizacao_escolar.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_21.2019__-_clodo_-_limpeza_de_barrancos.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_22.2019__-_claudio_-_leiloes_2.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_23.2019__-_vereadores_-__arecicla.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_24.2019__-_todos_-_legalidade_ajuda_JG3AQpl.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_25.2019__-_rodrigo_-_reducao_de_car_Vmbuo4T.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_26.2019__-_clodo_-_escritura_de_imoveis.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_27.2019__-_rodrigo_-_presidente_da__9AQcwrI.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_28.2019__-_ze_antonio_-_matricula_c_S6lMJMb.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_29.2019__-_vereadores_-_pedido_de_m_DJcAChN.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_30.2019__-_maneco_-_diagnostico_soc_9cOofhY.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_31.2019__-_claudemir_-_chamamento_p_dyhFAdA.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_33.2019__-_clodo_-_convenio_estado__2r139Ca.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_34.2019__-_vereadores_-_caminhao_de_mudanca.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_35.2019__-_clodo_-_remocao_de_poste_copel.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_36.2019__-_claudio_-_impostos_de_co_MtvcEOr.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_37.2019__-_vereadores_-_informacoes_fetaep.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_38.2019__-_ze_antonio_-_carga_hor._P3szPZx.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_39.2019__-_claudio_-__habite-se.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_40.2019__-_claudio_-__alvaras_cons_kPaeuSD.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_41.2019__-_rodrigo_-_representacao_MHjlW8X.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1301/requerimento_42.2019__-_clodo_-_troca_de_pneus.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_43.2019__-_clodo_-_despesas_com_co_VUsmYgm.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1637/requerimento_44.2019__-_vereadores_-_informacoe_zrZ9NwX.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1639/requerimento_45.2019__-_ze_antonio_-_desconto_c_2UuYah7.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1640/requerimento_46.2019__-_vereadores_-_chamamento_VAS0WUO.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/requerimento_47.2019__-_claudio_-__servicos_pro_gW1TFYO.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/requerimento_48.2019__-_claudio_-__concessao_puc.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/requerimento_49.2019__-_vereadores_-__acidente_carro.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_50.2019__-_vereadores_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/requerimento_51.2019__-_vereadores_-_cachorros__hOkDhHi.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/requerimento_52.2019__-_vereadores_-_manutencao_irH4ICn.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/requerimento_53.2019__-_vereadores_-_manutencao_yRZtoh1.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1897/requerimento_54.2019__-_cicero_-_sinalizacao_escolar_2.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1898/requerimento_55.2019__-_claudio_-__energia_trailer.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1899/requerimento_56.2019__-_ze_antonio_-_progressao_P1eQAAK.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1900/requerimento_57.2019__-_vereador_claudio_-loate_V45JGsc.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1920/requerimento_58.2019__-_claudio_-__rave.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1921/requerimento_59.2019__-_claudemir_-_manutencao__GuVuTVu.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1922/requerimento_60.2019__-_claudio_-__arrecadacao__XdnI3nc.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/requerimento_61.2019__-_clodo_-_documentos_esco_HKCARMp.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/requerimento_62.2019__-_claudio_-__alvaras_cons_mFmmiVH.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/requerimento_63.2019__-_clodo_-_tombamento_esco_OnP0Ai9.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/requerimento_64.2019_-_insalubridade.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1935/requerimento_65.2019__-_rodrigo_-_dimensoes_est_0z5hdpC.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/requerimento_66.2019__-_cicero_-_execucao_de_se_sp8RUNB.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_67.2019__-_claudio_-_cartorio_de_protesto.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_68.2019__-_claudio_-__servicos_pro_jIWL4Ot.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/requerimento_69.2019__-_ze_antonio_-_residuos_tabatinga.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/requerimento_70.2019_-_vereadores_-_fgts.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/requerimento_71.2019_-_vereadores_-_construcao__7LSuDfq.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/requerimento_72.2019__-_clodo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/requerimento_73.2019__-_ze_antonio_-_raio_x_-_hospital.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1971/requerimento_74-2019__-_clodo_-_projetos_erva-mate.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/requerimento_75-2019__-_rodrigo_-_pedacinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/requerimento_76.2019_-_vereadores_-_raves.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1976/requerimento_77.2019__-_claudio_-__cozinha_comunitaria.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1977/requerimento_78.2019__-_claudio_-__pdm.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1978/requerimento_79.2019__-_claudio__radio_democrata.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1979/requerimento_80.2019__-_parecer_para_nomeacao_d_jnRUNBh.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1980/requerimento_81.2019__-_claudio__-_aluguel_sala_KCgEnIq.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1985/requerimento_82.2019__-_claudio__-_limpeza_terminal.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1986/requerimento_83.2019__-_clodo_-_raio_x_-_hospital.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_84.2019_-_vereadores_-_projeto_ban_MoSK2F1.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_85.2019__-_claudio__-__cesao_puc.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/requerimento_86.2019__-_cicero_-_manutencao_puc.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/requerimento_87.2019__-_cicero_-_nomeacao_de_es_L2yK1xH.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2003/requerimento_88.2019__-_clodo_-_nomeacao_de_ruas.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2004/requerimento_89.2019__-_maneco_-__agua_matulao.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2008/requerimento_90.2019_-_vereadores_-_25_por_cent_Mx9X7hy.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2009/requerimento_91.2019__-_claudio_-_requerimentos_06W42aW.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2010/requerimento_92.2019__-_claudio_-__alvaras_cons_U4JuNX0.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2011/requerimento_93.2019__-_claudio_-__arrecadacao__wUoGmVn.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2012/requerimento_94.2019__-_maneco_-_nomeacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/requerimento_96.2019__-_ze_-_recursos_recebidos_RwkfuBu.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2028/requerimento_97.2019__-_claudio_-__ampliacao_ca_XtaJKvN.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2029/requerimento_98.2019__-_claudio_-__concurso_publico.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2030/requerimento_99.2019__-_ze_antonio_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2040/requerimento_100.2019__-_claudio_-__arrecadacao_ZsH9sR4.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2044/requerimento_101.2019_-_vereadores_-_derrubada__T1f7WRS.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2051/requerimento_102.2019__-_ze_antonio_-_escala_12_x_36.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2052/requerimento_103.2019__-_claudemir_-_parecer_pa_N5XDYps.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2053/requerimento_104.2019_-_vereadores_-_processo_c_GIu0ng9.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/6/indicacao_01-2019-_ze_antonio_-_alteracao_plano_de_OSdzn5G.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/7/indicacao_02-2019-_clodo_-_corte_de_arvores.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_03-2019-_cicero_-_manutencao_de_estrada_jh84dAv.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/26/indicacao_04-2019-_ze_antonio_-_manutencao_estrad_weUkBWf.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/27/indicacao_05-2019-_maneco_-_placas_de_sinalizacao_escolar.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_19-2019-_rodrigo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_20-2019-_claudio_-_bueiro_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/407/indicacao_21-2019-_cicero_-_manutencao_colegio_k_vnub1II.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_22-2019-_patiorna_-_manutencao_estrada_CmYOmEx.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_23-2019-_ze_antonio_-_pastilhas_para_t_FTMXUk5.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_24-2019-_patiorna_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_25-2019-_cicero_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/561/indicacao_26-2019-_claudio_-_iluminacao_publica__ughVIFK.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao_27-2019-_cicero_-_limpeza_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/563/indicacao_28-2019-_claudemir_-_manutencao_estrad_3yPDa7K.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/564/indicacao_29-2019-_claudemir_-_construcao_de_lomabdas.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/565/indicacao_30-2019-_claudemir_-_correcao_de_erosoes.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/566/indicacao_31-2019-_claudemir_-_construcao_de_bueiro.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao_32-2019-_claudio_-_sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_33-2019-_rodrigo_-_cemiterios.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_34-2019-_cicero_-_manutencao_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_35-2019-_cicero_-_construao_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_36-2019-_maneco_-_manutencao_vias_publ_4PW8CKs.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_37-2019-_maneco_-_manutencao_vias_publ_wqVI42g.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_38-2019-_cicero_-_manutencao_vias_pub_TZVHsBe.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_39-2019-_claudio_-_limpeza_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_40-2019-_rodrigo_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1633/indicacao_41-2019-_rodrigo_-_reducao_de_canteiro.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1634/indicacao_42-2019-_rodrigo_-_alteracao_sentido_de_vias.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1635/indicacao_43-2019-_maneco_-_manutencao_vias_pub_5ZbjzeB.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1636/indicacao_44-2019-_cicero_-_limpeza_puc.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1885/indicacao_45-2019-_cicero_-_manutencao_unidade__tsWEHIj.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1886/indicacao_46-2019-_cicero_-_construcao_de_lomba_p6mGPfZ.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_47-2019-_rodrigo_-_atendimento_agenci_JlHqk2z.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1901/indicacao_48-2019-_rodrigo_-_manutencao_margens_f5CVG3z.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1902/indicacao_49-2019-_maneco_-_redutor_de_velocida_xUiBI4i.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_50-2019-_maneco_-_manutencao_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1904/indicacao_51-2019-_maneco_-_manutencao_ponte_es_a5skOSs.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1905/indicacao_52-2019-_claudio_-_manutencao_calcadas.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1906/indicacao_53-2019-_ze_antonio_-_pedidos_alunos__Qqyphdy.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1907/indicacao_54-2019-_cicero_-_sinalziacao_em_mure_XDMnnAc.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1908/indicacao_55-2019-_cicero_-_manutencao_buracos_pr_281.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1909/indicacao_56-2019-_claudio_-_manutencao_veiculo_6x1fcT5.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1910/indicacao_57-2019-_maneco_-_limpeza_valeta_rua__ucmsJhP.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1911/indicacao_58-2019-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_59-2019-_rodrigo_-_atendimento_agenci_ZfgAJP6.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1913/indicacao_60-2019-_rodrigo_-_manutencao_e_const_o9HuDpW.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1914/indicacao_61-2019-_claudio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1915/indicacao_62-2019-_patiorna_-_construcao_de_lombadas_2.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1916/indicacao_63-2019_-_cicero_-_manutencao_da_via__H7UHq9q.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1917/indicacao_64-2019_-_cicero_-_manutencao_da_via__f6kTwdD.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1918/indicacao_65-2019-_maneco_-__construcao_de_lomb_IL2RB5p.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1919/indicacao_66-2019-_ze_antonio_-_iluminacao_publ_zrzZoTR.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_67-2019-_ze_antonio_-_manutencao_estr_cys7NTr.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_68-2019_-_cicero_-_manutencao_posto_d_36X2PZ2.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_69-2019-_rodrigo_-_banheiro_hospital.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_70-2019-_maneco_-__parceria_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_71-2019-_patiorna_-_construcao_de_lom_ISxmFRx.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_72-2019-_vereadores_-_alargamento_de_via.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1943/indicacao_73-2019_-_cicero_-_manuntecao_termina_pP4smde.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1944/indicacao_74-2019_-_claudemir_-_servicos_de_ret_RgCi0fb.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1945/indicacao_75-2019_-_claudio_-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1946/indicacao_76-2019-_clodo_-_mudanca_local_academ_cAhpY76.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1947/indicacao_77-2019-_ze_antonio_-_monitor_onibus_postinho.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1948/indicacao_78-2019_-_cicero_-_ponto_de_onibus_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1951/indicacao_79-2019-_patiorna_-_manutencao_via_publica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_80-2019_-_cicero_-_ponto_de_onibus_-__PVSG46G.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1953/indicacao_81-2019-_claudemir_-_manutencao_de_estrada.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1954/indicacao_82-2019_-_cicero_-_manutencao_de_estr_NEpFrgB.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1960/indicacao_83-2019-_rodrigo_-_manutencao_calcada_jjs3Sio.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1961/indicacao_84-2019-_rodrigo_-_manutencao_de_vias_KNz28Xk.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1962/indicacao_85-2019-_cicero_-_iluminacao_publica_-_inga.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1963/indicacao_86-2019-_cicero_-_alargamento_de_estrada.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1964/indicacao_87-2019-_rodrigo_-_manutencao_de_para_LGiIETi.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_88-2019-_rodrigo_-_manutencao_de_calc_FiJ5aNc.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1968/indicacao_89-2019_-_claudio_-_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1969/indicacao_90-2019_-_vereadores_-_manutencao_pr_281.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1970/indicacao_91-2019-_cicero_-_saibro_marginal_pr_281.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1974/indicacao_92-2019-_cicero_-_limpeza_de_valeta.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_93-2019-_ze_antonio_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1982/indicacao_94-2019_-_cicero_-_limpeza_de_valeta.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_95-2019_-_carlao_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_96-2019_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1989/indicacao_97-2019_-_claudio_-_limpeza_de_terren_uZnGWmg.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1990/indicacao_98-2019_-_rodrigo_-_transporte_alunos.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1994/indicacao_99-2019-_claudemir_-_iluminacao_pulic_1zgyjLm.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1995/indicacao_100-2019_-_cicero_-_manutencao_lixeira.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1999/indicacao_101-2019-_claudemir_-_manutencao_pr_2_MbgaBZ2.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2000/indicacao_102-2019_-_claudio_-_manutencao_calca_TuAkVch.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2001/indicacao_103-2019_-_rodrigo_-_calcada_negrelli.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2002/indicacao_104-2019_-_rodrigo_-_alargamento_de_v_XNIwu11.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2005/indicacao_105-2019_-_cicero_-_ponto_de_onibus_inga.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2006/indicacao_106-2019_-_maneco_-limpeza_de_valeta__QOhycHK.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2007/indicacao_107-2019_-_ze_antonio_-_limpeza_bueiros.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2014/indicacao_108-2019_-_cicero_-_diversos_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2015/indicacao_109-2019_-_cicero_-_manutencao_de_rua_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2016/indicacao_110-2019_-_ze_antonio_-_iluminacao_publica_2.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2017/indicacao_111-2019_-_ze_antonio_-_pedidos_camara_mirim.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2018/indicacao_112-2019_-_claudio_-_iluminacao_publi_JA6OSut.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2020/indicacao_113-2019_-_ze_antonio_-_manutencao_gibe.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2021/indicacao_114-2019_-_claudio_-_limpeza_ruas_bos_W6Nx7vn.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2022/indicacao_115-2019_-_ze_antonio_-_limpeza_terre_0yQszYC.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2026/indicacao_116-2019_-_cicero_-_manutencao_de_est_WKZ4fyc.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2027/indicacao_117-2019_-_maneco_-_manutencao_ponto__ZTtwfIc.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2035/indicacao_118-2019_-_maneco_-_servicos_regiao_d_bio5z3P.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2036/indicacao_119-2019_-_maneco_-_iluminacao_campina.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2038/indicacao_121-2019_-_ze_antonio_-_indicacoes_ca_hg7bGXk.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2042/indicacao_122-2019_-_ze_antonio_-_servico_de_po_tOILakS.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2043/indicacao_123-2019_-_cicero_-_limpeza_posto_de__8ItGKcs.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2047/indicacao_124-2019_-_clodo_-_construcao_de_lomb_4CMkqDJ.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2048/indicacao_125-2019_-_claudio_-_faixa_de_pedrestre.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2049/indicacao_126-2019_-_claudio_-_sinalizacao_bosq_HysEMnU.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2050/indicacao_127-2019_-_cicero_-_colocacao_de_saibro.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/18/projeto_de_lei_no_01.2019_-_reposicao_venc_consel_dkqCDrf.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/19/projeto_de_lei_no_02.2019_-_reposicao_vencimento__EmyjX6i.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/20/projeto_de_lei_no_03.2019_-_reposicao_vencimento__xRMpijL.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_no_10.2019_-_autoriza_cessao_de_u_Zi2or9B.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_no_12.2019_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1890/projeto_de_lei_no_14.2019_-_altera_lei_608.19_-_cmdca.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1891/projeto_de_lei_no_17.2019_-_altera_lei_499.2014.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1892/projeto_de_lei_no_18.2019_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_19.2019_-_altera_lei_transpor_B4Wfygx.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1932/projeto_de_lei_no_20.2019_-_altera_a_lei_no_289.2012.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1933/projeto_de_lei_no_21.2019_-_altera_lei_612.17_-_cmas.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1993/projeto_de_lei_no_22.2019_-_institui_banco_de_horas.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_lei_no_23.2019_-_altera_lei_no_293.2012_1.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_lei_no_24.19_-_ldo_2020.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_25.2019_-_altera_anexo_da_lei_iYalOxF.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1988/projeto_de_lei_no_26.2019_-_altera_lei_no_646.2018_1.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1998/projeto_de_lei_no_27.2019_-_lei_orcamentaria_anual_2020.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_lei_no_28.2019_-_autoriza_cessao_de__3xoxXQb.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2037/projeto_de_lei_no_29.2019_-_politica_municipal__ovc8NSU.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2041/projeto_de_lei_no_30.2019_-_criacao_cargo_tijucasprev.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2045/projeto_de_lei_no_31.2019_-_institui_o_conselho_LphbPdX.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2167/projeto_de_lei_no_32.2019_-_obrigatoriedade_de_utilizacao_do_aplicativo_menor_preco_para_licitacoes.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1/projeto_de_lei_01-2019_-_altera_lei_531-2015.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_02-2019_-_reajuste_servidores_efetivos.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/3/projeto_de_lei_03-2019_-_reajuste_vereadores_prefeito_vice.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/4/projeto_de_lei_04_2019_-_cria_o_cargo_de_contador.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/5/projeto_de_lei_05_2019_-_controle_interno.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/17/projeto_de_lei_06-2019_-_ze_antonio_-_veiculo_es_lw9mbPm.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_lei_10_revoga_fundo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1772/projeto_de_lei_11-2019_-_altera_lei_661-2017.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1889/projeto_de_lei_12-2019_-_abastecimento_de_agua.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1941/projeto_de_lei_13-2019_-_claudio_-_eliminacao__I3phq6w.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1942/projeto_de_lei_14-2019_-_clodo_-_altera_lei_ho_QMAg4Ls.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1940/projeto_de_lei_15-2019__revoga_lei_637-2018.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_16-2019_-_camara_mirim_-_lixeira_5sDVNl0.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_17_-_2019_-_altera_plano_de_cargos.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2013/projeto_de_lei_18-2019_-_claudemir_-_nomeacao_d_h7jfSyf.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2019/projeto_de_lei_19-2019_-_ze_antonio_-_fornecim_DEzIaWN.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2024/projeto_de_lei_20_-_2019_-_ze_-_hino_nacional_e_65hlzVl.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2025/projeto_de_lei_21_-_2019_-_vereadores__-_semana_4zIwmJa.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2046/projeto_de_lei_23_-_2019_-_claudemir_-_parque_municipal.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_23-2019_-_ze_antonio_-_altera_c_qFLxCxU.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_25-2019_-_claudio_-_altera_lei__Hv9OJZ1.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/8/requerimento_01.2019__-_claudio_-_informacoes_sobr_nyppTIo.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/9/requerimento_02.2019__-_claudio_-_informacoes_sobre_pdm.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/10/requerimento_03.2019__-_claudemir_-_informacoes_s_HLy9Jl5.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/11/requerimento_04.2019__-_claudio.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/12/requerimento_05.2019__-_todos_-_informacoes_estad_OxklXk8.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/13/requerimento_06.2019__-_claudio_-_situacao_empresa_colono.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/14/requerimento_07.2019__-_clodo_-_remocao_de_barranco.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/15/requerimento_08.2019__-_clodo_-_mapa_loteamento_v_1ZGtiun.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/22/requerimento_10.2019__-_vereadores_-_informacoes__VKWKwhS.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/23/requerimento_11.2019__-_vereadores_-_informacoes__zBE9o5z.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/24/requerimento_12.2019__-_claudio_-_leiloes.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/632/requerimento_13.2019__-_claudio_-_arquivo_publico.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/633/requerimento_14.2019__-_claudio_-_situacao_predi_qNL9oto.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_15.2019__-_claudio_-_projeto_de_lei_31jjXTw.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_16.2019__-_claudio_-_brasil_telecom.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_17.2019__-_ze_anonio_-_reitera_prov_ZWp0ANq.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_18.2019__-_vereadores_-_obra_projeto_ceia.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_19.2019__-_maneco_-_parecer_sobre_t_vi0Ki1x.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/639/requerimento_20.2019__-_cicero_-_sinalizacao_escolar.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_21.2019__-_clodo_-_limpeza_de_barrancos.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_22.2019__-_claudio_-_leiloes_2.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/642/requerimento_23.2019__-_vereadores_-__arecicla.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_24.2019__-_todos_-_legalidade_ajuda_JG3AQpl.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_25.2019__-_rodrigo_-_reducao_de_car_Vmbuo4T.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_26.2019__-_clodo_-_escritura_de_imoveis.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_27.2019__-_rodrigo_-_presidente_da__9AQcwrI.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_28.2019__-_ze_antonio_-_matricula_c_S6lMJMb.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/648/requerimento_29.2019__-_vereadores_-_pedido_de_m_DJcAChN.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/649/requerimento_30.2019__-_maneco_-_diagnostico_soc_9cOofhY.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/650/requerimento_31.2019__-_claudemir_-_chamamento_p_dyhFAdA.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_33.2019__-_clodo_-_convenio_estado__2r139Ca.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_34.2019__-_vereadores_-_caminhao_de_mudanca.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_35.2019__-_clodo_-_remocao_de_poste_copel.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_36.2019__-_claudio_-_impostos_de_co_MtvcEOr.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_37.2019__-_vereadores_-_informacoes_fetaep.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_38.2019__-_ze_antonio_-_carga_hor._P3szPZx.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1298/requerimento_39.2019__-_claudio_-__habite-se.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1299/requerimento_40.2019__-_claudio_-__alvaras_cons_kPaeuSD.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1300/requerimento_41.2019__-_rodrigo_-_representacao_MHjlW8X.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1301/requerimento_42.2019__-_clodo_-_troca_de_pneus.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_43.2019__-_clodo_-_despesas_com_co_VUsmYgm.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1637/requerimento_44.2019__-_vereadores_-_informacoe_zrZ9NwX.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1639/requerimento_45.2019__-_ze_antonio_-_desconto_c_2UuYah7.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1640/requerimento_46.2019__-_vereadores_-_chamamento_VAS0WUO.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1782/requerimento_47.2019__-_claudio_-__servicos_pro_gW1TFYO.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1783/requerimento_48.2019__-_claudio_-__concessao_puc.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1784/requerimento_49.2019__-_vereadores_-__acidente_carro.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1785/requerimento_50.2019__-_vereadores_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1786/requerimento_51.2019__-_vereadores_-_cachorros__hOkDhHi.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1887/requerimento_52.2019__-_vereadores_-_manutencao_irH4ICn.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1888/requerimento_53.2019__-_vereadores_-_manutencao_yRZtoh1.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1897/requerimento_54.2019__-_cicero_-_sinalizacao_escolar_2.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1898/requerimento_55.2019__-_claudio_-__energia_trailer.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1899/requerimento_56.2019__-_ze_antonio_-_progressao_P1eQAAK.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1900/requerimento_57.2019__-_vereador_claudio_-loate_V45JGsc.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1920/requerimento_58.2019__-_claudio_-__rave.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1921/requerimento_59.2019__-_claudemir_-_manutencao__GuVuTVu.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1922/requerimento_60.2019__-_claudio_-__arrecadacao__XdnI3nc.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1928/requerimento_61.2019__-_clodo_-_documentos_esco_HKCARMp.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1929/requerimento_62.2019__-_claudio_-__alvaras_cons_mFmmiVH.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1930/requerimento_63.2019__-_clodo_-_tombamento_esco_OnP0Ai9.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1931/requerimento_64.2019_-_insalubridade.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1935/requerimento_65.2019__-_rodrigo_-_dimensoes_est_0z5hdpC.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1936/requerimento_66.2019__-_cicero_-_execucao_de_se_sp8RUNB.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1937/requerimento_67.2019__-_claudio_-_cartorio_de_protesto.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_68.2019__-_claudio_-__servicos_pro_jIWL4Ot.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1950/requerimento_69.2019__-_ze_antonio_-_residuos_tabatinga.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1955/requerimento_70.2019_-_vereadores_-_fgts.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1956/requerimento_71.2019_-_vereadores_-_construcao__7LSuDfq.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1966/requerimento_72.2019__-_clodo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1967/requerimento_73.2019__-_ze_antonio_-_raio_x_-_hospital.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1971/requerimento_74-2019__-_clodo_-_projetos_erva-mate.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1972/requerimento_75-2019__-_rodrigo_-_pedacinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1973/requerimento_76.2019_-_vereadores_-_raves.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1976/requerimento_77.2019__-_claudio_-__cozinha_comunitaria.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1977/requerimento_78.2019__-_claudio_-__pdm.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1978/requerimento_79.2019__-_claudio__radio_democrata.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1979/requerimento_80.2019__-_parecer_para_nomeacao_d_jnRUNBh.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1980/requerimento_81.2019__-_claudio__-_aluguel_sala_KCgEnIq.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1985/requerimento_82.2019__-_claudio__-_limpeza_terminal.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1986/requerimento_83.2019__-_clodo_-_raio_x_-_hospital.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_84.2019_-_vereadores_-_projeto_ban_MoSK2F1.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_85.2019__-_claudio__-__cesao_puc.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1996/requerimento_86.2019__-_cicero_-_manutencao_puc.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1997/requerimento_87.2019__-_cicero_-_nomeacao_de_es_L2yK1xH.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2003/requerimento_88.2019__-_clodo_-_nomeacao_de_ruas.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2004/requerimento_89.2019__-_maneco_-__agua_matulao.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2008/requerimento_90.2019_-_vereadores_-_25_por_cent_Mx9X7hy.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2009/requerimento_91.2019__-_claudio_-_requerimentos_06W42aW.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2010/requerimento_92.2019__-_claudio_-__alvaras_cons_U4JuNX0.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2011/requerimento_93.2019__-_claudio_-__arrecadacao__wUoGmVn.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2012/requerimento_94.2019__-_maneco_-_nomeacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2023/requerimento_96.2019__-_ze_-_recursos_recebidos_RwkfuBu.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2028/requerimento_97.2019__-_claudio_-__ampliacao_ca_XtaJKvN.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2029/requerimento_98.2019__-_claudio_-__concurso_publico.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2030/requerimento_99.2019__-_ze_antonio_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2040/requerimento_100.2019__-_claudio_-__arrecadacao_ZsH9sR4.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2044/requerimento_101.2019_-_vereadores_-_derrubada__T1f7WRS.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2051/requerimento_102.2019__-_ze_antonio_-_escala_12_x_36.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2052/requerimento_103.2019__-_claudemir_-_parecer_pa_N5XDYps.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2019/2053/requerimento_104.2019_-_vereadores_-_processo_c_GIu0ng9.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>