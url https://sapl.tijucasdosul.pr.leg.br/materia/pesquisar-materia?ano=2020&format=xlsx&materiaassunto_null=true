--- v0 (2025-12-10)
+++ v1 (2026-04-08)
@@ -54,2139 +54,2139 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2210/anteprojeto_de_lei_01-2020_-_claudio_-_altera_lei_608-17_-_conselho_crianca_e_adolescent.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2210/anteprojeto_de_lei_01-2020_-_claudio_-_altera_lei_608-17_-_conselho_crianca_e_adolescent.doc</t>
   </si>
   <si>
     <t>Altera a Lei 608, de 07 de novembro de 2017, que "Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências."</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2211/anteprojeto_de_lei_02-2020_-_claudio_-_lei_de_cessao_revisada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2211/anteprojeto_de_lei_02-2020_-_claudio_-_lei_de_cessao_revisada.doc</t>
   </si>
   <si>
     <t>Autoriza a Chefe do Poder Executivo Municipal a celebrar termo de concessão de uso de máquinas, tratores, implementos, equipamentos agropecuários com entidades de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2212/anteprojeto_de_lei_03-2020_-_cicero_-_danca_teatro_e_arte.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2212/anteprojeto_de_lei_03-2020_-_cicero_-_danca_teatro_e_arte.docx</t>
   </si>
   <si>
     <t>Súmula: Cria o Programa de Desenvolvimento Artístico no Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2213/anteprojeto_de_lei_04-2020_-_claudio_auxilio_alimentacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2213/anteprojeto_de_lei_04-2020_-_claudio_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>Súmula: Institui o auxílio alimentação para os servidores públicos no âmbito do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2214/anteprojeto_de_lei_05-2020_-_claudio_-_lei_50_-_40_insalubridade.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2214/anteprojeto_de_lei_05-2020_-_claudio_-_lei_50_-_40_insalubridade.docx</t>
   </si>
   <si>
     <t>Súmula: Altera a Lei Municipal n. 50, de 08 de dezembro de 2005, que “institui o regime jurídico dos servidores públicos municipais da administração direta, autárquica e fundacional” no que especifica.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2215/anteprojeto_de_lei_06-2020_-_claudio_-_autoriz._pocos_artesianos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2215/anteprojeto_de_lei_06-2020_-_claudio_-_autoriz._pocos_artesianos.docx</t>
   </si>
   <si>
     <t>Disciplina a autorização e o funcionamento de poços artesianos e semi-artesianos no perímetro urbano e rural do município de Tijucas do Sul/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2216/anteprojeto_de_lei_07-2020_-_ze_antonio_-_suspende_prazo_de_validade_concursos_-_covid_19.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2216/anteprojeto_de_lei_07-2020_-_ze_antonio_-_suspende_prazo_de_validade_concursos_-_covid_19.docx</t>
   </si>
   <si>
     <t>Suspende os prazos de validade dos concursos públicos já homologados durante o período de vigência da Situação de Emergência estabelecida pelo Município de Tijucas do Sul em decorrência da pandemia do coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 001/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública – Jardim Bosque da Saúde”</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_002-2020_-_cicero_-_manutencao_em_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_002-2020_-_cicero_-_manutencao_em_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 002/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção em ponto de ônibus - Lagoa”</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_003-2020_-_cicero_-_ponto_de_onibus_inga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_003-2020_-_cicero_-_ponto_de_onibus_inga.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 003/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Ponto de ônibus – Ingá”</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_004-2020_-_patiorna_-__iluminacao_publica_-_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_004-2020_-_patiorna_-__iluminacao_publica_-_saltinho.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 004/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública – Saltinho”</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_005-2020_-_claudemir_-_limpeza_de_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_005-2020_-_claudemir_-_limpeza_de_calcadas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 005/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Limpeza de calçadas – Bosque da Saúde”</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_006-2020_-_claudemir_-_manutencao_de_estradas_rurais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_006-2020_-_claudemir_-_manutencao_de_estradas_rurais.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 006/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de Estradas Rurais”</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/indicacao_007-2020_-_claudemir_-_melhorias_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/indicacao_007-2020_-_claudemir_-_melhorias_em_via_publica.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 007/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção em rua - Centro”</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2061/indicacao_008-2020-_patiorna_-_construcao_de_lombadas_e_poda_de_arvore.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2061/indicacao_008-2020-_patiorna_-_construcao_de_lombadas_e_poda_de_arvore.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 008/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Melhorias na PR 281”</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2062/indicacao_009-2020-_ze_antonio_-_pintura_de_faixas_de_pedestres.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2062/indicacao_009-2020-_ze_antonio_-_pintura_de_faixas_de_pedestres.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 009/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Pinturas de faixas de pedestre”</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2063/indicacao_010-2018_-_ze_antonio_-_iluminacao_publica_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2063/indicacao_010-2018_-_ze_antonio_-_iluminacao_publica_vila_cubas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 010/2018_x000D_
 _x000D_
 Súmula: “iluminação pública – Vila Cubas”</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2064/indicacao_011-2020_-_claudio_-_manutencao_de_via_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2064/indicacao_011-2020_-_claudio_-_manutencao_de_via_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 011/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de via Pública – Jardim Bosque da Saúde”</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2065/indicacao_012-2020_-_claudio_-_iluminacao_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2065/indicacao_012-2020_-_claudio_-_iluminacao_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 012/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Lagoa”</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2066/indicacao_013-2020_-_cicero_-_limpeza_de_lotes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2066/indicacao_013-2020_-_cicero_-_limpeza_de_lotes.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 013/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Limpeza de lotes”</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MANECO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2067/indicacao_014-2020_-_maneco_-_manutencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2067/indicacao_014-2020_-_maneco_-_manutencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 014/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas”</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2068/indicacao_015-2020_-_maneco_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2068/indicacao_015-2020_-_maneco_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 015/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Campina”</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2069/indicacao_016-2020_-_maneco_-_manutencao_ponte_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2069/indicacao_016-2020_-_maneco_-_manutencao_ponte_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 016/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de Ponto de ônibus - Tabatinga”</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2070/indicacao_017-2020_-_cicero_-_limpeza_gibe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2070/indicacao_017-2020_-_cicero_-_limpeza_gibe.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 017/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Limpeza Ginásio de Esportes”</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2071/indicacao_018-2020_-_cicero_-_pintura_faixas_de_pedrestre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2071/indicacao_018-2020_-_cicero_-_pintura_faixas_de_pedrestre.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 018/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Pintura faixa de pedestre – PR 281”</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>RODRIGO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2072/indicacao_019-2020_-_rodrigo_-_manutencao_em_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2072/indicacao_019-2020_-_rodrigo_-_manutencao_em_lombada.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 019/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção - Lombada”</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2073/indicacao_020-2020_-_ze_antonio_-_manutencao_estradas_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2073/indicacao_020-2020_-_ze_antonio_-_manutencao_estradas_campina.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 020/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de Estradas - Campina”</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2074/indicacao_021-2020_-_ze_antonio_-_portal_da_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2074/indicacao_021-2020_-_ze_antonio_-_portal_da_campina.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 021/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Edificação do Portal da Campina”</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_022-2020_-_ze_antonio_-_saibro_ponto_de_onibus_vossoroca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_022-2020_-_ze_antonio_-_saibro_ponto_de_onibus_vossoroca.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 022/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de pontos de transporte escolar”</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_023-2020_-_rodrigo_-_manutencao_em_via_publica-_remocao_de_pedras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_023-2020_-_rodrigo_-_manutencao_em_via_publica-_remocao_de_pedras.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 023/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção em via Pública - Campestre”</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_024-2020_-_claudemir_-_mudanca_de_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_024-2020_-_claudemir_-_mudanca_de_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 024/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Mudança de ponto de ônibus - Xaxim”</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_025-2020_-_cicero_e_maneco_-_placas_e_redutor_de_velocidade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_025-2020_-_cicero_e_maneco_-_placas_e_redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 025/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Sinalização – PR 281”</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_026-2020_-_rodrigo_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_026-2020_-_rodrigo_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 026/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Construção de Lombada”</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_027-2020_-_rodrigo_-_portal_pr_281_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_027-2020_-_rodrigo_-_portal_pr_281_-_lagoa.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 027/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Construção de Portal – Lagoa/São João”</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_028-2020_-_carlao_-_manutencao_estrada_ximbuva_e_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_028-2020_-_carlao_-_manutencao_estrada_ximbuva_e_saltinho.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 028/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas – Ximbuva e Saltinho”</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_029-2020_-_cicero_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_029-2020_-_cicero_-_diversos.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 029/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Diversos”</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_030-2020_-_rodrigo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_030-2020_-_rodrigo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 030/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Lagoinha”</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_031-2020_-_maneco_-fiscalizacao_lixo_haras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_031-2020_-_maneco_-fiscalizacao_lixo_haras.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 031/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Coleta de lixo”</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_032-2020_-_vereadores_-_agua_ribeirao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_032-2020_-_vereadores_-_agua_ribeirao.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 032/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Caminhão Pipa – Ribeirão do Meio”</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_033-2020_-_rodrigo_-_diversos_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_033-2020_-_rodrigo_-_diversos_-_campo_alto.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 033/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias Públicas – Campo Alto</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_034-2020_-_maneco_e_cicero_-_caixas_correio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_034-2020_-_maneco_e_cicero_-_caixas_correio.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 034/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Caixa Postal – Campina e Lagoinha”</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, CARLÃO ANDRADE, CÍCERO, CLAUDIO MARTINS, CLODOMIR ROCHA, MANECO, PATIORNA, Profº Claudemir, RODRIGO LIMA, ZÉ ANTÔNIO</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 035/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Material fresado ”</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2089/indicacao_036-2020_-_cicero_-_material_fresado_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2089/indicacao_036-2020_-_cicero_-_material_fresado_lagoinha.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 036/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Material fresado - Lagoinha”</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2090/indicacao_037-2020_-_rodrigo_-_saibro_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2090/indicacao_037-2020_-_rodrigo_-_saibro_-_lagoinha.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 037/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias Públicas –Lagoinha”</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2091/indicacao_038-2020_-_rodrigo_-_estrado_do_pinheiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2091/indicacao_038-2020_-_rodrigo_-_estrado_do_pinheiro.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 038/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias Públicas –Lagoa”</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2092/indicacao_039-2020-_patiorna_-_troca_de_lampada_-_gama.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2092/indicacao_039-2020-_patiorna_-_troca_de_lampada_-_gama.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 039/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Gama”</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2093/indicacao_040-2020_-_maneco_-_patrolamento_campina_e_regiao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2093/indicacao_040-2020_-_maneco_-_patrolamento_campina_e_regiao.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 040/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas – Campina e Região”</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2094/indicacao_041-2020_-_rodrigo_-_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2094/indicacao_041-2020_-_rodrigo_-_bueiro.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 041/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de bueiro – Centro”</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2095/indicacao_042-2020_-_maneco_-_patrolamento_matulao_sertaozinho_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2095/indicacao_042-2020_-_maneco_-_patrolamento_matulao_sertaozinho_rio_de_una.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 042/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas – Matulão, Sertãozinho, Rio de Una e Região”</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2096/indicacao_043-2020_-_clodo_-_iluminacao_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2096/indicacao_043-2020_-_clodo_-_iluminacao_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 043/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Lagoa”</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2097/indicacao_044-2020_-_cicero_-_caixas_de_lixo_sao_joao_e_barbacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2097/indicacao_044-2020_-_cicero_-_caixas_de_lixo_sao_joao_e_barbacua.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 044/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Caixas coletoras de lixo”</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2098/indicacao_045-2020_-_ze_antonio_-_manutencao_bueiro_buenos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2098/indicacao_045-2020_-_ze_antonio_-_manutencao_bueiro_buenos.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 045/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de bueiro - Centro”</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2099/indicacao_046-2020_-_clodo_-_iluminacao_publica_-_lagoa2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2099/indicacao_046-2020_-_clodo_-_iluminacao_publica_-_lagoa2.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 046/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Lagoa”</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2100/indicacao_047-2020_-_claudio_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2100/indicacao_047-2020_-_claudio_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 047/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Coleta de Lixo – Bosque da Saúde”</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2101/indicacao_048-2020_-_cicero_-_manutencao_de_estrada_de_roca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2101/indicacao_048-2020_-_cicero_-_manutencao_de_estrada_de_roca.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 048/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de Estrada de Roça – Lagoa/Gama”</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_049-2020_-_maneco_-_manutencao_estrada_eutalia_alves.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_049-2020_-_maneco_-_manutencao_estrada_eutalia_alves.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 049/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas – Colono”</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2103/indicacao_050-2020_-_maneco_-_manutencao_em_bueiro_-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2103/indicacao_050-2020_-_maneco_-_manutencao_em_bueiro_-_varzea.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 050/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de em bueiro – Várzea”</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_051-2020_-_maneco_-_manutencao_em_estrada_-_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_051-2020_-_maneco_-_manutencao_em_estrada_-_vila_rural.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 051/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de em estrada – Vila Rural”</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2105/indicacao_052-2020_-_maneco_-_patrolamento_campina_e_regiao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2105/indicacao_052-2020_-_maneco_-_patrolamento_campina_e_regiao.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 052/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas – Campina e Região”</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_053-2020_-_maneco_-_patrolamento_rua_maria_setim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_053-2020_-_maneco_-_patrolamento_rua_maria_setim.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 053/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de via pública – Morro Vermelho”</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2107/indicacao_054-2020_-_maneco_-_iluminacao_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2107/indicacao_054-2020_-_maneco_-_iluminacao_campina.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 054/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública – Campina”</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_055-2020_-_cicero_-_manutencao_de_estrada_raul_boava.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_055-2020_-_cicero_-_manutencao_de_estrada_raul_boava.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 055/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de Estrada – Lagoa”</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_056-2020_-_cicero_-_manutencao_de_iluminacao_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_056-2020_-_cicero_-_manutencao_de_iluminacao_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 056/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública – Lagoa”</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2110/indicacao_057-2020-_patiorna_-_troca_de_lampada_-_debora_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2110/indicacao_057-2020-_patiorna_-_troca_de_lampada_-_debora_lagoa.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 057/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Iluminação Pública - Lagoa”</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_058-2020-_patiorna_-_limpeza_valetas_-_pedro_ville_loteamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_058-2020-_patiorna_-_limpeza_valetas_-_pedro_ville_loteamento.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 058/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Limpeza de Valetas - Lagoinha”</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2112/indicacao_059-2020_-_cicero_-_manutencao_vias_publicas__-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2112/indicacao_059-2020_-_cicero_-_manutencao_vias_publicas__-_lagoinha.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N0 059/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Manutenção de vias públicas -  Lagoinha”</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_060-2020_-_cicero_-_construcao_de_lombada_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_060-2020_-_cicero_-_construcao_de_lombada_-_lagoa.doc</t>
   </si>
   <si>
     <t>Súmula: “Construção de Lombada -  Lagoa”</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_061-2020_-_claudemir_-_manutencao_de_via_-_salto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_061-2020_-_claudemir_-_manutencao_de_via_-_salto.doc</t>
   </si>
   <si>
     <t>Súmula: “Manutenção de Vias Públicas”</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2164/indicacao_062-2020_-_patiorna_-_limpeza_valetas_-_estrada_principal__-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2164/indicacao_062-2020_-_patiorna_-_limpeza_valetas_-_estrada_principal__-_lagoinha.doc</t>
   </si>
   <si>
     <t>Súmula: “Limpeza de Valetas - Lagoinha”</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2165/indicacao_063-2020_-_cicero_-_construcao_de_lombada_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2165/indicacao_063-2020_-_cicero_-_construcao_de_lombada_-_flores.doc</t>
   </si>
   <si>
     <t>Súmula: “Construção de Lombada -  Flores”</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2166/indicacao_064-2020_-_clodo_-_placas_de_sinalizacao_-_identificacao_de_vias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2166/indicacao_064-2020_-_clodo_-_placas_de_sinalizacao_-_identificacao_de_vias.doc</t>
   </si>
   <si>
     <t>Súmula: “Placa com nome de rua - Lagoa”</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2194/indicacao_065-2020_-_ze_antonio_-_placas_de_sinalizacao_-_faixas_de_pedestre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2194/indicacao_065-2020_-_ze_antonio_-_placas_de_sinalizacao_-_faixas_de_pedestre.doc</t>
   </si>
   <si>
     <t>Súmula: “Sinalização de Faixa de Pedestre - Centro</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2195/indicacao_066-2020_-_cicero_-_limpeza_de_valetas_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2195/indicacao_066-2020_-_cicero_-_limpeza_de_valetas_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Súmula: “Limpeza de Valetas -  Vila Cubas”</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2196/indicacao_067-2020_-_cicero_-_manutencao_lixeira_-_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2196/indicacao_067-2020_-_cicero_-_manutencao_lixeira_-_sao_joao.doc</t>
   </si>
   <si>
     <t>Súmula: “Manutenção de Lixeira – São João”</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2197/indicacao_068-2020_-_maneco_-_lombada_-_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2197/indicacao_068-2020_-_maneco_-_lombada_-_colono.doc</t>
   </si>
   <si>
     <t>Súmula: “Lombada - Colono”</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2198/indicacao_069-2020_-_maneco_-_iluminacao_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2198/indicacao_069-2020_-_maneco_-_iluminacao_publica_-_centro.doc</t>
   </si>
   <si>
     <t>Súmula: “Iluminação Pública – Centro”</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2199/indicacao_070-2020_-_maneco_-_patrolamento_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2199/indicacao_070-2020_-_maneco_-_patrolamento_tacua.doc</t>
   </si>
   <si>
     <t>Súmula: “Manutenção em Vias Públicas - Tacuã”</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2200/indicacao_071-2020_-_ze_antonio_-_lombadas_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2200/indicacao_071-2020_-_ze_antonio_-_lombadas_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Súmula: “Construção de Lombadas - Lagoinha”</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2205/indicacao_072-2020_-_maneco_-_patrolamento_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2205/indicacao_072-2020_-_maneco_-_patrolamento_colono.doc</t>
   </si>
   <si>
     <t>Súmula: “Manutenção em Vias Públicas - Colono”</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2206/indicacao_073-2020_-_maneco_-_coleta_de_lixo_-_vossoroca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2206/indicacao_073-2020_-_maneco_-_coleta_de_lixo_-_vossoroca.doc</t>
   </si>
   <si>
     <t>Súmula: “Coleta de Lixo e manutenção de vias- Vossoroca”</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2207/indicacao_074-2020_-_rodrigo_-__celulares_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2207/indicacao_074-2020_-_rodrigo_-__celulares_secretarios.doc</t>
   </si>
   <si>
     <t>Súmula: “Celulares para secretários municipais”</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2208/indicacao_075-2020_-_maneco_-_patrolamento_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2208/indicacao_075-2020_-_maneco_-_patrolamento_rio_de_una.doc</t>
   </si>
   <si>
     <t>Súmula: “Manutenção em Vias Públicas – Rio de Una, Morro Vermelho e arredores”</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_076-2020_-_claudemir_-_associacao_papanduva.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_076-2020_-_claudemir_-_associacao_papanduva.doc</t>
   </si>
   <si>
     <t>Súmula: “Associação de Moradores do Papanduva”</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_01.2020_-_extincao_de_cargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_01.2020_-_extincao_de_cargo.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 498, de 11 de novembro de 2014, que institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos Municipais da Administração Direta.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/projeto_de_lei_no_02.2020_-_altera_a_lei_no_289.2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/projeto_de_lei_no_02.2020_-_altera_a_lei_no_289.2012.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 289, de 23 de março de 2012, em face da promulgação da Emenda Constitucional nº 103, de 12 de novembro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_04.2020_-_reposicao_venc_conselho_tutelar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_04.2020_-_reposicao_venc_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho Tutelar do Município de Tijucas do Sul para o ano de 2020</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_no_05.2020_-_reposicao_venc_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_no_05.2020_-_reposicao_venc_magisterio.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores públicos do quadro do Magistério do Município de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_no_06.2020_-_reposicao_vencimento_dos_servidores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_no_06.2020_-_reposicao_vencimento_dos_servidores.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_no_07.2020_-_extincao_de_cargo_previdencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_no_07.2020_-_extincao_de_cargo_previdencia.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 289, de 23 de março de 2012, Lei nº 503 de 26 de novembro de 2014 e Lei nº 525, de 04 de agosto de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>Institui o Sistema de Controle Interno na Administração Direta e Indireta do Município de Tijucas do Sul, Estado do Paraná, regulamenta o cargo de controlador interno e dá outras providencias.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_09.2020_-_altera_a_lei_no_289.2012.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_09.2020_-_altera_a_lei_no_289.2012.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 289, de 23 de março de 2012 e dá outras providências</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_11.2020_-_altera_lei_601.17_-_cmun_pessoa_com_deficiencia_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_11.2020_-_altera_lei_601.17_-_cmun_pessoa_com_deficiencia_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 601, de 09 de outubro de 2017, que dispõe sobre o Conselho Municipal dos Direitos da Pessoa com Deficiência do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_12.2020_-_institui_a_jornada_de_trabalho_12x36.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_12.2020_-_institui_a_jornada_de_trabalho_12x36.doc</t>
   </si>
   <si>
     <t>Institui jornada especial de trabalho de 12hx36h no âmbito do município</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_13.2020_-_institui_o_servico_de_conv_e_fortalecimento_de_vinculos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_13.2020_-_institui_o_servico_de_conv_e_fortalecimento_de_vinculos.doc</t>
   </si>
   <si>
     <t>Aprova o Projeto da Secretaria de Assistência Social e Cidadania que trata da implantação do Serviço de Convivência e Fortalecimento de Vínculos (SCFV)”.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2180/projeto_de_lei_no_14.2020_-_autoriza_operacao_de_credito.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2180/projeto_de_lei_no_14.2020_-_autoriza_operacao_de_credito.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2181/projeto_de_lei_no_15.2020_-_suspende_prazos_concursos_covid.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2181/projeto_de_lei_no_15.2020_-_suspende_prazos_concursos_covid.doc</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_16.2020_-_altera_a_lei_no_597.2017.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_16.2020_-_altera_a_lei_no_597.2017.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 597, de 05 de setembro de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_17.2020_-_altera_a_lei_no_600.2017.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_17.2020_-_altera_a_lei_no_600.2017.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 600, de 27 de setembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_18.2020_-_ldo_2021.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_18.2020_-_ldo_2021.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2185/projeto_de_lei_no_19.2020_-_altera_a_lei_no_246.2010_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2185/projeto_de_lei_no_19.2020_-_altera_a_lei_no_246.2010_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 246, de 27 de dezembro de 2010 (Código de Obras) e dá outras providências.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2186/projeto_de_lei_no_20.2020_-_altera_a_faixa_nao_edificavel_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2186/projeto_de_lei_no_20.2020_-_altera_a_faixa_nao_edificavel_2.doc</t>
   </si>
   <si>
     <t>Define o limite de reserva da faixa não edificável ao longo das rodovias que atravessem o perímetro urbano ou área urbanizada passível de ser incluída em perímetro urbano, altera a Lei Municipal nº 244, de 27 de dezembro de 2010 e dá outras providências</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2187/projeto_de_lei_no_21.2020_-_revogacao_leis_estancia_da_capela.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2187/projeto_de_lei_no_21.2020_-_revogacao_leis_estancia_da_capela.doc</t>
   </si>
   <si>
     <t>Revoga as Leis nº 12/1981, nº 187/2009 e nº 438/2013, que tratam de doação e concessão de direito real de uso de imóveis localizados no Loteamento Estância da Capela.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_22.2020_-_lei_orcamentaria_anual_2021.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_22.2020_-_lei_orcamentaria_anual_2021.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2021</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2193/projeto_de_lei_no_23.2020_-_lei_abertura_de_credito_adicional_especial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2193/projeto_de_lei_no_23.2020_-_lei_abertura_de_credito_adicional_especial.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2020 no valor de 141.591,61</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2220/projeto_de_lei_no_24.2020_-_altera_lei_293.2012_plano_cargos_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2220/projeto_de_lei_no_24.2020_-_altera_lei_293.2012_plano_cargos_educacao.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 293, de 04 de abril de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_25.2020_-_lei_abertura_de_credito_adicional_especial_terreno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_25.2020_-_lei_abertura_de_credito_adicional_especial_terreno.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2020 no valor de 200.000,00</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2222/projeto_de_lei_no_26.2020_-_altera_lei_289.2012_previdencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2222/projeto_de_lei_no_26.2020_-_altera_lei_289.2012_previdencia.doc</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Municipal n° 289, de 23 de março de 2012, que instituiu o Regime Próprio de Previdência de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_27.2020_-_lei_criacao_da_rota_rural_sergius_erdelyi.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_27.2020_-_lei_criacao_da_rota_rural_sergius_erdelyi.doc</t>
   </si>
   <si>
     <t>Dispõe sobre criação da “ROTA RURAL SERGIUS ERDELYI, TURISMO – TIJUCAS DO SUL” e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, CÍCERO, CLAUDIO MARTINS, Profº Claudemir, ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2153/projeto_de_lei__01-2020_-_mesa_-__reajuste_servidores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2153/projeto_de_lei__01-2020_-_mesa_-__reajuste_servidores.doc</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>Cria o programa de incentivo ao Esporte e Cultura em Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2156/projeto_de_lei_04-2020-_fixa_subsidio_pref.__vice_e_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2156/projeto_de_lei_04-2020-_fixa_subsidio_pref.__vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Tijucas do Sul para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024”.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2157/projeto_de_lei_05-2020_-_fixa_subsidio_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2157/projeto_de_lei_05-2020_-_fixa_subsidio_vereadores.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Tijucas do Sul para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2204/projeto_de_lei_no_06.2020_-_ze_-_altera_lei_713__faixa_nao_edificavel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2204/projeto_de_lei_no_06.2020_-_ze_-_altera_lei_713__faixa_nao_edificavel.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 713, de 22 de setembro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_07-2020_-_cicero_-_rua_arvelino_farias.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_07-2020_-_cicero_-_rua_arvelino_farias.docx</t>
   </si>
   <si>
     <t>“Denomina Estrada José Avelino De Farias”</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_08_de_dezembro_de_2020.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_08_de_dezembro_de_2020.docx</t>
   </si>
   <si>
     <t>Concede o titulo de utilidade pública á ONG]_x000D_
  amor maior –associação de atendimento e _x000D_
 apoio ao Autista de tijucas do sul /PR</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2113/requerimento_01-2020_-_claudio_-_pdm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2113/requerimento_01-2020_-_claudio_-_pdm.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 01/2020_x000D_
 _x000D_
 Súmula: “Informações sobre o PDM”.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2114/requerimento_02-2020_-_claudio_-_pagamentos_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2114/requerimento_02-2020_-_claudio_-_pagamentos_arecicla.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 02/2020_x000D_
 _x000D_
 Súmula: “Dívida ARECICLA”.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2115/requerimento_03-2020_-_clodo_-_limpeza_patio_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2115/requerimento_03-2020_-_clodo_-_limpeza_patio_arecicla.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2020_x000D_
 _x000D_
 Súmula: “Limpeza de terreno”.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2116/requerimento_04-2020_-_clodo_-_uso_de_veiculos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2116/requerimento_04-2020_-_clodo_-_uso_de_veiculos.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2020_x000D_
 _x000D_
 Súmula: “Uso de veículos”.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS, ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2117/requerimento_05-2020_-_claudio_e_ze_antonio_-_concessao_de_progressoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2117/requerimento_05-2020_-_claudio_e_ze_antonio_-_concessao_de_progressoes.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 05/2020_x000D_
 “Progressão funcional”.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 06/2020_x000D_
 _x000D_
 Súmula: “NASF”.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2119/requerimento_07-2020_-_comissao_ljr_-_pl_01-20_-_extincao_cargos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2119/requerimento_07-2020_-_comissao_ljr_-_pl_01-20_-_extincao_cargos.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 07/2020_x000D_
 _x000D_
 Súmula: “informações relacionadas ao PL 01/2020, que extingue cargos efetivos previstos na Lei 489/2014</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>CLAUDIO MARTINS, MANECO, ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2120/requerimento_08-2020_-_vereadores_-_pontos_br_376.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2120/requerimento_08-2020_-_vereadores_-_pontos_br_376.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 08/2020_x000D_
 _x000D_
 Súmula: “Pontos de parada de transporte escolar”.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>CLODOMIR ROCHA, Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09-2020_-_clodo_e_claudemir_-_licitacaos_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09-2020_-_clodo_e_claudemir_-_licitacaos_saibro.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2020_x000D_
 _x000D_
 Súmula: “Licitação de Saibro”.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10-2020_-_clodo_e_claudemir-_licitacaos_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10-2020_-_clodo_e_claudemir-_licitacaos_lixo.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2020_x000D_
 _x000D_
 Súmula: “Licitação de Coleta de Lixo”.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11-2020_-_clodo_e_claudemir_-_divida_com_aterro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11-2020_-_clodo_e_claudemir_-_divida_com_aterro.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011/2020_x000D_
 _x000D_
 Súmula: “Dívida com aterro”.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12-2020_-_clodo_e_claudemir_-_aluguel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12-2020_-_clodo_e_claudemir_-_aluguel.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 012/2020_x000D_
 _x000D_
 Súmula: “Despesas com aluguéis”.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13-2020_-_claudio_-_conselho_de_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13-2020_-_claudio_-_conselho_de_educacao.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 013/2020_x000D_
 _x000D_
 Súmula: “Gastos com índice da Educação”.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, CLAUDIO MARTINS, CLODOMIR ROCHA, Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14-2020_-_claudemir_-_calculo_atuarial_-_atualizado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14-2020_-_claudemir_-_calculo_atuarial_-_atualizado.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2020_x000D_
 _x000D_
 Súmula: “aumento de alíquota”</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 015/2020_x000D_
 _x000D_
 Súmula: “Nomeação de estradas - Lagoa”.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._102-19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._102-19.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 16/2020_x000D_
 _x000D_
 Súmula: “Reitera o Requerimento 102/2019, de Informações sobre jornada de trabalho do regime 12h x 36 h”.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17-2020_-_claudemir_e_clodo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17-2020_-_claudemir_e_clodo.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 017/2020_x000D_
 _x000D_
 Súmula: “Parecer setor de Engenharia”</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18-2020_-_claudio_-_iptu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18-2020_-_claudio_-_iptu.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 18/2020_x000D_
 _x000D_
 Súmula: “Arrecadação IPTU”.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19-2020_-_clodo_-_raio_x_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19-2020_-_clodo_-_raio_x_hospital.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 019/2020_x000D_
 _x000D_
 Súmula: “Raio X - Hospital”.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20-2020_-_claudio_-_uso_de_recursos_de_leilao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20-2020_-_claudio_-_uso_de_recursos_de_leilao.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 020/2020_x000D_
 _x000D_
 Súmula: “Uso de recursos de Leilão”.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, CARLÃO ANDRADE, CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21-2020_-_todos_-_manilhas_servico_horas_maquina_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21-2020_-_todos_-_manilhas_servico_horas_maquina_1.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 021/2020_x000D_
 _x000D_
 Súmula: “contrato de aquisição de manilhas”.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_22-2020_-_claudio_-_material_fresado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_22-2020_-_claudio_-_material_fresado.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/2020_x000D_
 _x000D_
 Súmula: “Material Fresado”.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_23-2020_-_claudemir_-_decreto_emergencial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_23-2020_-_claudemir_-_decreto_emergencial.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 023/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Decreto de Calamidade Pública”</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_24-2020_-_claudemir_-_nomeacao_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_24-2020_-_claudemir_-_nomeacao_de_rua.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 024/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Nomeação de Estrada”</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_25-2020_-_maneco_-_despesas_covid-19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_25-2020_-_maneco_-_despesas_covid-19.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 025/2020_x000D_
 _x000D_
 Súmula: “Receitas e despesas Covid-19”</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_26-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_26-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 026/2020_x000D_
 _x000D_
 Súmula: “Nomeação de estradas - Lagoa”.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_27-2020_-_claudio_-_terreno_apae.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_27-2020_-_claudio_-_terreno_apae.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 027/2020_x000D_
 _x000D_
 Súmula: “Registro de Imóvel ”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>CÍCERO, Profº Claudemir</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_28-2020_-_claudemir__e_cicero_-_consigandos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_28-2020_-_claudemir__e_cicero_-_consigandos.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 028/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Empréstimos Consignados”</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_29-2020_-_claudio_-_manilhas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_29-2020_-_claudio_-_manilhas.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 029/2020_x000D_
 _x000D_
 Súmula: “Ofício GP 161-2020 ”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_30-2020_-_todos_-_covid_19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_30-2020_-_todos_-_covid_19.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 30/2020_x000D_
 _x000D_
 Súmula: “aquisições emergenciais para o Covid-19 ”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_31-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._16-20_e_102-19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_31-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._16-20_e_102-19.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 31/2020_x000D_
 _x000D_
 Súmula: “Reitera o Requerimento 16/2020, de Informações sobre jornada de trabalho do regime 12h x 36 h e solicita agendamento de reunião”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_32-2020_-_rodrigo_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_32-2020_-_rodrigo_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 032/2020_x000D_
 _x000D_
 Súmula: “Coleta de Lixo ”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_33-2020_-_claudio_-__cultura_lei_amir_blanc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_33-2020_-_claudio_-__cultura_lei_amir_blanc.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 033/2020_x000D_
 _x000D_
 Súmula: “recurso federal destinado à cultura do Município ”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_34-2020_-_ze_e_rodrigo_-_gastos_acao_social.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_34-2020_-_ze_e_rodrigo_-_gastos_acao_social.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 34/2020_x000D_
 _x000D_
 Súmula: “Informações sobre os recursos destinados à Ação Social ”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>RODRIGO LIMA, ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_35-2020_-_ze_e_rodrigo_-__recursos_humanos_covid_19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_35-2020_-_ze_e_rodrigo_-__recursos_humanos_covid_19.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 35/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Informações sobre verba destinada ao servidor da saúde pelo Covid- 19”.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_36-2020_-_claudio_-_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_36-2020_-_claudio_-_sanepar.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 36/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Informações sobre termino de Convênio”</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_37-2020_-_todos_-_156.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_37-2020_-_todos_-_156.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 37/2020_x000D_
 _x000D_
 Súmula: “serviço 156”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, CARLÃO ANDRADE, CÍCERO, CLAUDIO MARTINS, CLODOMIR ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_38-2020_-_todos_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_38-2020_-_todos_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 38/2020_x000D_
 _x000D_
 Súmula: “Iluminação Pública”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_39-2020_-_todos_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_39-2020_-_todos_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 39/2020_x000D_
 _x000D_
 Súmula: “Coleta de Lixo”._x000D_
 Excelentíssimo Senhor Prefeito:</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>CARLÃO ANDRADE, CLAUDIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_40.2020__-_todos_-loateamento_capela.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_40.2020__-_todos_-loateamento_capela.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 040/2020_x000D_
 _x000D_
 _x000D_
 Súmula: “Providências sobre o Loteamento Chácara Estância da Capela – Projeto de Lei 21/2020”.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_41.2020__-_todos_-_uso_do_onibus_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_41.2020__-_todos_-_uso_do_onibus_escolar.doc</t>
   </si>
   <si>
     <t>Súmula: “Providências sobre o uso do ônibus escolar para o transporte de cidadãos”.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_42-2020_-_todos_-_licitacao_2021_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_42-2020_-_todos_-_licitacao_2021_executivo.doc</t>
   </si>
   <si>
     <t>Súmula: “Requer informações sobre os processos de contratação que especifica</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_43-2020_-_rodrigo_-_imposto_de_renda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_43-2020_-_rodrigo_-_imposto_de_renda.doc</t>
   </si>
   <si>
     <t>Súmula: “CMDCA”.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_44-2020_-_clodo_-_retorno_de_atividades_de_restaurantes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_44-2020_-_clodo_-_retorno_de_atividades_de_restaurantes.doc</t>
   </si>
   <si>
     <t>Súmula: “Resturantes”.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2189/requerimento_45-2020_-_claudio_-_lei_718-2020.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2189/requerimento_45-2020_-_claudio_-_lei_718-2020.doc</t>
   </si>
   <si>
     <t>Súmula: “Lei 718/2020”</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2190/requerimento_46-2020_-_claudemir_-_nomeacao_de_rua_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2190/requerimento_46-2020_-_claudemir_-_nomeacao_de_rua_2.doc</t>
   </si>
   <si>
     <t>Súmula: “Nomeação de Estrada”</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_47-2020_-_claudio_-_uso_de_recursos_de_leilao_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_47-2020_-_claudio_-_uso_de_recursos_de_leilao_2.doc</t>
   </si>
   <si>
     <t>Súmula: “Uso de recursos de Leilão”.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_todos_-_licitacao_2021_executivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_todos_-_licitacao_2021_executivo.doc</t>
   </si>
   <si>
     <t>Súmula: “Requer informações sobre os processos de contratação que especifica”.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_49-2020_-_claudio_-_despesas_cemiterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_49-2020_-_claudio_-_despesas_cemiterio.doc</t>
   </si>
   <si>
     <t>Súmula: “Prestação de Contas ”.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>Câmara Municipal de Tijucas do Sul - CM-TJS, CÍCERO, CLODOMIR ROCHA, MANECO, PATIORNA, Profº Claudemir, RODRIGO LIMA, ZÉ ANTÔNIO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2202/requerimento_50-2020_-_todos_-_licitacao_plano_diretor.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2202/requerimento_50-2020_-_todos_-_licitacao_plano_diretor.doc</t>
   </si>
   <si>
     <t>Súmula: “Requer informações sobre o processo de contratação de revisão do Plano Diretor”.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2203/requerimento_51-2020_-_clodo_-_reabertura_agencia_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2203/requerimento_51-2020_-_clodo_-_reabertura_agencia_copel.doc</t>
   </si>
   <si>
     <t>Súmula: “Reabertura Agência da Copel”.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_52-2020_-_ze_antonio_-_suspensao_licitacao_transp._escolar_r_48_km_rodado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_52-2020_-_ze_antonio_-_suspensao_licitacao_transp._escolar_r_48_km_rodado.doc</t>
   </si>
   <si>
     <t>Súmula: “Requer a suspensão do Pregão Presencial nº 54/2020, pelas razões que especifica”.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_53-2020-_relacao_servcidores_por_secretaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_53-2020-_relacao_servcidores_por_secretaria.doc</t>
   </si>
   <si>
     <t>Súmula: “Relação de servidores por Secretarias”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2493,67 +2493,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2210/anteprojeto_de_lei_01-2020_-_claudio_-_altera_lei_608-17_-_conselho_crianca_e_adolescent.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2211/anteprojeto_de_lei_02-2020_-_claudio_-_lei_de_cessao_revisada.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2212/anteprojeto_de_lei_03-2020_-_cicero_-_danca_teatro_e_arte.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2213/anteprojeto_de_lei_04-2020_-_claudio_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2214/anteprojeto_de_lei_05-2020_-_claudio_-_lei_50_-_40_insalubridade.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2215/anteprojeto_de_lei_06-2020_-_claudio_-_autoriz._pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2216/anteprojeto_de_lei_07-2020_-_ze_antonio_-_suspende_prazo_de_validade_concursos_-_covid_19.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_002-2020_-_cicero_-_manutencao_em_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_003-2020_-_cicero_-_ponto_de_onibus_inga.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_004-2020_-_patiorna_-__iluminacao_publica_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_005-2020_-_claudemir_-_limpeza_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_006-2020_-_claudemir_-_manutencao_de_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/indicacao_007-2020_-_claudemir_-_melhorias_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2061/indicacao_008-2020-_patiorna_-_construcao_de_lombadas_e_poda_de_arvore.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2062/indicacao_009-2020-_ze_antonio_-_pintura_de_faixas_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2063/indicacao_010-2018_-_ze_antonio_-_iluminacao_publica_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2064/indicacao_011-2020_-_claudio_-_manutencao_de_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2065/indicacao_012-2020_-_claudio_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2066/indicacao_013-2020_-_cicero_-_limpeza_de_lotes.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2067/indicacao_014-2020_-_maneco_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2068/indicacao_015-2020_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2069/indicacao_016-2020_-_maneco_-_manutencao_ponte_de_onibus.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2070/indicacao_017-2020_-_cicero_-_limpeza_gibe.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2071/indicacao_018-2020_-_cicero_-_pintura_faixas_de_pedrestre.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2072/indicacao_019-2020_-_rodrigo_-_manutencao_em_lombada.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2073/indicacao_020-2020_-_ze_antonio_-_manutencao_estradas_campina.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2074/indicacao_021-2020_-_ze_antonio_-_portal_da_campina.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_022-2020_-_ze_antonio_-_saibro_ponto_de_onibus_vossoroca.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_023-2020_-_rodrigo_-_manutencao_em_via_publica-_remocao_de_pedras.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_024-2020_-_claudemir_-_mudanca_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_025-2020_-_cicero_e_maneco_-_placas_e_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_026-2020_-_rodrigo_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_027-2020_-_rodrigo_-_portal_pr_281_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_028-2020_-_carlao_-_manutencao_estrada_ximbuva_e_saltinho.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_029-2020_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_030-2020_-_rodrigo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_031-2020_-_maneco_-fiscalizacao_lixo_haras.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_032-2020_-_vereadores_-_agua_ribeirao.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_033-2020_-_rodrigo_-_diversos_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_034-2020_-_maneco_e_cicero_-_caixas_correio.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2089/indicacao_036-2020_-_cicero_-_material_fresado_lagoinha.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2090/indicacao_037-2020_-_rodrigo_-_saibro_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2091/indicacao_038-2020_-_rodrigo_-_estrado_do_pinheiro.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2092/indicacao_039-2020-_patiorna_-_troca_de_lampada_-_gama.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2093/indicacao_040-2020_-_maneco_-_patrolamento_campina_e_regiao.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2094/indicacao_041-2020_-_rodrigo_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2095/indicacao_042-2020_-_maneco_-_patrolamento_matulao_sertaozinho_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2096/indicacao_043-2020_-_clodo_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2097/indicacao_044-2020_-_cicero_-_caixas_de_lixo_sao_joao_e_barbacua.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2098/indicacao_045-2020_-_ze_antonio_-_manutencao_bueiro_buenos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2099/indicacao_046-2020_-_clodo_-_iluminacao_publica_-_lagoa2.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2100/indicacao_047-2020_-_claudio_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2101/indicacao_048-2020_-_cicero_-_manutencao_de_estrada_de_roca.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_049-2020_-_maneco_-_manutencao_estrada_eutalia_alves.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2103/indicacao_050-2020_-_maneco_-_manutencao_em_bueiro_-_varzea.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_051-2020_-_maneco_-_manutencao_em_estrada_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2105/indicacao_052-2020_-_maneco_-_patrolamento_campina_e_regiao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_053-2020_-_maneco_-_patrolamento_rua_maria_setim.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2107/indicacao_054-2020_-_maneco_-_iluminacao_campina.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_055-2020_-_cicero_-_manutencao_de_estrada_raul_boava.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_056-2020_-_cicero_-_manutencao_de_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2110/indicacao_057-2020-_patiorna_-_troca_de_lampada_-_debora_lagoa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_058-2020-_patiorna_-_limpeza_valetas_-_pedro_ville_loteamento.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2112/indicacao_059-2020_-_cicero_-_manutencao_vias_publicas__-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_060-2020_-_cicero_-_construcao_de_lombada_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_061-2020_-_claudemir_-_manutencao_de_via_-_salto.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2164/indicacao_062-2020_-_patiorna_-_limpeza_valetas_-_estrada_principal__-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2165/indicacao_063-2020_-_cicero_-_construcao_de_lombada_-_flores.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2166/indicacao_064-2020_-_clodo_-_placas_de_sinalizacao_-_identificacao_de_vias.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2194/indicacao_065-2020_-_ze_antonio_-_placas_de_sinalizacao_-_faixas_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2195/indicacao_066-2020_-_cicero_-_limpeza_de_valetas_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2196/indicacao_067-2020_-_cicero_-_manutencao_lixeira_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2197/indicacao_068-2020_-_maneco_-_lombada_-_colono.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2198/indicacao_069-2020_-_maneco_-_iluminacao_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2199/indicacao_070-2020_-_maneco_-_patrolamento_tacua.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2200/indicacao_071-2020_-_ze_antonio_-_lombadas_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2205/indicacao_072-2020_-_maneco_-_patrolamento_colono.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2206/indicacao_073-2020_-_maneco_-_coleta_de_lixo_-_vossoroca.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2207/indicacao_074-2020_-_rodrigo_-__celulares_secretarios.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2208/indicacao_075-2020_-_maneco_-_patrolamento_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_076-2020_-_claudemir_-_associacao_papanduva.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_01.2020_-_extincao_de_cargo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/projeto_de_lei_no_02.2020_-_altera_a_lei_no_289.2012.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_04.2020_-_reposicao_venc_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_no_05.2020_-_reposicao_venc_magisterio.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_no_06.2020_-_reposicao_vencimento_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_no_07.2020_-_extincao_de_cargo_previdencia.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_09.2020_-_altera_a_lei_no_289.2012.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_11.2020_-_altera_lei_601.17_-_cmun_pessoa_com_deficiencia_1.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_12.2020_-_institui_a_jornada_de_trabalho_12x36.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_13.2020_-_institui_o_servico_de_conv_e_fortalecimento_de_vinculos.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2180/projeto_de_lei_no_14.2020_-_autoriza_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2181/projeto_de_lei_no_15.2020_-_suspende_prazos_concursos_covid.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_16.2020_-_altera_a_lei_no_597.2017.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_17.2020_-_altera_a_lei_no_600.2017.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_18.2020_-_ldo_2021.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2185/projeto_de_lei_no_19.2020_-_altera_a_lei_no_246.2010_1.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2186/projeto_de_lei_no_20.2020_-_altera_a_faixa_nao_edificavel_2.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2187/projeto_de_lei_no_21.2020_-_revogacao_leis_estancia_da_capela.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_22.2020_-_lei_orcamentaria_anual_2021.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2193/projeto_de_lei_no_23.2020_-_lei_abertura_de_credito_adicional_especial.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2220/projeto_de_lei_no_24.2020_-_altera_lei_293.2012_plano_cargos_educacao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_25.2020_-_lei_abertura_de_credito_adicional_especial_terreno.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2222/projeto_de_lei_no_26.2020_-_altera_lei_289.2012_previdencia.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_27.2020_-_lei_criacao_da_rota_rural_sergius_erdelyi.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2153/projeto_de_lei__01-2020_-_mesa_-__reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2156/projeto_de_lei_04-2020-_fixa_subsidio_pref.__vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2157/projeto_de_lei_05-2020_-_fixa_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2204/projeto_de_lei_no_06.2020_-_ze_-_altera_lei_713__faixa_nao_edificavel.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_07-2020_-_cicero_-_rua_arvelino_farias.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_08_de_dezembro_de_2020.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2113/requerimento_01-2020_-_claudio_-_pdm.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2114/requerimento_02-2020_-_claudio_-_pagamentos_arecicla.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2115/requerimento_03-2020_-_clodo_-_limpeza_patio_arecicla.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2116/requerimento_04-2020_-_clodo_-_uso_de_veiculos.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2117/requerimento_05-2020_-_claudio_e_ze_antonio_-_concessao_de_progressoes.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2119/requerimento_07-2020_-_comissao_ljr_-_pl_01-20_-_extincao_cargos.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2120/requerimento_08-2020_-_vereadores_-_pontos_br_376.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09-2020_-_clodo_e_claudemir_-_licitacaos_saibro.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10-2020_-_clodo_e_claudemir-_licitacaos_lixo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11-2020_-_clodo_e_claudemir_-_divida_com_aterro.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12-2020_-_clodo_e_claudemir_-_aluguel.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13-2020_-_claudio_-_conselho_de_educacao.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14-2020_-_claudemir_-_calculo_atuarial_-_atualizado.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._102-19.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17-2020_-_claudemir_e_clodo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18-2020_-_claudio_-_iptu.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19-2020_-_clodo_-_raio_x_hospital.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20-2020_-_claudio_-_uso_de_recursos_de_leilao.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21-2020_-_todos_-_manilhas_servico_horas_maquina_1.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_22-2020_-_claudio_-_material_fresado.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_23-2020_-_claudemir_-_decreto_emergencial.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_24-2020_-_claudemir_-_nomeacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_25-2020_-_maneco_-_despesas_covid-19.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_26-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_27-2020_-_claudio_-_terreno_apae.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_28-2020_-_claudemir__e_cicero_-_consigandos.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_29-2020_-_claudio_-_manilhas.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_30-2020_-_todos_-_covid_19.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_31-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._16-20_e_102-19.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_32-2020_-_rodrigo_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_33-2020_-_claudio_-__cultura_lei_amir_blanc.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_34-2020_-_ze_e_rodrigo_-_gastos_acao_social.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_35-2020_-_ze_e_rodrigo_-__recursos_humanos_covid_19.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_36-2020_-_claudio_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_37-2020_-_todos_-_156.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_38-2020_-_todos_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_39-2020_-_todos_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_40.2020__-_todos_-loateamento_capela.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_41.2020__-_todos_-_uso_do_onibus_escolar.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_42-2020_-_todos_-_licitacao_2021_executivo.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_43-2020_-_rodrigo_-_imposto_de_renda.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_44-2020_-_clodo_-_retorno_de_atividades_de_restaurantes.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2189/requerimento_45-2020_-_claudio_-_lei_718-2020.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2190/requerimento_46-2020_-_claudemir_-_nomeacao_de_rua_2.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_47-2020_-_claudio_-_uso_de_recursos_de_leilao_2.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_todos_-_licitacao_2021_executivo.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_49-2020_-_claudio_-_despesas_cemiterio.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2202/requerimento_50-2020_-_todos_-_licitacao_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2203/requerimento_51-2020_-_clodo_-_reabertura_agencia_copel.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_52-2020_-_ze_antonio_-_suspensao_licitacao_transp._escolar_r_48_km_rodado.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_53-2020-_relacao_servcidores_por_secretaria.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2210/anteprojeto_de_lei_01-2020_-_claudio_-_altera_lei_608-17_-_conselho_crianca_e_adolescent.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2211/anteprojeto_de_lei_02-2020_-_claudio_-_lei_de_cessao_revisada.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2212/anteprojeto_de_lei_03-2020_-_cicero_-_danca_teatro_e_arte.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2213/anteprojeto_de_lei_04-2020_-_claudio_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2214/anteprojeto_de_lei_05-2020_-_claudio_-_lei_50_-_40_insalubridade.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2215/anteprojeto_de_lei_06-2020_-_claudio_-_autoriz._pocos_artesianos.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2216/anteprojeto_de_lei_07-2020_-_ze_antonio_-_suspende_prazo_de_validade_concursos_-_covid_19.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_002-2020_-_cicero_-_manutencao_em_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_003-2020_-_cicero_-_ponto_de_onibus_inga.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_004-2020_-_patiorna_-__iluminacao_publica_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_005-2020_-_claudemir_-_limpeza_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2059/indicacao_006-2020_-_claudemir_-_manutencao_de_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2060/indicacao_007-2020_-_claudemir_-_melhorias_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2061/indicacao_008-2020-_patiorna_-_construcao_de_lombadas_e_poda_de_arvore.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2062/indicacao_009-2020-_ze_antonio_-_pintura_de_faixas_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2063/indicacao_010-2018_-_ze_antonio_-_iluminacao_publica_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2064/indicacao_011-2020_-_claudio_-_manutencao_de_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2065/indicacao_012-2020_-_claudio_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2066/indicacao_013-2020_-_cicero_-_limpeza_de_lotes.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2067/indicacao_014-2020_-_maneco_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2068/indicacao_015-2020_-_maneco_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2069/indicacao_016-2020_-_maneco_-_manutencao_ponte_de_onibus.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2070/indicacao_017-2020_-_cicero_-_limpeza_gibe.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2071/indicacao_018-2020_-_cicero_-_pintura_faixas_de_pedrestre.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2072/indicacao_019-2020_-_rodrigo_-_manutencao_em_lombada.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2073/indicacao_020-2020_-_ze_antonio_-_manutencao_estradas_campina.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2074/indicacao_021-2020_-_ze_antonio_-_portal_da_campina.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_022-2020_-_ze_antonio_-_saibro_ponto_de_onibus_vossoroca.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_023-2020_-_rodrigo_-_manutencao_em_via_publica-_remocao_de_pedras.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_024-2020_-_claudemir_-_mudanca_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_025-2020_-_cicero_e_maneco_-_placas_e_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_026-2020_-_rodrigo_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_027-2020_-_rodrigo_-_portal_pr_281_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_028-2020_-_carlao_-_manutencao_estrada_ximbuva_e_saltinho.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_029-2020_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_030-2020_-_rodrigo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_031-2020_-_maneco_-fiscalizacao_lixo_haras.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_032-2020_-_vereadores_-_agua_ribeirao.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_033-2020_-_rodrigo_-_diversos_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_034-2020_-_maneco_e_cicero_-_caixas_correio.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2089/indicacao_036-2020_-_cicero_-_material_fresado_lagoinha.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2090/indicacao_037-2020_-_rodrigo_-_saibro_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2091/indicacao_038-2020_-_rodrigo_-_estrado_do_pinheiro.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2092/indicacao_039-2020-_patiorna_-_troca_de_lampada_-_gama.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2093/indicacao_040-2020_-_maneco_-_patrolamento_campina_e_regiao.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2094/indicacao_041-2020_-_rodrigo_-_bueiro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2095/indicacao_042-2020_-_maneco_-_patrolamento_matulao_sertaozinho_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2096/indicacao_043-2020_-_clodo_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2097/indicacao_044-2020_-_cicero_-_caixas_de_lixo_sao_joao_e_barbacua.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2098/indicacao_045-2020_-_ze_antonio_-_manutencao_bueiro_buenos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2099/indicacao_046-2020_-_clodo_-_iluminacao_publica_-_lagoa2.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2100/indicacao_047-2020_-_claudio_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2101/indicacao_048-2020_-_cicero_-_manutencao_de_estrada_de_roca.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_049-2020_-_maneco_-_manutencao_estrada_eutalia_alves.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2103/indicacao_050-2020_-_maneco_-_manutencao_em_bueiro_-_varzea.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_051-2020_-_maneco_-_manutencao_em_estrada_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2105/indicacao_052-2020_-_maneco_-_patrolamento_campina_e_regiao.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_053-2020_-_maneco_-_patrolamento_rua_maria_setim.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2107/indicacao_054-2020_-_maneco_-_iluminacao_campina.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_055-2020_-_cicero_-_manutencao_de_estrada_raul_boava.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_056-2020_-_cicero_-_manutencao_de_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2110/indicacao_057-2020-_patiorna_-_troca_de_lampada_-_debora_lagoa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_058-2020-_patiorna_-_limpeza_valetas_-_pedro_ville_loteamento.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2112/indicacao_059-2020_-_cicero_-_manutencao_vias_publicas__-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_060-2020_-_cicero_-_construcao_de_lombada_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_061-2020_-_claudemir_-_manutencao_de_via_-_salto.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2164/indicacao_062-2020_-_patiorna_-_limpeza_valetas_-_estrada_principal__-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2165/indicacao_063-2020_-_cicero_-_construcao_de_lombada_-_flores.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2166/indicacao_064-2020_-_clodo_-_placas_de_sinalizacao_-_identificacao_de_vias.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2194/indicacao_065-2020_-_ze_antonio_-_placas_de_sinalizacao_-_faixas_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2195/indicacao_066-2020_-_cicero_-_limpeza_de_valetas_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2196/indicacao_067-2020_-_cicero_-_manutencao_lixeira_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2197/indicacao_068-2020_-_maneco_-_lombada_-_colono.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2198/indicacao_069-2020_-_maneco_-_iluminacao_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2199/indicacao_070-2020_-_maneco_-_patrolamento_tacua.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2200/indicacao_071-2020_-_ze_antonio_-_lombadas_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2205/indicacao_072-2020_-_maneco_-_patrolamento_colono.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2206/indicacao_073-2020_-_maneco_-_coleta_de_lixo_-_vossoroca.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2207/indicacao_074-2020_-_rodrigo_-__celulares_secretarios.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2208/indicacao_075-2020_-_maneco_-_patrolamento_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_076-2020_-_claudemir_-_associacao_papanduva.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2169/projeto_de_lei_no_01.2020_-_extincao_de_cargo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2170/projeto_de_lei_no_02.2020_-_altera_a_lei_no_289.2012.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_04.2020_-_reposicao_venc_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2172/projeto_de_lei_no_05.2020_-_reposicao_venc_magisterio.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_lei_no_06.2020_-_reposicao_vencimento_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_no_07.2020_-_extincao_de_cargo_previdencia.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2176/projeto_de_lei_no_09.2020_-_altera_a_lei_no_289.2012.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2177/projeto_de_lei_no_11.2020_-_altera_lei_601.17_-_cmun_pessoa_com_deficiencia_1.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2178/projeto_de_lei_no_12.2020_-_institui_a_jornada_de_trabalho_12x36.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_13.2020_-_institui_o_servico_de_conv_e_fortalecimento_de_vinculos.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2180/projeto_de_lei_no_14.2020_-_autoriza_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2181/projeto_de_lei_no_15.2020_-_suspende_prazos_concursos_covid.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2182/projeto_de_lei_no_16.2020_-_altera_a_lei_no_597.2017.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2183/projeto_de_lei_no_17.2020_-_altera_a_lei_no_600.2017.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2184/projeto_de_lei_no_18.2020_-_ldo_2021.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2185/projeto_de_lei_no_19.2020_-_altera_a_lei_no_246.2010_1.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2186/projeto_de_lei_no_20.2020_-_altera_a_faixa_nao_edificavel_2.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2187/projeto_de_lei_no_21.2020_-_revogacao_leis_estancia_da_capela.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2188/projeto_de_lei_no_22.2020_-_lei_orcamentaria_anual_2021.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2193/projeto_de_lei_no_23.2020_-_lei_abertura_de_credito_adicional_especial.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2220/projeto_de_lei_no_24.2020_-_altera_lei_293.2012_plano_cargos_educacao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2221/projeto_de_lei_no_25.2020_-_lei_abertura_de_credito_adicional_especial_terreno.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2222/projeto_de_lei_no_26.2020_-_altera_lei_289.2012_previdencia.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2223/projeto_de_lei_no_27.2020_-_lei_criacao_da_rota_rural_sergius_erdelyi.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2153/projeto_de_lei__01-2020_-_mesa_-__reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2156/projeto_de_lei_04-2020-_fixa_subsidio_pref.__vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2157/projeto_de_lei_05-2020_-_fixa_subsidio_vereadores.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2204/projeto_de_lei_no_06.2020_-_ze_-_altera_lei_713__faixa_nao_edificavel.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_lei_no_07-2020_-_cicero_-_rua_arvelino_farias.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2224/projeto_de_lei_no_08_de_dezembro_de_2020.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2113/requerimento_01-2020_-_claudio_-_pdm.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2114/requerimento_02-2020_-_claudio_-_pagamentos_arecicla.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2115/requerimento_03-2020_-_clodo_-_limpeza_patio_arecicla.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2116/requerimento_04-2020_-_clodo_-_uso_de_veiculos.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2117/requerimento_05-2020_-_claudio_e_ze_antonio_-_concessao_de_progressoes.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2119/requerimento_07-2020_-_comissao_ljr_-_pl_01-20_-_extincao_cargos.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2120/requerimento_08-2020_-_vereadores_-_pontos_br_376.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2121/requerimento_09-2020_-_clodo_e_claudemir_-_licitacaos_saibro.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2122/requerimento_10-2020_-_clodo_e_claudemir-_licitacaos_lixo.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2123/requerimento_11-2020_-_clodo_e_claudemir_-_divida_com_aterro.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2124/requerimento_12-2020_-_clodo_e_claudemir_-_aluguel.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2125/requerimento_13-2020_-_claudio_-_conselho_de_educacao.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2126/requerimento_14-2020_-_claudemir_-_calculo_atuarial_-_atualizado.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2127/requerimento_15-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2128/requerimento_16-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._102-19.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2129/requerimento_17-2020_-_claudemir_e_clodo.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2130/requerimento_18-2020_-_claudio_-_iptu.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2131/requerimento_19-2020_-_clodo_-_raio_x_hospital.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2132/requerimento_20-2020_-_claudio_-_uso_de_recursos_de_leilao.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2133/requerimento_21-2020_-_todos_-_manilhas_servico_horas_maquina_1.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_22-2020_-_claudio_-_material_fresado.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_23-2020_-_claudemir_-_decreto_emergencial.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_24-2020_-_claudemir_-_nomeacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_25-2020_-_maneco_-_despesas_covid-19.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_26-2020_-_cicero_-_nomeacao_de_estrada_lagoa.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_27-2020_-_claudio_-_terreno_apae.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_28-2020_-_claudemir__e_cicero_-_consigandos.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_29-2020_-_claudio_-_manilhas.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_30-2020_-_todos_-_covid_19.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_31-2019__-_ze_antonio_-_escala_12_x_36_-_reitera_req._16-20_e_102-19.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2144/requerimento_32-2020_-_rodrigo_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2145/requerimento_33-2020_-_claudio_-__cultura_lei_amir_blanc.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2146/requerimento_34-2020_-_ze_e_rodrigo_-_gastos_acao_social.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2147/requerimento_35-2020_-_ze_e_rodrigo_-__recursos_humanos_covid_19.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2148/requerimento_36-2020_-_claudio_-_sanepar.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2149/requerimento_37-2020_-_todos_-_156.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2150/requerimento_38-2020_-_todos_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2151/requerimento_39-2020_-_todos_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2152/requerimento_40.2020__-_todos_-loateamento_capela.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2158/requerimento_41.2020__-_todos_-_uso_do_onibus_escolar.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2159/requerimento_42-2020_-_todos_-_licitacao_2021_executivo.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2160/requerimento_43-2020_-_rodrigo_-_imposto_de_renda.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2161/requerimento_44-2020_-_clodo_-_retorno_de_atividades_de_restaurantes.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2189/requerimento_45-2020_-_claudio_-_lei_718-2020.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2190/requerimento_46-2020_-_claudemir_-_nomeacao_de_rua_2.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_47-2020_-_claudio_-_uso_de_recursos_de_leilao_2.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_todos_-_licitacao_2021_executivo.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_49-2020_-_claudio_-_despesas_cemiterio.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2202/requerimento_50-2020_-_todos_-_licitacao_plano_diretor.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2203/requerimento_51-2020_-_clodo_-_reabertura_agencia_copel.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2217/requerimento_52-2020_-_ze_antonio_-_suspensao_licitacao_transp._escolar_r_48_km_rodado.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_53-2020-_relacao_servcidores_por_secretaria.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>