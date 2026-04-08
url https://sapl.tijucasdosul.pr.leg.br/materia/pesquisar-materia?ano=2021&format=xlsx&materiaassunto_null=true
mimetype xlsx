--- v0 (2026-02-08)
+++ v1 (2026-04-08)
@@ -54,4586 +54,4586 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/anteprojeto_de_lei_01_-_2021_ricardo_pj_eu_te_desafio.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/anteprojeto_de_lei_01_-_2021_ricardo_pj_eu_te_desafio.docx</t>
   </si>
   <si>
     <t>Cria o Projeto "Eu te Desafio" no âmbito da Secretaria Municipal  de Cultura, Esporte e Lazer de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/anteprojeto_de_lei_02_-_2021_-_vereadora_raquel_-_fundo_rotativo_escolas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/anteprojeto_de_lei_02_-_2021_-_vereadora_raquel_-_fundo_rotativo_escolas.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa Fundo Rotativo para unidades educacionais da Secretaria Municipal da Educação, visando efetuar o repasse de recursos financeiros aos estabelecimentos de ensino da rede municipal de Tijucas do sul.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CEBOLA, JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/anteprojeto_de_lei_03_-_2021_-_vereador_sidinei_-_altera_pccv_adm._geral_l._498-14.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/anteprojeto_de_lei_03_-_2021_-_vereador_sidinei_-_altera_pccv_adm._geral_l._498-14.docx</t>
   </si>
   <si>
     <t>Altera a Lei 498, de 11 de Novembro de 2014 que Institui o Plano de Carreira, Cargos e Vencimentos ( PCCV ) dos Servidores Públicos Municipais da administração direta, no que especifica.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CEBOLA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/anteprojeto_de_lei_04_-_2021_-_vereador_sidnei_e_ricardo_-_multa_descumprimento_medidas_covid_19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/anteprojeto_de_lei_04_-_2021_-_vereador_sidnei_e_ricardo_-_multa_descumprimento_medidas_covid_19.doc</t>
   </si>
   <si>
     <t>Institui medidas coercitivas por ausência de uso de máscara, formação de aglomerações, bem como define os procedimentos para a utilização do poder de polícia pela administração pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/anteprojeto_de_lei_07_-_2021_horas_para_o_desenvolvimento_ricardo.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/anteprojeto_de_lei_07_-_2021_horas_para_o_desenvolvimento_ricardo.docx</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a implantar o Programa "Horas para o Desenvolvimento", e dá outras providências.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/anteprojeto_de_lei_08_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/anteprojeto_de_lei_08_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>Institui o Programa de Capacitação dos Servidores Públicos Municipais em Tijucas do sul e dá outras providências.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/anteprojeto_de_lei_09_-_2021_-_raquel_e_everaldo_-_regulamenta_o_femuspop.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/anteprojeto_de_lei_09_-_2021_-_raquel_e_everaldo_-_regulamenta_o_femuspop.docx</t>
   </si>
   <si>
     <t>Regulamenta o Festival de Música Popular de Tijucas do Sul ( FEMUSPOP ) e dá outras providências.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/anteprojeto_de_lei_10_-_2021_-_vereador_sidinei_-_coleta_domiciliar_para_exames.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/anteprojeto_de_lei_10_-_2021_-_vereador_sidinei_-_coleta_domiciliar_para_exames.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Secretaria Municipal de Tijucas do Sul  realizar coleta de materiais para exames laboratoriais de idosos, acamados ou portadores de deficiência em suas residências.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/anteprojeto_de_lei_11-_2021_-_vereador_tute_e_ricardo_-_vale_alimentacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/anteprojeto_de_lei_11-_2021_-_vereador_tute_e_ricardo_-_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Alimentação aos servidores públicos municipais de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/anteprojeto_de_lei_12_-_2021_-_vereadores_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_esporte_e_cultura_em_tijucas_do_sul.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/anteprojeto_de_lei_12_-_2021_-_vereadores_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_esporte_e_cultura_em_tijucas_do_sul.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo ao Esporte, Cultura e Turismo em Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/anteprojeto_de_lei_13_-_2021_-_vereador_ricardo_evaraldo_cesta_basica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/anteprojeto_de_lei_13_-_2021_-_vereador_ricardo_evaraldo_cesta_basica.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir e doar cestas básicas para famílias em quarentena por infecção do novo Coronavírus, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/anteprojeto_de_lei_14_-_2021_-_vereador_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/anteprojeto_de_lei_14_-_2021_-_vereador_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo ao Turismo Rural em Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>JOANE, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/anteprojeto_de_lei_15_-_2021_-_implementos_agricolas_-_ricardo_-_joane.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/anteprojeto_de_lei_15_-_2021_-_implementos_agricolas_-_ricardo_-_joane.docx</t>
   </si>
   <si>
     <t>Estabelece normas para utilização de equipamentos e implementos agrícolas pertencentes ao município por particulares.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/anteprojeto_de_lei_16_-_2021_-_vereador_sidinei_-_prog._praticas_integrativas_saude.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/anteprojeto_de_lei_16_-_2021_-_vereador_sidinei_-_prog._praticas_integrativas_saude.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do "Programa Municipal de Práticas Integrativas e Complementares em Saúde".</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/anteprojeto_de_lei_17_-_2021_-_raquel_e_everaldo__-_bonus_meio_ambiente.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/anteprojeto_de_lei_17_-_2021_-_raquel_e_everaldo__-_bonus_meio_ambiente.doc</t>
   </si>
   <si>
     <t>Institui no Município de Tijucas do Sul o Programa Bônus do Meio Ambiente, seus fins e mecanismos de formulação e aplicação, e dá outras providências.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/anteprojeto_de_lei_18_-_2021_-_vereador_sidinei_-_tratamento_de_canal.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/anteprojeto_de_lei_18_-_2021_-_vereador_sidinei_-_tratamento_de_canal.docx</t>
   </si>
   <si>
     <t>Autoriza o município a disponibilizar, através dos consultórios conveniados, a realização de procedimentos odontológicos e dá outras providências.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/anteprojeto_de_lei_19_-_2021_-_vereador_sidinei_-_ecografia.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/anteprojeto_de_lei_19_-_2021_-_vereador_sidinei_-_ecografia.docx</t>
   </si>
   <si>
     <t>Autoriza o município a disponibilizar, através dos consultórios conveniados, a realização de procedimentos de ecografia e demais exames relacionados a campanhas de pré-natal em Tijucas do Sul.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_001-2021_-_cicero_-_atendimento_de_projeto_bancos_ortopedicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_001-2021_-_cicero_-_atendimento_de_projeto_bancos_ortopedicos.doc</t>
   </si>
   <si>
     <t>“Banco Municipal de Materiais Médicos-Ortopédicos”</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_002-2021_-_raquel_-_academia_ao_ar_livre_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_002-2021_-_raquel_-_academia_ao_ar_livre_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Academia ao Ar Livre -  Lagoa”</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_003-2021_-_raquel_-_sinalizacao_na_rua_xv_de_novembro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_003-2021_-_raquel_-_sinalizacao_na_rua_xv_de_novembro.doc</t>
   </si>
   <si>
     <t>“Sinalização na Rua XV de Novembro - Centro”</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>“Construção de Ponto de Ônibus - Centro”</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_005-2021_-_adilson_-_construcao_de_lombadas_-_campina_e_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_005-2021_-_adilson_-_construcao_de_lombadas_-_campina_e_centro.doc</t>
   </si>
   <si>
     <t>“Construção de Lombadas – Campina e Vila Cubas”</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_006-2021_-_adilson_-_limpeza_urbana_e_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_006-2021_-_adilson_-_limpeza_urbana_e_rural.doc</t>
   </si>
   <si>
     <t>“Limpeza na área urbana e rural”</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>“Alargamento da Estrada Raimundo Pereira da Cruz – Colono/Rodeio”</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_008-2021_-_everaldo_-_poda_de_arvores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_008-2021_-_everaldo_-_poda_de_arvores.doc</t>
   </si>
   <si>
     <t>“Poda de árvores - Contenda”</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/indicacao_009-2021_-_everaldo_-_conferencia_ambiental.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/indicacao_009-2021_-_everaldo_-_conferencia_ambiental.doc</t>
   </si>
   <si>
     <t>“Conferência Ambiental”</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_010-2021_-_ricardo_-__iluminacao_publica_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_010-2021_-_ricardo_-__iluminacao_publica_-_flores.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública - Flores”</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_011-2021_-_raquel_e_joane_-_manutencao_em_ponte_de_madeira_-_contenda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_011-2021_-_raquel_e_joane_-_manutencao_em_ponte_de_madeira_-_contenda.doc</t>
   </si>
   <si>
     <t>Manutenção em ponte de madeira - Contenda / Fazendinha”</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_012-2021_-_sidinei_e_joane_-_implantacao_de_corpo_de_bombeiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_012-2021_-_sidinei_e_joane_-_implantacao_de_corpo_de_bombeiros.doc</t>
   </si>
   <si>
     <t>“Implantação de Unidade de Corpo de Bombeiros”</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_013-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_013-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_postinho.doc</t>
   </si>
   <si>
     <t>“Manutenção em escola municipal - Postinho”</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_014-2021_-_raquel_everaldo_ricardo_e_adilson_-_manutencao_escola_do_leovanil_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_014-2021_-_raquel_everaldo_ricardo_e_adilson_-_manutencao_escola_do_leovanil_camargo.doc</t>
   </si>
   <si>
     <t>“Manutenção em escola municipal – Centro”</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_015-2021_-_adilson_-_servicos_na_comunidade_de_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_015-2021_-_adilson_-_servicos_na_comunidade_de_campina.doc</t>
   </si>
   <si>
     <t>“Serviços na comunidade de Campina”.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_016-2021_-_everaldo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_016-2021_-_everaldo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública - Lagoa”</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_017-2021_-_adilson_-_manutencao_em_via_-_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_017-2021_-_adilson_-_manutencao_em_via_-_vila_rural.doc</t>
   </si>
   <si>
     <t>“Manutenção de estrada – Vila Rural”.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_018-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_018-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_campo_alto.doc</t>
   </si>
   <si>
     <t>“Manutenção em escola municipal – Campo Alto”</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_019-2021_-_raquel_everaldo_e_adilson_-_drenagem_de_agua_em_frente_a_posto_de_saude_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_019-2021_-_raquel_everaldo_e_adilson_-_drenagem_de_agua_em_frente_a_posto_de_saude_-_campina.doc</t>
   </si>
   <si>
     <t>“Manutenção em unidade de saúde – Campina”</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/indicacao_020-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/indicacao_020-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_colono.doc</t>
   </si>
   <si>
     <t>“Manutenção em escola municipal – Colono”</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_021-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_021-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc</t>
   </si>
   <si>
     <t>“Limpeza de terreno baldio - Centro”</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/indicacao_022-2021_-_cicero_-_limpeza_de_rua_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/indicacao_022-2021_-_cicero_-_limpeza_de_rua_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>“Limpeza de Rua – Vila Cubas”</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/indicacao_023-2021_-_adilson_-_limpeza_de_bueiro_-_campo_comprido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/indicacao_023-2021_-_adilson_-_limpeza_de_bueiro_-_campo_comprido.doc</t>
   </si>
   <si>
     <t>“Serviços na comunidade de Campo Comprido”.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_024-2021_-_raquel_joane_e_adilson_-_manutencao_escola_da_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_024-2021_-_raquel_joane_e_adilson_-_manutencao_escola_da_tabatinga.doc</t>
   </si>
   <si>
     <t>“Manutenção em escola municipal – Tabatinga”</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/indicacao_025-2021_-_raquel_e_everaldo_-_doacao_de_imposto_de_renda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/indicacao_025-2021_-_raquel_e_everaldo_-_doacao_de_imposto_de_renda.doc</t>
   </si>
   <si>
     <t>“Pagamentos de Imposto de Renda”</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_026-2021_-_patiorna_-_limpeza_de_valetas_e_melhorias_em_ruas_do_loteamento_dewille.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_026-2021_-_patiorna_-_limpeza_de_valetas_e_melhorias_em_ruas_do_loteamento_dewille.doc</t>
   </si>
   <si>
     <t>“Limpeza de Valetas - Lagoinha”</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/indicacao_027-2021_-_adilson_-_iluminacao_publica_-_tio_jango.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/indicacao_027-2021_-_adilson_-_iluminacao_publica_-_tio_jango.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública - Centro”.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/indicacao_028-2021_-_tute_-_placas_de_sinalizacao_-_regiao_central.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/indicacao_028-2021_-_tute_-_placas_de_sinalizacao_-_regiao_central.doc</t>
   </si>
   <si>
     <t>“Placas de Sinalização – região Central”.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_029-2021_-_tute_-_reformas_de_escolas_antigas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_029-2021_-_tute_-_reformas_de_escolas_antigas.doc</t>
   </si>
   <si>
     <t>“Reformas de Escolas antigas”.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_030-2021_-_raquel_-_iluminacao_publica_-_flores_e_contenda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_030-2021_-_raquel_-_iluminacao_publica_-_flores_e_contenda.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública – Contenda das Flores”</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_031-2021_-_raquel_-_profissionais_de_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_031-2021_-_raquel_-_profissionais_de_educacao.doc</t>
   </si>
   <si>
     <t>“Profissionais de Educação”</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/indicacao_032-2021_-_tute_e_sidinei_-_manutencao_em_travessa_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/indicacao_032-2021_-_tute_e_sidinei_-_manutencao_em_travessa_-_centro.doc</t>
   </si>
   <si>
     <t>“Manutenção em vias públicas - Centro”.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_033-2021_-_raquel_-_poda_de_arvores_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_033-2021_-_raquel_-_poda_de_arvores_-_campina.doc</t>
   </si>
   <si>
     <t>“Poda de árvores”</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_035-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_035-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Manutenção em vias públicas – Lagoa”</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_036-2021_-_cicero_-_construcao_de_ponto_de_onibus_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_036-2021_-_cicero_-_construcao_de_ponto_de_onibus_escolar.doc</t>
   </si>
   <si>
     <t>“Construção de ponto de ônibus escolar – Lagoa”</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_037-2021_-_cicero_-_manutencao_de_vias_publicas_-_matulao_e_rio_do_fojo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_037-2021_-_cicero_-_manutencao_de_vias_publicas_-_matulao_e_rio_do_fojo.doc</t>
   </si>
   <si>
     <t>“Manutenção de vias públicas – Centro, Matulão e Rio do Fojo”</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/indicacao_038-2021_-_adilson_-_manutencao_de_vias_publicas_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/indicacao_038-2021_-_adilson_-_manutencao_de_vias_publicas_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Manutenção de Vias Públicas – Lagoa”.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_039-2021_-_adilson_-_manutencao_de_vias_publicas_-_ribeirao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_039-2021_-_adilson_-_manutencao_de_vias_publicas_-_ribeirao.doc</t>
   </si>
   <si>
     <t>“Manutenção de Vias Públicas – Ribeirão do Meio e Xaxim”.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_040-2021_-_tute_-_manutencao_de_vias_publicas_-_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_040-2021_-_tute_-_manutencao_de_vias_publicas_-_rio_de_una.doc</t>
   </si>
   <si>
     <t>“Manutenção de Vias Públicas – Rio de Una”.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_041-2021_-_everaldo_-_servicos_na_comunidade_do_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_041-2021_-_everaldo_-_servicos_na_comunidade_do_postinho.doc</t>
   </si>
   <si>
     <t>“Serviços nas comunidades do Postinho e Piraí”.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_042-2021_-_everaldo_-_instalacao_de_rede_trifasica_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_042-2021_-_everaldo_-_instalacao_de_rede_trifasica_-_postinho.doc</t>
   </si>
   <si>
     <t>“Rede Trifásica - Postinho”.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_043-2021_-_adilson_-_servicos_na_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_043-2021_-_adilson_-_servicos_na_vila_rural.doc</t>
   </si>
   <si>
     <t>“Serviços na Vila Rural”.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_044-2021_-_adilson_-_manutencao_em_bueiro_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_044-2021_-_adilson_-_manutencao_em_bueiro_-_tabatinga.doc</t>
   </si>
   <si>
     <t>“Manutenção em bueiro - Tabatinga”.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_045-2021_-_joane_-_iluminacao_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_045-2021_-_joane_-_iluminacao_publica_-_centro.doc</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_046-2021_-_joane_-_reuniao_com_mineracao_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_046-2021_-_joane_-_reuniao_com_mineracao_tabatinga.doc</t>
   </si>
   <si>
     <t>“Reunião com empresa Paraná Mineração”.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/indicacao_047-2021_-_patiorna_-_iluminacao_publica_-_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/indicacao_047-2021_-_patiorna_-_iluminacao_publica_-_ambrosios.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública”</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_048-2021_-_adilson_-_troca_de_lixeira_-_morro_vermelho_1.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_048-2021_-_adilson_-_troca_de_lixeira_-_morro_vermelho_1.docx</t>
   </si>
   <si>
     <t>“Troca de Lixeira”</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/indicacao_049-2021_-_adilson_-_manutencao_em_via_pubica_-_rincao_1.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/indicacao_049-2021_-_adilson_-_manutencao_em_via_pubica_-_rincao_1.docx</t>
   </si>
   <si>
     <t>“Manutenção em Via Pública - Rincão”</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/indicacao_050-2021_-_sidinei_-_manutencao_em_via_pubica_-_campestre_1.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/indicacao_050-2021_-_sidinei_-_manutencao_em_via_pubica_-_campestre_1.docx</t>
   </si>
   <si>
     <t>“Manutenção em Via Pública - Campestre”</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_051-2021_-_sidinei_-_diversos_-_vila_cubas_1.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_051-2021_-_sidinei_-_diversos_-_vila_cubas_1.docx</t>
   </si>
   <si>
     <t>“Serviços Diversos – Vila Cubas”</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_052-2021_-_sidinei_-_iluminacao_publica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_052-2021_-_sidinei_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Iluminação Pública”</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_053-2021_-_sidinei_e_ricardo_-_artefama_2.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_053-2021_-_sidinei_e_ricardo_-_artefama_2.docx</t>
   </si>
   <si>
     <t>“Disponibilidade de transporte para entrevista de emprego”</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_054-2021_-_tute_-_limpeza_de_calcadas_-_regiao_central.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_054-2021_-_tute_-_limpeza_de_calcadas_-_regiao_central.docx</t>
   </si>
   <si>
     <t>“Limpeza de calçadas – região central”</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_055-2021_-_tute_-_manutencao_em_vias_publicas_-_vila_cubas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_055-2021_-_tute_-_manutencao_em_vias_publicas_-_vila_cubas.docx</t>
   </si>
   <si>
     <t>“Manutenção em vias públicas – Vila Cubas”</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_056-2021_-_raquel_-_restricoes_covid-19.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_056-2021_-_raquel_-_restricoes_covid-19.docx</t>
   </si>
   <si>
     <t>“Medidas de restrições em relação ao Covid-19”</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_057-2021_-_raquel_-_escala_de_trabalho_nas_escolas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_057-2021_-_raquel_-_escala_de_trabalho_nas_escolas.docx</t>
   </si>
   <si>
     <t>“Escala de trabalho nas escolas municipais”</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_058-2021_-_cicero_-_manutencao_em_vias_publicas_-_ximbuva.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_058-2021_-_cicero_-_manutencao_em_vias_publicas_-_ximbuva.docx</t>
   </si>
   <si>
     <t>“Manutenção em via pública – Ximbuva”</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/indicacao_059-2021_-_joane_-_diversos_-_tabatinga_e_regiao.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/indicacao_059-2021_-_joane_-_diversos_-_tabatinga_e_regiao.docx</t>
   </si>
   <si>
     <t>“Diversos – Tabatinga e região”</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/indicacao_060-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoinha.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/indicacao_060-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoinha.docx</t>
   </si>
   <si>
     <t>“Manutenção em via pública – Lagoinha”</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_061-2021_-_everaldo_-_manutencao_na_praca_central.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_061-2021_-_everaldo_-_manutencao_na_praca_central.docx</t>
   </si>
   <si>
     <t>“Revitalização da Praça Central”</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_062-2021_-_adilson_-_protecao_contra_chuva_nas_agencias_bancarias.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_062-2021_-_adilson_-_protecao_contra_chuva_nas_agencias_bancarias.docx</t>
   </si>
   <si>
     <t>“Proteção contra chuva em agências bancárias”</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_063-2021_-_everaldo_-_empresas_para_coleta_de_exames.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_063-2021_-_everaldo_-_empresas_para_coleta_de_exames.docx</t>
   </si>
   <si>
     <t>“Coleta de Exames”</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_064-2021_-_tute_-_cameras_de_seguranca.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_064-2021_-_tute_-_cameras_de_seguranca.docx</t>
   </si>
   <si>
     <t>“Câmeras de Segurança”</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_065-2021_-_cicero_-_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_065-2021_-_cicero_-_copel.doc</t>
   </si>
   <si>
     <t>“Solicita que a COPEL preste informações sobre as quedas de energia no Município, e adote medidas para evitá-las.”</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/indicacao_065-2021_-_sidinei_-_vacinacao_covid.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/indicacao_065-2021_-_sidinei_-_vacinacao_covid.docx</t>
   </si>
   <si>
     <t>“Vacinação de Idosos”</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2312/indicacao_067-2021_-_tute_e_everaldo_-_sao_joao_-_diversos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2312/indicacao_067-2021_-_tute_e_everaldo_-_sao_joao_-_diversos.docx</t>
   </si>
   <si>
     <t>“São João - Diversos”</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/indicacao_068-2021_-_cicero_-_ampliacao_atendimento_de_farmacias.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/indicacao_068-2021_-_cicero_-_ampliacao_atendimento_de_farmacias.docx</t>
   </si>
   <si>
     <t>“Ampliação do atendimento de farmácias”</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2314/indicacao_069-2021_-_tute_-_iluminacao_publica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2314/indicacao_069-2021_-_tute_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>“Iluminação Pública - Diversos”</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_070-2021_-_cicero_-_entrega_de_medicamentos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_070-2021_-_cicero_-_entrega_de_medicamentos.docx</t>
   </si>
   <si>
     <t>“Entrega de medicamentos”</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_071-2021_-_tute_-_diversos_manutencao.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_071-2021_-_tute_-_diversos_manutencao.docx</t>
   </si>
   <si>
     <t>“Serviços Diversos – Rua da Raia”</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_072-2021_-_tute_-_coleta_de_lixo_-__rio_do_fojo_e_antinha.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_072-2021_-_tute_-_coleta_de_lixo_-__rio_do_fojo_e_antinha.docx</t>
   </si>
   <si>
     <t>“Coleta de Lixo”</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_073-2021_-_tute_-_manutencao_de_vias_publicas_-_ouro_fino.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_073-2021_-_tute_-_manutencao_de_vias_publicas_-_ouro_fino.docx</t>
   </si>
   <si>
     <t>“Manutenção de Via Pública – Ouro Fino”</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_074-2021_-_sidinei_-_manutencao_em_via_publica_-_ambrosios.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_074-2021_-_sidinei_-_manutencao_em_via_publica_-_ambrosios.docx</t>
   </si>
   <si>
     <t>“Limpeza de valetas e outros serviços - Ambrósios”</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_075-2021_-_everaldo_-_iluminacao_-_lagoinha.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_075-2021_-_everaldo_-_iluminacao_-_lagoinha.docx</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoinha</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_076-2021_-_tute_-_manutencao_de_vias_publicas_-_campo_comprido.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_076-2021_-_tute_-_manutencao_de_vias_publicas_-_campo_comprido.docx</t>
   </si>
   <si>
     <t>“Manutenção de Via Pública – Campo Comprido”</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_077-2021_-_raquel_-_iluminacao_publica_-_diversos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_077-2021_-_raquel_-_iluminacao_publica_-_diversos.docx</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_078-2021_-_adilson_-_servicos_na_regiao_do_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_078-2021_-_adilson_-_servicos_na_regiao_do_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>“Serviços na região do Ribeirão do Meio”.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_079-2021_-_adilson_everaldo_patiorna_-_iluminacao_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_079-2021_-_adilson_everaldo_patiorna_-_iluminacao_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública - Diversos”.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_080-2021_-_everaldo_-_manutencao_em_vias_publicas_-_papanduva_e_salto.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_080-2021_-_everaldo_-_manutencao_em_vias_publicas_-_papanduva_e_salto.docx</t>
   </si>
   <si>
     <t>“Manutenção em Via Pública”.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_081-2021_-_adilson_e_raquel_-_manutencao_em_bueiro_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_081-2021_-_adilson_e_raquel_-_manutencao_em_bueiro_-_centro.doc</t>
   </si>
   <si>
     <t>“Manutenção em Bueiro - Centro”.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/indicacao_082-2021_-_joane_-_posto_de_saude_e_quadra_coberta_para_tabatinga.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/indicacao_082-2021_-_joane_-_posto_de_saude_e_quadra_coberta_para_tabatinga.docx</t>
   </si>
   <si>
     <t>“Projetos para região da Tabatinga”</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/indicacao_083-2021_-_joane_-__extensao_de_rede_de_agua_para_varzea_e_campo_comprido.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/indicacao_083-2021_-_joane_-__extensao_de_rede_de_agua_para_varzea_e_campo_comprido.docx</t>
   </si>
   <si>
     <t>“Extensão da rede de água”</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/indicacao_084-2021_-_tute_-_bueiro_rua_xv_de_novembro_-_centro.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/indicacao_084-2021_-_tute_-_bueiro_rua_xv_de_novembro_-_centro.docx</t>
   </si>
   <si>
     <t>“Manutenção em bueiro - Centro”</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/indicacao_085-2021_-_joane_-_servicos_na_comunidade_de_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/indicacao_085-2021_-_joane_-_servicos_na_comunidade_de_campina.doc</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_086-2021_-_raquel_e_ricardo_-_manutencao_academias_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_086-2021_-_raquel_e_ricardo_-_manutencao_academias_de_saude.doc</t>
   </si>
   <si>
     <t>“Manutenção em academias ao ar livre”.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_087-2021_-_tute_-_manutencao_em_via_publica_-_xaxim.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_087-2021_-_tute_-_manutencao_em_via_publica_-_xaxim.docx</t>
   </si>
   <si>
     <t>“Manutenção de vias públicas - Xaxim”</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_088-2021_-_everaldo_-_servicos_diversos_-_flores.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_088-2021_-_everaldo_-_servicos_diversos_-_flores.docx</t>
   </si>
   <si>
     <t>“Serviços Diversos – Contenda de Flores”.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_089-2021_-_adilson_-_iluminacao_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_089-2021_-_adilson_-_iluminacao_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública”.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_090-2021_-_everaldo_-_corte_de_arvore_-_hospital.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_090-2021_-_everaldo_-_corte_de_arvore_-_hospital.docx</t>
   </si>
   <si>
     <t>“Corte de árvore”.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_091-2021_-_raquel_-_servicos_diversos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_091-2021_-_raquel_-_servicos_diversos.docx</t>
   </si>
   <si>
     <t>“Serviços Diversos”</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_092-2021_-_everaldo_e_adilson_-_manutencao_em_vias_publicas_-_diversos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_092-2021_-_everaldo_e_adilson_-_manutencao_em_vias_publicas_-_diversos.docx</t>
   </si>
   <si>
     <t>“Manutenção de vias públicas”.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_093-2021_-_sidinei_e_joane_-_iluminacao_publica_-_diversos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_093-2021_-_sidinei_e_joane_-_iluminacao_publica_-_diversos.docx</t>
   </si>
   <si>
     <t>“Serviços de iluminação pública”</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_094-2021_-_joane_-_melhorias_rodovia_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_094-2021_-_joane_-_melhorias_rodovia_pr_281.doc</t>
   </si>
   <si>
     <t>“Melhorias na PR 281”.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_095-2021_-_tute_-_coleta_e_lixo_-_flores.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_095-2021_-_tute_-_coleta_e_lixo_-_flores.docx</t>
   </si>
   <si>
     <t>“Coleta de Lixo Orgânico - Flores”</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/indicacao_096-2021_-_raquel_e_sidinei_-vigia_para_casa_de_criancas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/indicacao_096-2021_-_raquel_e_sidinei_-vigia_para_casa_de_criancas.doc</t>
   </si>
   <si>
     <t>“Serviços de Vigia”.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_097-2021_-_everaldo_-_manutencao_em_vias_publicas_-_campestre.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_097-2021_-_everaldo_-_manutencao_em_vias_publicas_-_campestre.docx</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_098-2021_-_cicero_-_colocacao_de_lixeira_-_flores.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_098-2021_-_cicero_-_colocacao_de_lixeira_-_flores.docx</t>
   </si>
   <si>
     <t>“Serviços Diversos”.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_099-2021_-_everaldo_-_manutencao_em_vias_publicas_-_lagoa.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_099-2021_-_everaldo_-_manutencao_em_vias_publicas_-_lagoa.docx</t>
   </si>
   <si>
     <t>“Manutenção de vias públicas - Lagoa”.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/indicacao_100-2021_-_cicero_-_vacinacao_covid-19.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/indicacao_100-2021_-_cicero_-_vacinacao_covid-19.docx</t>
   </si>
   <si>
     <t>“Divulgação de vacinação COVID-19”.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/indicacao_101-2021_-_cicero_-_reforma_sala_fisioterapia.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/indicacao_101-2021_-_cicero_-_reforma_sala_fisioterapia.docx</t>
   </si>
   <si>
     <t>“Reforma sala de fisioterapia”.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/indicacao_102-2021_-_adilson_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/indicacao_102-2021_-_adilson_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/indicacao_103-2021_-_tute_-_manutencao_em_via_publica_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/indicacao_103-2021_-_tute_-_manutencao_em_via_publica_-_flores.doc</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_104-2021_-_vereadores_-_reuniao_com_mineracao_tabatinga_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_104-2021_-_vereadores_-_reuniao_com_mineracao_tabatinga_2.doc</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/indicacao_105-2021_-_everaldo_-_poda_de_arvore2.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/indicacao_105-2021_-_everaldo_-_poda_de_arvore2.docx</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_106-2021_-_everaldo_-_manutencao_em_vias_publicas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_106-2021_-_everaldo_-_manutencao_em_vias_publicas.docx</t>
   </si>
   <si>
     <t>“Manutenção em vias públicas”.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_107-2021_-_ricardo_-_baixa_tensao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_107-2021_-_ricardo_-_baixa_tensao.doc</t>
   </si>
   <si>
     <t>“Instalação de rede de baixa tensão - Taboado”.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_108-2021_-_ricardo_-_limpeza_de__terreno_baldio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_108-2021_-_ricardo_-_limpeza_de__terreno_baldio.doc</t>
   </si>
   <si>
     <t>“Limpeza de imóvel - Centro”.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/indicacao_109-2021_-_tute_-_colocacao_de_lixeira_comunitaria_-__lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/indicacao_109-2021_-_tute_-_colocacao_de_lixeira_comunitaria_-__lagoa.doc</t>
   </si>
   <si>
     <t>“Lixeira comunitária - Lagoa”.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_110-2021_-_tute_-_remocao_de_cartazes_em_pontos_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_110-2021_-_tute_-_remocao_de_cartazes_em_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>“Remoção de cartazes”.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/indicacao_111-2021_-_joane_-_caminhao_limpa_fossa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/indicacao_111-2021_-_joane_-_caminhao_limpa_fossa.doc</t>
   </si>
   <si>
     <t>“Caminhão Limpa Fossa”.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_112-2021_-_tute_e__raquel_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_112-2021_-_tute_e__raquel_-_diversos.doc</t>
   </si>
   <si>
     <t>“Serviços diversos”.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/indicacao_113-2021_-_raquel_-_formacao_de_monitores_de_creche.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/indicacao_113-2021_-_raquel_-_formacao_de_monitores_de_creche.docx</t>
   </si>
   <si>
     <t>“Formação de monitores de creche”</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_114-2021_-_vereadores_-_monitoramento_nas_escolas_municipais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_114-2021_-_vereadores_-_monitoramento_nas_escolas_municipais.doc</t>
   </si>
   <si>
     <t>“Monitoramento nas instituições de ensino”.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/indicacao_115-2021_-_cicero_-_reforma_unidade_de_saude_lagoa.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/indicacao_115-2021_-_cicero_-_reforma_unidade_de_saude_lagoa.docx</t>
   </si>
   <si>
     <t>“Reforma unidade de saúde - Lagoa”.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_116-2021_-_everaldo_-_ponto_de_onibus_-_br_376.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_116-2021_-_everaldo_-_ponto_de_onibus_-_br_376.docx</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_117-2021_-_raquel_-_mudanca_de_ponto_de_onibus.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_117-2021_-_raquel_-_mudanca_de_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>“Mudança de Ponto de Ônibus – Ribeirão do Meio”</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_118-2021_-_tute_-_mudanca_de_local_de_faixa_de_pedestre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_118-2021_-_tute_-_mudanca_de_local_de_faixa_de_pedestre.doc</t>
   </si>
   <si>
     <t>“Faixa de Pedestre - Centro”.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_119-2021_-_tute_-_colocacao_de_lixeiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_119-2021_-_tute_-_colocacao_de_lixeiras.doc</t>
   </si>
   <si>
     <t>“Lixeiras Comunitárias”.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_120-2021_-_raquel_-_diversos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_120-2021_-_raquel_-_diversos.docx</t>
   </si>
   <si>
     <t>“Diversos”</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/indicacao_121-2021_-_everaldo_-_sinalizacao_br_376_e_pr_281.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/indicacao_121-2021_-_everaldo_-_sinalizacao_br_376_e_pr_281.docx</t>
   </si>
   <si>
     <t>“Sinalização em rodovias”.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/indicacao_122-2021_-_ricardo_e_tute_-_mudanca_de_sede_posto_de_saude_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/indicacao_122-2021_-_ricardo_e_tute_-_mudanca_de_sede_posto_de_saude_campo_alto.doc</t>
   </si>
   <si>
     <t>“Posto de Saúde do Campo Alto”.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/indicacao_123-2021_-_adilson_-_diveros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/indicacao_123-2021_-_adilson_-_diveros.doc</t>
   </si>
   <si>
     <t>“Manutenção de vias - Diversos”</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/indicacao_124-2021_-_adilson_e_everaldo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/indicacao_124-2021_-_adilson_e_everaldo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/indicacao_125-2021_-_patiorna_-_inss_patronal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/indicacao_125-2021_-_patiorna_-_inss_patronal.doc</t>
   </si>
   <si>
     <t>“INSS Patronal”.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/indicacao_126-2021_-_tute_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/indicacao_126-2021_-_tute_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>“Placas de Sinalização”.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/indicacao_127-2021_-_raquel_-_rondas_espacos_municipal_sergius_erdelyi.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/indicacao_127-2021_-_raquel_-_rondas_espacos_municipal_sergius_erdelyi.docx</t>
   </si>
   <si>
     <t>“Espaço Municipal Sergius Erdelyi”</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_128-2021_-_adilson_-_manutencao_de_via_publica_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_128-2021_-_adilson_-_manutencao_de_via_publica_-_cascatinha.doc</t>
   </si>
   <si>
     <t>“Manutenção de estradas na Cascatinha”.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_129-2021_-_everaldo_-_iluminacao_publica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_129-2021_-_everaldo_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_130-2021_-_joane_-_vacinacao_covid.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_130-2021_-_joane_-_vacinacao_covid.doc</t>
   </si>
   <si>
     <t>Vacinação Covid-19</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2444/indicacao_131-2021_-_tute_-_material_fresado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2444/indicacao_131-2021_-_tute_-_material_fresado.doc</t>
   </si>
   <si>
     <t>“Asfalto Fresado”</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_132-2021_-_ricardo_-__manutencao_em_via_publica_-_ribeirao_do_mel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_132-2021_-_ricardo_-__manutencao_em_via_publica_-_ribeirao_do_mel.doc</t>
   </si>
   <si>
     <t>“Manutenção em via pública - Ribeirão do Mel”</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_133-2021_-_sidinei_-_manutencao_anna_louise.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_133-2021_-_sidinei_-_manutencao_anna_louise.docx</t>
   </si>
   <si>
     <t>“Limpeza de Terreno”</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_134-2021_-_cicero_-_material_fresado_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_134-2021_-_cicero_-_material_fresado_xaxim.doc</t>
   </si>
   <si>
     <t>“Melhorias acostamento PR 281”</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/indicacao_135-2021_-_everaldo_-_iluminacao_publica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/indicacao_135-2021_-_everaldo_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_136-2021_-_raquel_-_manuetencao_de_rua.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_136-2021_-_raquel_-_manuetencao_de_rua.docx</t>
   </si>
   <si>
     <t>Manutenção de Via Pública</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_137-2021_-_joane_-_material_fresadotabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_137-2021_-_joane_-_material_fresadotabatinga.doc</t>
   </si>
   <si>
     <t>“Melhorias acostamento Tabatinga”</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_138-2021_-_joane_-_alargamento_de_estrada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_138-2021_-_joane_-_alargamento_de_estrada.doc</t>
   </si>
   <si>
     <t>“Alargamento de via”</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_139-2021_-_ampliacao_horario_de_correios_-_tute_-_cicero.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_139-2021_-_ampliacao_horario_de_correios_-_tute_-_cicero.doc</t>
   </si>
   <si>
     <t>“Ampliação de horários de atendimento dos correios”</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_140-2021_-_ponto_de_iluminacao_publica_-_ricardo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_140-2021_-_ponto_de_iluminacao_publica_-_ricardo.doc</t>
   </si>
   <si>
     <t>“Colocação de ponto de luz”</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_141-2021_-_tute_-_melhorias__pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_141-2021_-_tute_-_melhorias__pr_281.doc</t>
   </si>
   <si>
     <t>“Sinalização -  PR 281”</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_142-2021_-_tute_-_melhorias__calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_142-2021_-_tute_-_melhorias__calcadas.doc</t>
   </si>
   <si>
     <t>“Manutenção em Rua - Centro”</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_143-2021_-_tute_-_melhorias_inicio_estrada_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_143-2021_-_tute_-_melhorias_inicio_estrada_saltinho.doc</t>
   </si>
   <si>
     <t>“Manutenção PR 281 ”</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_144-2021_-_everaldo_-_saibro_estrada_propr._valdemar_cordeiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_144-2021_-_everaldo_-_saibro_estrada_propr._valdemar_cordeiro.doc</t>
   </si>
   <si>
     <t>“colocação de saibro”</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_145-2021_-_tute_-_melhorias_em_vias_-_campina_e_morro_vermelho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_145-2021_-_tute_-_melhorias_em_vias_-_campina_e_morro_vermelho.doc</t>
   </si>
   <si>
     <t>“Manutenção em estradas e outros”</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_146-2021_-_tute_-_remocao_de_pinus_-_salto_da_boa_vista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_146-2021_-_tute_-_remocao_de_pinus_-_salto_da_boa_vista.doc</t>
   </si>
   <si>
     <t>Remoção de Pinus</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_147-2021_-_tute_-_limpeza_de_bueiro_-_papanduva.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_147-2021_-_tute_-_limpeza_de_bueiro_-_papanduva.doc</t>
   </si>
   <si>
     <t>Limpeza de Bueiros</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_148-2021_-_joane_-_reforma_academia_ao_ar_livre_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_148-2021_-_joane_-_reforma_academia_ao_ar_livre_tabatinga.doc</t>
   </si>
   <si>
     <t>Reforma de academia - Tabainga</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_149-2021_-_tute_-_alargamento_de_via_-_salto_da_boa_vista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_149-2021_-_tute_-_alargamento_de_via_-_salto_da_boa_vista.doc</t>
   </si>
   <si>
     <t>“Remoção de barranco e alargamento de via”</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_150-2021_-_tute_-_manutencao_em_bueiro_-_rio_do_fojo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_150-2021_-_tute_-_manutencao_em_bueiro_-_rio_do_fojo.doc</t>
   </si>
   <si>
     <t>“Manutenção em bueiro – Rio do Fojo”</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_151-2021_-_tute_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_151-2021_-_tute_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>Serviços Diversos</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_152-2021_-_cicero_-_manutencao_estrada_raul_boava.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_152-2021_-_cicero_-_manutencao_estrada_raul_boava.doc</t>
   </si>
   <si>
     <t>Manutenção da Estrada Raul Boava - Lagoa</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_153-2021_-_raquel_-_sevico_de_rocada.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_153-2021_-_raquel_-_sevico_de_rocada.docx</t>
   </si>
   <si>
     <t>Limpeza de lote</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_154-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_154-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_155-2021_-_everaldo_-_troca_de_ponto_de_onibus_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_155-2021_-_everaldo_-_troca_de_ponto_de_onibus_-_lagoinha.doc</t>
   </si>
   <si>
     <t>“Troca de ponto de ônibus”</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_156-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_156-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública – Ribeirão do Meio”</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_157-2021_-_tute_-_pista_de_skate.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_157-2021_-_tute_-_pista_de_skate.docx</t>
   </si>
   <si>
     <t>“Pista de skate e outros”</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_158-2021_-_everaldo_-_retirada_arvores_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_158-2021_-_everaldo_-_retirada_arvores_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Remoção de árvores - Lagoa”</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_159-2021_-_everaldo_-_redutor_de_velocidade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_159-2021_-_everaldo_-_redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>“Redutor de velocidade - Centro”</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_160-2021_-_cicero_-_academia_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_160-2021_-_cicero_-_academia_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Academia ao Ar Livre - Lagoa”</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_161-2021_-_cicero_-_lombada_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_161-2021_-_cicero_-_lombada_-_xaxim.doc</t>
   </si>
   <si>
     <t>“Lombada - Xaxim”</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_162-2021_-_sidinei_-_limpeza_valetas_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_162-2021_-_sidinei_-_limpeza_valetas_pr_281.doc</t>
   </si>
   <si>
     <t>“Limpeza de valeta e bueiro – PR 281”</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_163-2021_-_sidinei_-_transporte_enceeja.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_163-2021_-_sidinei_-_transporte_enceeja.doc</t>
   </si>
   <si>
     <t>“Transporte para prova do Encceja”</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_164-2021_-_sidinei_-_material_fresado_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_164-2021_-_sidinei_-_material_fresado_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>“Material Fresado de asfalto”</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_165-2021_-_tute_-_manutencao_de_bueiro_-_xaxim.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_165-2021_-_tute_-_manutencao_de_bueiro_-_xaxim.docx</t>
   </si>
   <si>
     <t>“Manutenção de bueiro - Xaxim”</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_166-2021_-_everaldo_-_limpeza_de_lixo_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_166-2021_-_everaldo_-_limpeza_de_lixo_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>“Limpeza de lixo – Bosque da Saúde”</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_167-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_167-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao_168-2021_-_ricardo_e_tute_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao_168-2021_-_ricardo_e_tute_-_diversos.doc</t>
   </si>
   <si>
     <t>“Manutenção de vias Públicas”</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_169-2021_-_everaldo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_169-2021_-_everaldo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoa</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_170-2021_-_everado_-_manutencao_de_vias_publicas_-_rincao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_170-2021_-_everado_-_manutencao_de_vias_publicas_-_rincao.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Rio Abaixo</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/indicacao_171-2021_-_everaldo-_material_fresado_ou_caminhao_pipa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/indicacao_171-2021_-_everaldo-_material_fresado_ou_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>Melhorias em via pública - Vila Rural</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/indicacao_172-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/indicacao_172-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc</t>
   </si>
   <si>
     <t>Manutenção de estradas no Xaxim</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_173-2021_-_cicero_-_construcao_de_lixeira_comunitaria_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_173-2021_-_cicero_-_construcao_de_lixeira_comunitaria_-_lagoa.doc</t>
   </si>
   <si>
     <t>Construção de lixeira comunitária - Lagoa</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_174-2021_-_cicero_-_pintura_de_faixa_de_pedestres.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_174-2021_-_cicero_-_pintura_de_faixa_de_pedestres.doc</t>
   </si>
   <si>
     <t>Pintura de faixas de pedestre - Centro</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/indicacao_175-2021_-_joane_-_posto_de_saude_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/indicacao_175-2021_-_joane_-_posto_de_saude_tabatinga.doc</t>
   </si>
   <si>
     <t>Posto de saúde - Tabatinga</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_176-2021_-_everado_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_176-2021_-_everado_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>“Manutenção de Via Pública – Rio Abaixo”.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_177-2021_-_everaldo_e_raquel__-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_177-2021_-_everaldo_e_raquel__-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_178-2021_-_tute_e_raquel__-_manutencao_em_via_e_ponte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_178-2021_-_tute_e_raquel__-_manutencao_em_via_e_ponte.doc</t>
   </si>
   <si>
     <t>“Manutenções diversas”</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Manutenção PR 281 - Tabatinga</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_180-2021_-_everado_-_atendimento_procon.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_180-2021_-_everado_-_atendimento_procon.doc</t>
   </si>
   <si>
     <t>“Atendimento Procon”.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_181-2021_-_everado_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_181-2021_-_everado_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_182-2021_-_raquel_-_manutencoes_diversas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_182-2021_-_raquel_-_manutencoes_diversas.docx</t>
   </si>
   <si>
     <t>“Limpeza de lote”</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_183-2021_-_tute_-_manutencao_de_estrada_-_cascatinha.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_183-2021_-_tute_-_manutencao_de_estrada_-_cascatinha.docx</t>
   </si>
   <si>
     <t>“Manutenção de estrada – Cascatinha/Barreiro”</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao_184-2021_-_everado_-_manutencao_de_vias_-_rio_do_fojo_e_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao_184-2021_-_everado_-_manutencao_de_vias_-_rio_do_fojo_e_matulao.doc</t>
   </si>
   <si>
     <t>“Manutenção de Estradas”.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao_185-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao_185-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao_186-2021_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao_186-2021_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>“Iluminação Pública – Bosque da Saúde”</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao_187-2021_-_patiorna_-_manutencao_de_via_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao_187-2021_-_patiorna_-_manutencao_de_via_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Limpeza de bueiro - Bosque da saúde</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao_188-2021_-_everado_-_manutencao_em_ponto_de_onibus_-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao_188-2021_-_everado_-_manutencao_em_ponto_de_onibus_-_matulao.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus - Matulão</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao_189-2021_-_tute_-_manutencao_em_bueiro_-_centro.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao_189-2021_-_tute_-_manutencao_em_bueiro_-_centro.docx</t>
   </si>
   <si>
     <t>“Manutenção de bueiro – Centro”</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>“Pontos de ônibus – Lagoa”</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_191-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_191-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_192-2021_-_ricardo_-_manutencao_de_vias_-_diveras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_192-2021_-_ricardo_-_manutencao_de_vias_-_diveras.doc</t>
   </si>
   <si>
     <t>“Serviços Diversos – Matulão e região”</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_193-2021_-_ricardo_-_manutencao_em_vias_do_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_193-2021_-_ricardo_-_manutencao_em_vias_do_centro.doc</t>
   </si>
   <si>
     <t>“Serviços Diversos – Centro”</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_194-2021_-_ricardo_-_contrucao_de_pontos_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_194-2021_-_ricardo_-_contrucao_de_pontos_de_onibus.doc</t>
   </si>
   <si>
     <t>“Pontos de ônibus”</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_195-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_195-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>Súmula: “Manutenção de vias públicas”.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_196-2021_-_everado_-_oferta_de_cursos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_196-2021_-_everado_-_oferta_de_cursos.doc</t>
   </si>
   <si>
     <t>“Oferta de cursos”.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_197-2021_-_joane_-_servicos_diversos_-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_197-2021_-_joane_-_servicos_diversos_-_varzea.doc</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_198-2021_-_adilson_e_sidinei_-_ajuda_de_custo_servicos_bracais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_198-2021_-_adilson_e_sidinei_-_ajuda_de_custo_servicos_bracais.doc</t>
   </si>
   <si>
     <t>“Fornecimento de almoço aos trabalhadores braçais da Prefeitura ”.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_199-2021_-_raquel_e_ricardo_-_cidade_limpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_199-2021_-_raquel_e_ricardo_-_cidade_limpa.doc</t>
   </si>
   <si>
     <t>“Projeto Cidade Limpa ”.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_200-2021_-_raquel_e_ricardo_-_cursos_voltados_para_o_publico_feminino.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_200-2021_-_raquel_e_ricardo_-_cursos_voltados_para_o_publico_feminino.doc</t>
   </si>
   <si>
     <t>“Cursos profissionalizantes para mulheres”.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/indicacao_201-2021_-_raquel_e_ricardo_-_manutencao_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/indicacao_201-2021_-_raquel_e_ricardo_-_manutencao_vila_rural.doc</t>
   </si>
   <si>
     <t>“Manutenção de vias públicas – Vila Rural”.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_202-2021_-_raquel_e_adilson_-_manutencao_escola_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_202-2021_-_raquel_e_adilson_-_manutencao_escola_fagundes.doc</t>
   </si>
   <si>
     <t>Escola _x000D_
 Melhorias_x000D_
 Manutenção_x000D_
 Inclusão_x000D_
 Remoção</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/indicacao_203-2021_-_everaldo_e_adilson_-_manutencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/indicacao_203-2021_-_everaldo_e_adilson_-_manutencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/indicacao_204-2021_-_adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/indicacao_204-2021_-_adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/indicacao_205-2021_-_tute_-__redutor_de_velocidade_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/indicacao_205-2021_-_tute_-__redutor_de_velocidade_-_tabatinga.doc</t>
   </si>
   <si>
     <t>“Redutor de velocidade - Tabatinga”.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/indicacao_206-2021_-_joane_-_manutencao_via_publica_-_morro_vermelho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/indicacao_206-2021_-_joane_-_manutencao_via_publica_-_morro_vermelho.doc</t>
   </si>
   <si>
     <t>“Manutenção em vias públicas – Morro Vermelho”.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/indicacao_207-2021_-_tute_-_manteuncao_em_vias_publicas_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/indicacao_207-2021_-_tute_-_manteuncao_em_vias_publicas_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Manutenção em via pública - Lagoa”.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_208-2021_-_everado_-_retorno_velorios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_208-2021_-_everado_-_retorno_velorios.doc</t>
   </si>
   <si>
     <t>Súmula: “Restrições em período de pandemia</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_209-2021_-_adilson_-_iluminacao_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_209-2021_-_adilson_-_iluminacao_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_210-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_210-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_211-2021_-_cicero_-_lixeira_comunitaria_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_211-2021_-_cicero_-_lixeira_comunitaria_-_lagoa.doc</t>
   </si>
   <si>
     <t>“Lixeira Comunitária - Lagoa”</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_212-2021_-_everaldo_e_sidinei_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_212-2021_-_everaldo_e_sidinei_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>“Diversos”.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_213-2021_-_tute_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_213-2021_-_tute_-_diversos.doc</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao_214-2021_-_tute_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao_214-2021_-_tute_-_diversos.doc</t>
   </si>
   <si>
     <t>“Manutenções diversas”.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/indicacao_215-2021_-_everaldo_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/indicacao_215-2021_-_everaldo_-_diversos.doc</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao_216-2021_-_everaldo_lombada_em_frente_a_creche_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao_216-2021_-_everaldo_lombada_em_frente_a_creche_lagoa.doc</t>
   </si>
   <si>
     <t>“Travessa Elevada - do CMEI Stefanie Erdelyi”</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_217-2021_-_ricardo_e_sidinei_-_recuo_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_217-2021_-_ricardo_e_sidinei_-_recuo_pr_281.doc</t>
   </si>
   <si>
     <t>“Recuso PR 281 - Colono”.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>“Limpeza de bueiro - Papanduva”</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao_219-2021_-_cicero_-_diversos_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao_219-2021_-_cicero_-_diversos_-_lagoa.doc</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_220-2021_-_adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_220-2021_-_adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_221-2021_-_everaldo_e_raquel_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_221-2021_-_everaldo_e_raquel_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_222-2021_-_everaldo_-_diversos_manutencao_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_222-2021_-_everaldo_-_diversos_manutencao_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenções Diversas</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_223-2021_-_everaldo_-_emissao_de_nota_de_produtor_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_223-2021_-_everaldo_-_emissao_de_nota_de_produtor_rural.doc</t>
   </si>
   <si>
     <t>Emissão de Nota de Produtor Rural</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_224-2021_-_sidinei_-_boletos_de_cobranca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_224-2021_-_sidinei_-_boletos_de_cobranca.doc</t>
   </si>
   <si>
     <t>Boletos de cobrança</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_225-2021_-_everado_-_oferta_de_cursos_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_225-2021_-_everado_-_oferta_de_cursos_2.doc</t>
   </si>
   <si>
     <t>Oferta de cursos</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_226-2021_-_tute_-_iluminacao_publica_-_modificada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_226-2021_-_tute_-_iluminacao_publica_-_modificada.doc</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_227-2021_-_everaldo_-_manutencao_estrada_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_227-2021_-_everaldo_-_manutencao_estrada_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_01-2021_-_marilsa_lima.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_01-2021_-_marilsa_lima.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento da Sra. Marilsa de Oliveira Lima</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_02-2021_-_nivaldo_gomes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_02-2021_-_nivaldo_gomes.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento da Sr. Nivaldo Gomes</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_03-2021_-_profa_fatima.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_03-2021_-_profa_fatima.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento da servidora pública Senhorinha de Fátima Rosário</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/mocao_04-2021_-_side.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/mocao_04-2021_-_side.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento do Sr. Gercedy de Oliveira Câmara</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/mocao_05-2021_-_wilson.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/mocao_05-2021_-_wilson.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento do servidor Wilson Pereira dos Santos</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/mocao_06-2021_-_piragibe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/mocao_06-2021_-_piragibe.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento do senhor Piragibe Afonso Moreira</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/mocao_07-2021_-_maycon.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/mocao_07-2021_-_maycon.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento do jovem Maycon Oliveira</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2418/mocao_08-2021_-_lelo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2418/mocao_08-2021_-_lelo.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento do Srº Aurélio da Silva</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/mocao_09-2021_-_senhorinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/mocao_09-2021_-_senhorinha.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento da Sra Senhorinha de Oliveira Rocha.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/mocao_10-2021_-_mocao_de_apoio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/mocao_10-2021_-_mocao_de_apoio.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/mocao_11-2021_-_dorvalino_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/mocao_11-2021_-_dorvalino_cruz.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Falecimento do Sr.  Dorvalino Pereira da Cruz.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/mocao_12-2021_-_simone_cruz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/mocao_12-2021_-_simone_cruz.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
  Simone Luzia Cruz.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/mocao_13-2021_-__dona_noca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/mocao_13-2021_-__dona_noca.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
  Januária Machado de Oliveira (Dona Noca)</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/mocao_14-2021_-_mocao_de_apoio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/mocao_14-2021_-_mocao_de_apoio.doc</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/mocao_15-2021_-_juliana_andrade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/mocao_15-2021_-_juliana_andrade.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Juliana Rosmari de Andrade Ryba</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/mocao_16-2021_-_francisca_assis_bueno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/mocao_16-2021_-_francisca_assis_bueno.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Francisca Assis Bueno</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/mocao_17-2021_-_preta.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/mocao_17-2021_-_preta.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
  Sra. Marilda de Fátima Camargo</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/mocao_18-2021_-_ney.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/mocao_18-2021_-_ney.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Sr. Ney Joao da Rocha Loures</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/mocao_19-2021_-_mocao_de_apoio_-_alep.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/mocao_19-2021_-_mocao_de_apoio_-_alep.doc</t>
   </si>
   <si>
     <t>Moção de apoio</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_20-2021_-_nilson.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_20-2021_-_nilson.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Sr. Nilson Elias Duarte</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/mocao_21-2021_-_salinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/mocao_21-2021_-_salinho.doc</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Sr. Francisco Salis dos Santos</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_no_01.2021_-_altera_lei_693.2019_que_trata_do_conselho_municipal_do_trabalho_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_no_01.2021_-_altera_lei_693.2019_que_trata_do_conselho_municipal_do_trabalho_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 693, de 09 de dezembro de 2019, que criou o Conselho Municipal do Trabalho e instituiu o Fundo Municipal do Trabalho de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_no_02-2021_-_reposicao_venc_conselho_tutelar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_no_02-2021_-_reposicao_venc_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho Tutelar do Município de Tijucas do Sul para o ano de 2020.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_no_03-2021_-_reposicao_venc_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_no_03-2021_-_reposicao_venc_magisterio.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores públicos do quadro do Magistério do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_no_04-2021_-_reposicao_vencimento_dos_servidores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_no_04-2021_-_reposicao_vencimento_dos_servidores.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_no_05-2021-_vacina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_no_05-2021-_vacina.doc</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_no_06-2021-_cria_o_projeto_eu_te_desafio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_no_06-2021-_cria_o_projeto_eu_te_desafio.doc</t>
   </si>
   <si>
     <t>Cria o Projeto "Eu te Desafio" no âmbito da Secretaria Municipal de Cultura, Esporte e Lazer de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_no_07-2021-_conselho_municipal_de_educacao_e_fundeb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_no_07-2021-_conselho_municipal_de_educacao_e_fundeb.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Educação e trata da modificação do Conselho Municipal  de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da educação - CACS/ FUNDEB, para adequação à Lei Federal nº 14.113/20.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei_no_08-2021-_multas_covid.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei_no_08-2021-_multas_covid.doc</t>
   </si>
   <si>
     <t>Institui medidas coercitivas por ausência de uso de máscaras, formação de aglomerações, bem como define os procedimentos para a utilização do poder de polícia pela administração pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/projeto_de_lei_no_09.2021_-_reurb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/projeto_de_lei_no_09.2021_-_reurb.doc</t>
   </si>
   <si>
     <t>Institui no Município de Tijucas do Sul a Regularização Fundiária Urbana (Reurb) de que trata a Lei Federal nº 13.465/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_11.2021_-_lei_abertura_de_credito_adicional_especial_operacao_de_credito.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_11.2021_-_lei_abertura_de_credito_adicional_especial_operacao_de_credito.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2021 no valor de 2.800.000,00 ( Dois Milhões e Oitocentos mil reais).</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_no_12.2021_-_altera_lei_213.2010_-_que_trata_do_conturma.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_no_12.2021_-_altera_lei_213.2010_-_que_trata_do_conturma.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 213, de 16 de Maio de 2010 e revoga a Lei nº 545, de 04 de Dezembro de 2015, que instituíram o Conselho Municipal de Turismo e Meio Ambiente, o Fundo Municipal de Turismo e o Fundo Municipal de meio Ambiente e deram outras providências</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_no_13.2021_-_regulamenta_lei_federal_12.846.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_no_13.2021_-_regulamenta_lei_federal_12.846.doc</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Poder Executivo, a Lei Federal nº 12.846, de 1º de Agosto de 2013, a responsabilização administrativa e civil de pessoas jurídicas pela prática de atos contra a Administração Pública.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_no_14.2021_-_regulamenta_o_femuspop.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_no_14.2021_-_regulamenta_o_femuspop.doc</t>
   </si>
   <si>
     <t>Regulamenta o Festival de Música Popular de Tijucas do Sul (FEMUSPOP) e dá outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_no_15.2021_-_autorizacao_de_parcelamento_com_o_arecicla_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_no_15.2021_-_autorizacao_de_parcelamento_com_o_arecicla_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Tijucas do Sul- PR com Associação dos Agentes Prestadores de Serviços na Coleta de Matérias Recicláveis de Tijucas do Sul-PR.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_16-2021-_coleta_de_exames_laboratoriais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_16-2021-_coleta_de_exames_laboratoriais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Secretaria Municipal de Saúde de Tijucas do Sul realizar coleta de materiais para exames laboratoriais de idosos, acamados ou portadores de deficiência em suas residências.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_no_17-2021-_programa_horas_para_o_desenvolvimento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_no_17-2021-_programa_horas_para_o_desenvolvimento.doc</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a implantar o Programa " Horas para o Desenvolvimento" , e dá outras providências._x000D_
 Anteprojeto de Lei 07/2021</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_no_18.2021_-_lei_abertura_de_credito_adicional_especial_lixeiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_no_18.2021_-_lei_abertura_de_credito_adicional_especial_lixeiras.doc</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2021 no valor de R$ 220.000,00.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>Cria os componentes do Município de Tijucas do Sul Estado do Paraná do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/projeto_de_lei_no_20-2021_-_institui_o_programa_de_fortalecimento_da_agropecuaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/projeto_de_lei_no_20-2021_-_institui_o_programa_de_fortalecimento_da_agropecuaria.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Fortalecimento da Agropecuária Municipal de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/projeto_de_lei_no_21-2021_-plano_plurianual_2022-2025.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/projeto_de_lei_no_21-2021_-plano_plurianual_2022-2025.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Investimento para o exercício de 2022 a 2025</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/projeto_de_lei_no_22.2021_-_institui_o_regime_de_previdencia_complementar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/projeto_de_lei_no_22.2021_-_institui_o_regime_de_previdencia_complementar.doc</t>
   </si>
   <si>
     <t>Institui o Regime de Previdências Complementar no âmbito do Município de Tijucas do Sul, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdências de que trata o art.40 da Constituição Federal, autoriza a adesão a plano de benefício de previdência complementar e dá outras providências</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_23-_2021_-_implementos_agricolas_-.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_23-_2021_-_implementos_agricolas_-.docx</t>
   </si>
   <si>
     <t>Estabelece normas para utilização de equipamentos e implementos agrícolas pertencentes ao município por particulares</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_no_24-2021_-_lei_de_diretrizes_orcamentarias_2022.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_no_24-2021_-_lei_de_diretrizes_orcamentarias_2022.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Orçamentárias para o exercício financeiro de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/projeto_de_lei_no_25.2021_-_lei_abertura_de_credito_adicional_especial_coleta_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/projeto_de_lei_no_25.2021_-_lei_abertura_de_credito_adicional_especial_coleta_1.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2021 no valor de R$ 100.000,00</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/projeto_de_lei_no_26.2021_-autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/projeto_de_lei_no_26.2021_-autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.doc</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/projeto_de_lei_no_27.2021_-_lei_abertura_de_credito_adicional_especial_op._de_credito.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/projeto_de_lei_no_27.2021_-_lei_abertura_de_credito_adicional_especial_op._de_credito.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2021 no valor de R$ 3.000.000,00</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/projeto_de_lei_no_28.2021_-_estabelece_o_programa_municipal_de_desenvolvimento_economico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/projeto_de_lei_no_28.2021_-_estabelece_o_programa_municipal_de_desenvolvimento_economico.doc</t>
   </si>
   <si>
     <t>Estabelece o programa municipal de Desenvolvimento Econômico; a política de incentivos fiscais e econômicos destinada ao desenvolvimento do setor comercial, industrial e de prestação de serviço; cria o fundo de desenvolvimento econômico e dá outras providências.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/projeto_de_lei_no_29.2021_-_dispoe_sobre_a_implantacao_do_programa_municipal_de_praticas_integrativas_e_complementares_em_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/projeto_de_lei_no_29.2021_-_dispoe_sobre_a_implantacao_do_programa_municipal_de_praticas_integrativas_e_complementares_em_saude.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa Municipal de práticas integrativas e complementares em saúde.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/projeto_de_lei_no_30.2021-_-_lei_de_adiantemento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/projeto_de_lei_no_30.2021-_-_lei_de_adiantemento.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de despesa por meio de adiantamento.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/projeto_de_lei_no_031-2021_-_lei_de_diarias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/projeto_de_lei_no_031-2021_-_lei_de_diarias.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diária aos servidores e agentes políticos dos órgãos da administração pública direta e indireta e aos membros dos conselhos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_no_032-2021-_institui_o_circuito_do_cicloturismo_no_municipio_de_tijucas_do_sul.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_no_032-2021-_institui_o_circuito_do_cicloturismo_no_municipio_de_tijucas_do_sul.doc</t>
   </si>
   <si>
     <t>Institui o Circuito do Cicloturismo no Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_033-2021_-_alteracao_lei_n_050-2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_033-2021_-_alteracao_lei_n_050-2005.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 50, de 08 de dezembro de 2005.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_034-2021_-_dispoe_sobre_o_procedimento_de_esterilizacao_cirurgica_compreendendo_exclusivamente_a_castracao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_034-2021_-_dispoe_sobre_o_procedimento_de_esterilizacao_cirurgica_compreendendo_exclusivamente_a_castracao.doc</t>
   </si>
   <si>
     <t>Estabelece procedimentos referentes ao controle populacional, criação, comercialização, adoção, abandono e maus tratos, e controle sanitário de cães e gatos no município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/projeto_de_lei_no_035-2021-_autoriza_o_municipio_a_disponibilizar_a_realizacao_de_procedimentos_odontologicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/projeto_de_lei_no_035-2021-_autoriza_o_municipio_a_disponibilizar_a_realizacao_de_procedimentos_odontologicos.doc</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/projeto_de_lei_no_036-2021-_autoriza_o_municipio_a_disponibilizara_realizacao_de_procedimentos_de_ecografia_e_demais_exames_relacionados_a_campanhas_de_pre-natal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/projeto_de_lei_no_036-2021-_autoriza_o_municipio_a_disponibilizara_realizacao_de_procedimentos_de_ecografia_e_demais_exames_relacionados_a_campanhas_de_pre-natal.doc</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/projeto_de_lei_no_37.2021_-_lei_orcamentaria_anual_2022_loa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/projeto_de_lei_no_37.2021_-_lei_orcamentaria_anual_2022_loa.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/projeto_de_lei_no_38-2021-_revoga_a_lei_538.2015_e_altera_redacao_lei_46.2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/projeto_de_lei_no_38-2021-_revoga_a_lei_538.2015_e_altera_redacao_lei_46.2005.doc</t>
   </si>
   <si>
     <t>Revoga a Lei n° 538, de 29 de outubro de 2015 e altera a redação do art. 60, da Lei n° 46/2005, que trata do Transporte Coletivo Urbano e Interiorano.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/projeto_de_lei_no_39-2021-_autoriza_o_poder_executivo_municipal_a_implantar_feiras_no_ambito_do_municipio_de_tijucas_do_sul_e_da_outras_providencias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/projeto_de_lei_no_39-2021-_autoriza_o_poder_executivo_municipal_a_implantar_feiras_no_ambito_do_municipio_de_tijucas_do_sul_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal a implantar Feiras no âmbito do Município de Tijucas do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/projeto_de_lei_no_40-2021_-_suspensao_reajuste_vencimento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/projeto_de_lei_no_40-2021_-_suspensao_reajuste_vencimento.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão da eficácia das leis municipais n° 728/2021, 729/2021e 730/2021que concederam a revisão geral anual dos vencimentos e subsídios dos servidores do poder executivo para o ano de 2021.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pr2b6f1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pr2b6f1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parceria com entidade civil, com o objetivo de assegurar o transporte de alunos para instituições educacionais situadas em outros Municípios da região</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>Fixa critério e procedimentos a ser adotado para a concessão de ajuda de custo para motorista nos termos art. 53 da Lei n.50 de 08 de dezembro de 2005 do inciso V e do paragrafo 3º</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>Cria o Programa de incentivo ao esporte, cultura e turismo em Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/projeto_de_lei_no_44.2021_-_reestruturacao_administrativa-_com_alteracoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/projeto_de_lei_no_44.2021_-_reestruturacao_administrativa-_com_alteracoes.doc</t>
   </si>
   <si>
     <t>Implanta a reestruturação administrativa do Poder Executivo Municipal de Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_01_-_2021_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_01_-_2021_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_02_-_2021_-_vereador_everaldo_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_02_-_2021_-_vereador_everaldo_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo ao Turismo Rural em Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_04_-_2021_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_04_-_2021_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 715, de 22 de setembro de 2020, no que especifica</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_05_-_2021_-_vereador_sidinei_-_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_no_municipio_de_tijucas_do_sul.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_05_-_2021_-_vereador_sidinei_-_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_no_municipio_de_tijucas_do_sul.docx</t>
   </si>
   <si>
     <t>Cria o programa de Incentivo à contratação de estagiários no Município de Tijucas do Sul denominado Meu Primeiro Estágio e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_06_-_2021_-_vereador_sidinei_-_instalacao_de_cameras_de_seguranca_em_escolas_municipais.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_06_-_2021_-_vereador_sidinei_-_instalacao_de_cameras_de_seguranca_em_escolas_municipais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança e sistemas de alarme nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_07_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias..doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_07_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias..doc</t>
   </si>
   <si>
     <t>Institui o Programa de Capacitação dos Servidores Públicos Municipais em Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_08_-_2021_-_vereador_ricardo_-_autoriza_a_criacao_de_parques_municipais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_08_-_2021_-_vereador_ricardo_-_autoriza_a_criacao_de_parques_municipais.doc</t>
   </si>
   <si>
     <t>Regulamenta a criação de parques ambientais municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_09_-_2021_-_todos_-_vacina_fura_fila.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_09_-_2021_-_todos_-_vacina_fura_fila.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a infração administrativa lesiva decorrente da prática de “furar fila” de vacinação, em desrespeito à ordem prioritária estabelecida para o enfrentamento do novo Coronavirus – Covid 19 em Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/projeto_de_lei_10_-_2021_-_vereador_patiorna_-_altera_lei_673-2019.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/projeto_de_lei_10_-_2021_-_vereador_patiorna_-_altera_lei_673-2019.doc</t>
   </si>
   <si>
     <t>Altera Lei 673 de 03 de julho de 2019 que dispõe sobre as normas de oferta de transporte escolar terceirizados no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/projeto_de_lei_11_-_2021_-__everaldo_-_instalacao_de_cameras_de_monitoramento.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/projeto_de_lei_11_-_2021_-__everaldo_-_instalacao_de_cameras_de_monitoramento.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o monitoramento por câmeras de segurança nos acessos do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/projeto_de_lei_12_-_2021_-_vereador_cicero_-_cameras_de_monitoram._onibus_escolares.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/projeto_de_lei_12_-_2021_-_vereador_cicero_-_cameras_de_monitoram._onibus_escolares.doc</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de câmeras de monitoramento no interior dos veículos de transporte escolar municipal de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>CEBOLA, CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/projeto_de_lei_13_-_2021_-_sidinei_e_ciciero_-_farmacias_24h.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/projeto_de_lei_13_-_2021_-_sidinei_e_ciciero_-_farmacias_24h.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do plantão pelo sistema de rodízio de farmácias e drogarias do Município.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_14-_2021_-_vereador_sidinei_-_a_coleta_de_materiais_em_domicilio_para_idosos_acamados_ou_portadores_de_necessidades_especiais.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_14-_2021_-_vereador_sidinei_-_a_coleta_de_materiais_em_domicilio_para_idosos_acamados_ou_portadores_de_necessidades_especiais.docx</t>
   </si>
   <si>
     <t>"Autoriza o município a disponibilizar, através dos laboratórios conveniados, e em sua estrutura própria, a coleta de matérias em domicílio  para idosos, acamados ou portadores de necessidades especiais" .</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_15_-_2021_-_vereador_adilson_-_fogos_de_artificio_protecao_animais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_15_-_2021_-_vereador_adilson_-_fogos_de_artificio_protecao_animais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com efeitos de tiro em Tijucas do sul.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_16-_2021_-_vereador_sidinei_-_altera_lei_737_-_farmacias_24h.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_16-_2021_-_vereador_sidinei_-_altera_lei_737_-_farmacias_24h.docx</t>
   </si>
   <si>
     <t>"Altera a Lei nº 737 , de 17 de Março de 2021, que dispõe sobre a regulamentação do plantão pelo sistema de rodízio de farmácias e drogarias do Município".</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/projeto_de_lei_17_-_2021_-_vereadora_raquel_-_institui_o_programa_cidade_limpa_-_reciclagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/projeto_de_lei_17_-_2021_-_vereadora_raquel_-_institui_o_programa_cidade_limpa_-_reciclagem.doc</t>
   </si>
   <si>
     <t>Institui o Programa "Cidade Limpa: Reciclar é o Caminho" em Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_18_-_2021_-_sidinei_e_adilson_-_memorial_vitimas_covid-19.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_18_-_2021_-_sidinei_e_adilson_-_memorial_vitimas_covid-19.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de memorial em homenagem ás vítimas de COVID-19 no município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_20_-_2021_-_vereador_sidinei_-_caixa_preferencial_em_supermercados_revisado.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_20_-_2021_-_vereador_sidinei_-_caixa_preferencial_em_supermercados_revisado.docx</t>
   </si>
   <si>
     <t>" Dispõe sobre o atendimento prioritário aos idosos, deficientes físicos, gestantes e mulheres com crianças de colo nas filas de caixas dos supermercados no município de Tijucas do Sul"</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_22_-_2021_-_vereadores_-_nomeacao_de_ruas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_22_-_2021_-_vereadores_-_nomeacao_de_ruas.docx</t>
   </si>
   <si>
     <t>"Denomina vias públicas Municipais e dá outras providências".</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_de_lei_23_-_2021_-_vereador_sidnei_e_ricardo_-_ligacao_energia_eletrica_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_de_lei_23_-_2021_-_vereador_sidnei_e_ricardo_-_ligacao_energia_eletrica_copel.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para fornecimento de serviços de energia elétrica.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_24-_2021_-_mesa_diretora_-_altera_lei_659-2019_-_controle_interno_cmts.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_24-_2021_-_mesa_diretora_-_altera_lei_659-2019_-_controle_interno_cmts.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 659, de 13 de março de 2019, que 'Dispõe sobre o Controle Interno no âmbito da Câmara Municipal de Tijucas do sul, nos termos do do artigo 31 da Constituição Federal, artigo 59 da Lei Complementar 101, de 04 de maio de 2000, no artigo 69 da Lei Orgânica do Município de Tijucas do sul e no art.5º, § 3º da Lei Municipal 99, de 14 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>CEBOLA, EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_25_-_2021_-_sidinei_e_everaldo_-_menor_aprendiz.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_25_-_2021_-_sidinei_e_everaldo_-_menor_aprendiz.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Jovem Aprendiz no âmbito do Município de Tijucas do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_de_lei_26_-_2021_-_sidinei_e_adilson_-_semana_da_cultura_evangelica.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_de_lei_26_-_2021_-_sidinei_e_adilson_-_semana_da_cultura_evangelica.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Cultura Evangélica e o Dia Municipal do Evangélico e outras datas relevantes no âmbito do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/projeto_de_lei_27_-_2021_-_raquel_-_regula_titulo_cidadao_benemerito_e_honorario.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/projeto_de_lei_27_-_2021_-_raquel_-_regula_titulo_cidadao_benemerito_e_honorario.docx</t>
   </si>
   <si>
     <t>Regulamenta a concessão dos títulos de CIDADÃO ( ou CIDADÃ) HONORÁRIO(A)  e de CIDADÃO ( ou CIDADÃ) BENEMÉRITO(A) de TIJUCAS DO SUL.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/projeto_de_lei_28_-_2021_-_everaldo_e_raquel_-_nomeia_centro_esportivo_e_recreativo_zacarias_rocha2.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/projeto_de_lei_28_-_2021_-_everaldo_e_raquel_-_nomeia_centro_esportivo_e_recreativo_zacarias_rocha2.docx</t>
   </si>
   <si>
     <t>Nomeia Espaço Público Municipal ZACA CENTRO ESPORTIVO e dá outras providências.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>JOANE, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/projeto_de_lei_29_-_2021_-_vereadores_ricardo_raquel_e_joane_-_fossas_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/projeto_de_lei_29_-_2021_-_vereadores_ricardo_raquel_e_joane_-_fossas_sanepar.doc</t>
   </si>
   <si>
     <t>dispõe sobre a implantação de limpeza de fossas sépticas no município de Tijucas do Sul, estado do Paraná, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/projeto_de_lei_30-_2021_-__everaldo_-_utilidade_publica_assoc._postinho.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/projeto_de_lei_30-_2021_-__everaldo_-_utilidade_publica_assoc._postinho.docx</t>
   </si>
   <si>
     <t>Concede o título de utilidade pública à Associação de Moradores do Postinho e Piraí -  ASMOPP de Tijucas do Sul/PR</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/projeto_de_lei_32_-_2021_-_vereadora_raquel_-_carteirinha_da_pessoa_com_deficiencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/projeto_de_lei_32_-_2021_-_vereadora_raquel_-_carteirinha_da_pessoa_com_deficiencia.doc</t>
   </si>
   <si>
     <t>Cria carteira de identificação para pessoas com deficiências e dá outras providências.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_33_-_2021_-_sidinei_e_everaldo_-_audivisual.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_33_-_2021_-_sidinei_e_everaldo_-_audivisual.docx</t>
   </si>
   <si>
     <t>Viabiliza a realização de avaliação audiovisual de crianças do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/projeto_de_lei_34_-_2021_-_vereadores_ricardo_e_raquel_-_altera_lei_ficha_limpa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/projeto_de_lei_34_-_2021_-_vereadores_ricardo_e_raquel_-_altera_lei_ficha_limpa.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 583/2017 (Lei da Ficha Limpa Municipal) no que especifica.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/projeto_de_lei_35_-_2021_-_everealdo_-_nomeia_estrada_salvador_lacerda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/projeto_de_lei_35_-_2021_-_everealdo_-_nomeia_estrada_salvador_lacerda.doc</t>
   </si>
   <si>
     <t>Nomeia Estrada Salvador Lacerda de Lima.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/projeto_de_lei_36_-_2021_-_ricardo_e_everaldo_-_ajuda_de_custo_atletas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/projeto_de_lei_36_-_2021_-_ricardo_e_everaldo_-_ajuda_de_custo_atletas.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo aos atletas que representam o Município de Tijucas do Sul, Paraná, em competições e dá outras providências.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_37-_2021_-_mesa_diretora_-_diarias_para_vereadores_e_servidores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_37-_2021_-_mesa_diretora_-_diarias_para_vereadores_e_servidores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de diárias para vereadores e servidores da Câmara Municipal de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento dos bares e estabelecimentos similares e dá outras providências.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_39-2021_-_vereador_tute_-_revoga_lei_395.2013_-_que_nomeia_travessa_nadir_setim_da_rocha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_39-2021_-_vereador_tute_-_revoga_lei_395.2013_-_que_nomeia_travessa_nadir_setim_da_rocha.pdf</t>
   </si>
   <si>
     <t>Revoga Lei 395, de 21 de março de 2013, que Denomina Travessa Nadir Setim da Rocha.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_40_-_2021_-_everealdo_-_uniformes_e_crachas_servidores_pref..doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_40_-_2021_-_everealdo_-_uniformes_e_crachas_servidores_pref..doc</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de uniformes e crachás de identificação para os servidores públicos da prefeitura de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/projeto_de_lei_41_-_2021_-_everealdo_-_merenda_escolar_-_organicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/projeto_de_lei_41_-_2021_-_everealdo_-_merenda_escolar_-_organicos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão de alimentos orgânicos na alimentação escolar no âmbito do Sistema Municipal de Ensino do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/projeto_de_lei_42_-_altera_lei_615.2017_-_meu_primeiro_empregoo.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/projeto_de_lei_42_-_altera_lei_615.2017_-_meu_primeiro_empregoo.docx</t>
   </si>
   <si>
     <t>Altera a Lei 615, de 27 de dezembro de 2017, que "Cria o Programa de Estágio Meu Primeiro Emprego na Câmara Municipal e dá outras providências"</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/projeto_de_lei_43_-_2021_-_everealdo_-_atividades_religiosas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/projeto_de_lei_43_-_2021_-_everealdo_-_atividades_religiosas.doc</t>
   </si>
   <si>
     <t>Institui programa de incentivo às atividades religiosas no âmbito de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_44_-_2021_-_mesa_diretora_-_suspende_lei_731.2021_-_reposicao_g.a._legislat..doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_44_-_2021_-_mesa_diretora_-_suspende_lei_731.2021_-_reposicao_g.a._legislat..doc</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão da eficácia da lei municipal n° 731/2021 que concedeu a revisão geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do poder legislativo para o ano de 2021</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/requerimento_01-2021_-_everaldo_-_merenda_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/requerimento_01-2021_-_everaldo_-_merenda_escolar.doc</t>
   </si>
   <si>
     <t>“Informações sobre merenda escolar”.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_02-2021_-_sidinei_-_guarda_municipal_compartilhada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_02-2021_-_sidinei_-_guarda_municipal_compartilhada.doc</t>
   </si>
   <si>
     <t>“Guarda Municipal Compartilhada”.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/requerimento_03-2021_-_sidinei_-_centro_comercial_da_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/requerimento_03-2021_-_sidinei_-_centro_comercial_da_campina.doc</t>
   </si>
   <si>
     <t>“Espaços públicos municipais”.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/requerimento_04-2021_-_sidinei_-_transporte_universtitario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/requerimento_04-2021_-_sidinei_-_transporte_universtitario.doc</t>
   </si>
   <si>
     <t>“Transporte Universitário”.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/requerimento_05-2021_-_adilson_-_loteamento_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/requerimento_05-2021_-_adilson_-_loteamento_campina.doc</t>
   </si>
   <si>
     <t>“Loteamento - Campina”.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/requerimento_06-2021_-_adilson_raquel_everaldo_e_ricardo_-_regularizacao_de_terrenos_publicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/requerimento_06-2021_-_adilson_raquel_everaldo_e_ricardo_-_regularizacao_de_terrenos_publicos.doc</t>
   </si>
   <si>
     <t>“Regularização de terrenos públicos”.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_07-2021_-_joane_e_tute_-_construcao_de_pontes_de_concreto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_07-2021_-_joane_e_tute_-_construcao_de_pontes_de_concreto.doc</t>
   </si>
   <si>
     <t>“Construção de Pontes de Concreto”.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/requerimento_08-2021_-_joane_-_plano_diretor_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/requerimento_08-2021_-_joane_-_plano_diretor_municipal.doc</t>
   </si>
   <si>
     <t>“Plano Diretor Municipal”.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_09-2021_-_adilson_raquel_everaldo_e_ricardo_-_relatorio_de_visitas_em_escolas_municipais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_09-2021_-_adilson_raquel_everaldo_e_ricardo_-_relatorio_de_visitas_em_escolas_municipais.doc</t>
   </si>
   <si>
     <t>“Relatório de Visitas em Escolas Municipais”</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/requerimento_10-2021_-_sidinei_-_programa_de_vacinacao_covid-19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/requerimento_10-2021_-_sidinei_-_programa_de_vacinacao_covid-19.doc</t>
   </si>
   <si>
     <t>“Programa de Vacinação contra Covid-19”.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/requerimento_11-2021_-_tute_-_nomeacao_de_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/requerimento_11-2021_-_tute_-_nomeacao_de_ruas.doc</t>
   </si>
   <si>
     <t>“Nomeação de Ruas”.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_12-2021_-_everaldo_-_medicos_nas_unidades_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_12-2021_-_everaldo_-_medicos_nas_unidades_de_saude.doc</t>
   </si>
   <si>
     <t>“Informações sobre serviços médicos”</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/requerimento_13-2021_-_sidinei_-_impacto_orc._do_anteproj._03.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/requerimento_13-2021_-_sidinei_-_impacto_orc._do_anteproj._03.doc</t>
   </si>
   <si>
     <t>“estudo de impacto orçamentário”.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_14-2021_-_sidinei_e_cicero_-_veiculo_para_transporte_de_pacientes.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_14-2021_-_sidinei_e_cicero_-_veiculo_para_transporte_de_pacientes.docx</t>
   </si>
   <si>
     <t>“Transporte de Pacientes”.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_15-2021_-_adilson_para_mesa_diretora_-_lei_subsidio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_15-2021_-_adilson_para_mesa_diretora_-_lei_subsidio.doc</t>
   </si>
   <si>
     <t>“redução do valor dos subsídios de agentes políticos”.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_16-2021_-_everaldo_e_adilson_-_despesas_e_receitas_covid-19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_16-2021_-_everaldo_e_adilson_-_despesas_e_receitas_covid-19.doc</t>
   </si>
   <si>
     <t>“Receitas e Despesas COVID-19”.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_17-2021_-_tute_-_manutencao_ginasios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_17-2021_-_tute_-_manutencao_ginasios.doc</t>
   </si>
   <si>
     <t>“Manutenção nos Ginásios de Esporte”</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_18-2021_-_sidinei_-_remedios_remume.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_18-2021_-_sidinei_-_remedios_remume.doc</t>
   </si>
   <si>
     <t>“Fornecimento de remédios - REMUME”</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2381/requerimento_19-2021_-_raquel_-_informacoes_sobre_monitores_de_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2381/requerimento_19-2021_-_raquel_-_informacoes_sobre_monitores_de_creche.doc</t>
   </si>
   <si>
     <t>“Monitores de Creche”.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_20-2021_-_raquel_e_ricardo_-_informacoes_sobre_matriculas_na_educacao_basica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_20-2021_-_raquel_e_ricardo_-_informacoes_sobre_matriculas_na_educacao_basica.doc</t>
   </si>
   <si>
     <t>“Matrículas na Educação Básica”</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/requerimento_21-2021_-_adilson_-_servicos_da_sec_de_esporte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/requerimento_21-2021_-_adilson_-_servicos_da_sec_de_esporte.doc</t>
   </si>
   <si>
     <t>“Serviços na área de esportes”</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_22-2021_-_everaldo_-_recursos_do_leilao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_22-2021_-_everaldo_-_recursos_do_leilao.doc</t>
   </si>
   <si>
     <t>“Recursos do Leilão”</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_23-2021_-_ricardo_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_23-2021_-_ricardo_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>“parecer do setor de engenharia”.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_24-2021_-_sidinei_-_multas_covid-19.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_24-2021_-_sidinei_-_multas_covid-19.doc</t>
   </si>
   <si>
     <t>“multas em período de pandemia”</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_25-2021_-_cicero_-_informacoes_vacina_covid.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_25-2021_-_cicero_-_informacoes_vacina_covid.doc</t>
   </si>
   <si>
     <t>“Vacinação COVID-19”</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_26-2021_-_adilson_-_relatorio_servicos_de_rocada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_26-2021_-_adilson_-_relatorio_servicos_de_rocada.doc</t>
   </si>
   <si>
     <t>“Serviços de limpeza e conservação de vias urbanas”.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_27-2021_-_adilson_-_suspensao_de_contrato_secretario_de_esportes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_27-2021_-_adilson_-_suspensao_de_contrato_secretario_de_esportes.doc</t>
   </si>
   <si>
     <t>“Redução de Secretaria Municipal”</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_28-2021_-_tute_-_pagamento_fgts.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_28-2021_-_tute_-_pagamento_fgts.doc</t>
   </si>
   <si>
     <t>“Pagamento FGTS”</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/requerimento_29-2021_-_sidinei_-_remedios_remume.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/requerimento_29-2021_-_sidinei_-_remedios_remume.doc</t>
   </si>
   <si>
     <t>“Fornecimento de remédios - REMUME”.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/requerimento_30-2021_-_sidinei_-_aquisicoes_via_consorcio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/requerimento_30-2021_-_sidinei_-_aquisicoes_via_consorcio.doc</t>
   </si>
   <si>
     <t>“Fornecimento de remédios e serviços - Consórcio”.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_31-2021_-_sidinei_-_copia_de_contratos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_31-2021_-_sidinei_-_copia_de_contratos.doc</t>
   </si>
   <si>
     <t>“Contratos”.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_32-2021_-_raquel_-_mudanca_de_local_de_unidad_correios_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_32-2021_-_raquel_-_mudanca_de_local_de_unidad_correios_campina.doc</t>
   </si>
   <si>
     <t>“Agência dos Correios - Campina”.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_33-2021_-_sidinei_-_envio_de_projeto_de_lei.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_33-2021_-_sidinei_-_envio_de_projeto_de_lei.doc</t>
   </si>
   <si>
     <t>“Envio de Projeto de Lei”.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_34-2021_-_ricardo_-_sanepar.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_34-2021_-_ricardo_-_sanepar.docx</t>
   </si>
   <si>
     <t>Requer informações sobre o Convênio firmado com a Sanepar.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/requerimento_35-2021_-_adilson_-_rocadas2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/requerimento_35-2021_-_adilson_-_rocadas2.doc</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/requerimento_36-2021_-_cicero_-_informacoes_sobre_posto_de_saude_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/requerimento_36-2021_-_cicero_-_informacoes_sobre_posto_de_saude_postinho.doc</t>
   </si>
   <si>
     <t>“Unidade de Saúde - Postinho”.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/requerimento_37-2021_-_everaldo_-_documento_ginasio_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/requerimento_37-2021_-_everaldo_-_documento_ginasio_lagoa.doc</t>
   </si>
   <si>
     <t>“Documento de Imóvel - Lagoa”</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/requerimento_38-2021_-_adilson_-_informacao_sobre_destinacao_de_terra.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/requerimento_38-2021_-_adilson_-_informacao_sobre_destinacao_de_terra.doc</t>
   </si>
   <si>
     <t>“Serviço de remoção de terra”</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/requerimento_39-2021_-_tute_-_vale_alimentacao-vale_refeicao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/requerimento_39-2021_-_tute_-_vale_alimentacao-vale_refeicao.doc</t>
   </si>
   <si>
     <t>“Vale alimentação”</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/requerimento_40-2021_-_sidinei_-_ampliacao_de_transporte_para_funcionarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/requerimento_40-2021_-_sidinei_-_ampliacao_de_transporte_para_funcionarios.doc</t>
   </si>
   <si>
     <t>“Ampliação da oferta de transporte para funcionários do Poder Executivo Municipal”.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_41-2021_-_sidinei_adilson_everaldo_e_cicero_-_licitacao_rocadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_41-2021_-_sidinei_adilson_everaldo_e_cicero_-_licitacao_rocadas.doc</t>
   </si>
   <si>
     <t>“informações sobre licitação de roçadas e limpeza de áreas verdes”</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_42-2021_-_raquel_-_profissionais_para_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_42-2021_-_raquel_-_profissionais_para_educacao.doc</t>
   </si>
   <si>
     <t>Súmula: “Profissionais especializados - Educação”.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/requerimento_43-2021_-_sidinei_everaldo_e_raquel_-_pl_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/requerimento_43-2021_-_sidinei_everaldo_e_raquel_-_pl_arecicla.doc</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei 15/2021</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/requerimento_44-2021_-_adilson_-_rocadas3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/requerimento_44-2021_-_adilson_-_rocadas3.doc</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/requerimento_45-2021_-_comissao_fin._orc._-_pl_18_exec._-_credito_orc._lixeiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/requerimento_45-2021_-_comissao_fin._orc._-_pl_18_exec._-_credito_orc._lixeiras.doc</t>
   </si>
   <si>
     <t>“Licitação para aquisição de lixeiras”.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/requerimento_46-2021_-_adilson_-_nomeacao_de_estradas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/requerimento_46-2021_-_adilson_-_nomeacao_de_estradas.doc</t>
   </si>
   <si>
     <t>“Nomeação de estradas”.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_47-2021_-_cicero_-_lombada_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_47-2021_-_cicero_-_lombada_pr_281.doc</t>
   </si>
   <si>
     <t>Lombada PR 281</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/requerimento_48-2021_-_everaldo_-_viabilidade_do_anteprojeto_12_-_incentivo_esporte_e_cultura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/requerimento_48-2021_-_everaldo_-_viabilidade_do_anteprojeto_12_-_incentivo_esporte_e_cultura.doc</t>
   </si>
   <si>
     <t>“estudo sobre viabilidade do Anteprojeto de Lei 12/2021”.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/requerimento_49-2021_-_todos_-_ferro_velho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/requerimento_49-2021_-_todos_-_ferro_velho.doc</t>
   </si>
   <si>
     <t>“Informações sobre imóvel”</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_50-2021_-_sidinei_-_cameras_nas_escolas_-_lei_734-21.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_50-2021_-_sidinei_-_cameras_nas_escolas_-_lei_734-21.doc</t>
   </si>
   <si>
     <t>“Câmeras e alarme nas escolas municipais – Lei 734/2021”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/requerimento_51-2021_-_everaldo_-_manutencao_de_estradas_principais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/requerimento_51-2021_-_everaldo_-_manutencao_de_estradas_principais.doc</t>
   </si>
   <si>
     <t>“manutenção de estradas principais”.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/requerimento_52-2021_-_everaldo_-_parecer_da_engenharia_para_nomeacao_de_estradas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/requerimento_52-2021_-_everaldo_-_parecer_da_engenharia_para_nomeacao_de_estradas.doc</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/requerimento_53-2021_-_ricardo_-_lotemaneto_jardim_das_palmeiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/requerimento_53-2021_-_ricardo_-_lotemaneto_jardim_das_palmeiras.doc</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/requerimento_54-2021_-_tute_-_nomeacao_de_rua_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/requerimento_54-2021_-_tute_-_nomeacao_de_rua_campina.doc</t>
   </si>
   <si>
     <t>Parecer do setor de engenharia</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/requerimento_55-2021_-_tute_-_atendimento_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/requerimento_55-2021_-_tute_-_atendimento_sanepar.doc</t>
   </si>
   <si>
     <t>“Atendimento Sanepar”.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/requerimento_56-2021_-_ricardo_-_cestas_basicas_alunos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/requerimento_56-2021_-_ricardo_-_cestas_basicas_alunos.doc</t>
   </si>
   <si>
     <t>“Cestas básicas”.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/requerimento_57-2021_-_everaldo_sidinei_e_adilson_-_financiamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/requerimento_57-2021_-_everaldo_sidinei_e_adilson_-_financiamento.doc</t>
   </si>
   <si>
     <t>“Financiamento para pavimentação”</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/requerimento_58-2021_-_everaldo_sidinei_e_adilson_-_convocacao_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/requerimento_58-2021_-_everaldo_sidinei_e_adilson_-_convocacao_secretarios.doc</t>
   </si>
   <si>
     <t>“Convocação de Secretários Municipais”</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/requerimento_59-2021_-_sidinei_-_regulametacao_da_lei_484-2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/requerimento_59-2021_-_sidinei_-_regulametacao_da_lei_484-2014.doc</t>
   </si>
   <si>
     <t>“Regulamentação da Lei 484/2014”.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/requerimento_60-2021_-_ricardo_-_nomeacao_de_rua_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/requerimento_60-2021_-_ricardo_-_nomeacao_de_rua_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/requerimento_61-2021_-_adilson_-_despesas_energia_eletrica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/requerimento_61-2021_-_adilson_-_despesas_energia_eletrica.doc</t>
   </si>
   <si>
     <t>“Despesas energia elétrica”.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/requerimento_62-2021_-_sidinei_-_licitacao_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/requerimento_62-2021_-_sidinei_-_licitacao_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>“Processo de Licitação”.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/requerimento_63-2021_-_everaldo_-_loteamento_dewille.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/requerimento_63-2021_-_everaldo_-_loteamento_dewille.doc</t>
   </si>
   <si>
     <t>“Loteamentos – Lagoinha”</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/requerimento_64-2021_-_adilson_-_quilombolas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/requerimento_64-2021_-_adilson_-_quilombolas.doc</t>
   </si>
   <si>
     <t>“Comunidade quilombola”.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/requerimento_65-2021_-_everaldo_raquel_e_tute_-_projeto_de_castracao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/requerimento_65-2021_-_everaldo_raquel_e_tute_-_projeto_de_castracao.doc</t>
   </si>
   <si>
     <t>“Projeto de castração de animais domésticos”</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/requerimento_66-2021_-_comissao_ljrf_-_pl_27_3_milhoes_asfalto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/requerimento_66-2021_-_comissao_ljrf_-_pl_27_3_milhoes_asfalto.doc</t>
   </si>
   <si>
     <t>“Informações sobre Projeto de Lei 27/2021”.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/requerimento_67-2021_-_comissao_ljrf_-_pl_28_-_incentivos_fiscais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/requerimento_67-2021_-_comissao_ljrf_-_pl_28_-_incentivos_fiscais.doc</t>
   </si>
   <si>
     <t>“Informações sobre Projeto de Lei 28/2021</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/requerimento_68-2021_-_ricardo_-_intervencao_sanepar_-_contrato_53.2013.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/requerimento_68-2021_-_ricardo_-_intervencao_sanepar_-_contrato_53.2013.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a prestação de serviço da Sanepar em Tijucas do Sul.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/requerimento_69-2021_-_vereadore_-_ferro_velho_tabatinga_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/requerimento_69-2021_-_vereadore_-_ferro_velho_tabatinga_2.doc</t>
   </si>
   <si>
     <t>Informações sobre imóvel</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/requerimento_70-2021_-_everaldo_sidinei_e_raquel_-_nucleo_cres-ser.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/requerimento_70-2021_-_everaldo_sidinei_e_raquel_-_nucleo_cres-ser.doc</t>
   </si>
   <si>
     <t>NUCLEO CRES-SER</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/requerimento_71-2021_-_tute_-_placas_de_indentificacao_ruas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/requerimento_71-2021_-_tute_-_placas_de_indentificacao_ruas.doc</t>
   </si>
   <si>
     <t>“Placas de nomes de ruas”.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/requerimento_72-2021_-_adilson_e_sidinei_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/requerimento_72-2021_-_adilson_e_sidinei_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>“Transporte Escolar”</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/requerimento_73-2021_-_ricardo_-_nomeacao_de_rua_taqua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/requerimento_73-2021_-_ricardo_-_nomeacao_de_rua_taqua.doc</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_74-2021_-_ricardo_-_parceria_manutencao_estradas_rurais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_74-2021_-_ricardo_-_parceria_manutencao_estradas_rurais.doc</t>
   </si>
   <si>
     <t>“Parceria com empresas madeireiras”.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/requerimento_75-2021_-_everaldo_-_documentos_de_loteamentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/requerimento_75-2021_-_everaldo_-_documentos_de_loteamentos.doc</t>
   </si>
   <si>
     <t>Documentos de Loteamentos</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/requerimento_76-2021_-_everaldo_-_nomeacao_de_praca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/requerimento_76-2021_-_everaldo_-_nomeacao_de_praca.doc</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/requerimento_78-2021_-_ricardo_-_pavimentacao_lotemaneto_sao_joao_batista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/requerimento_78-2021_-_ricardo_-_pavimentacao_lotemaneto_sao_joao_batista.doc</t>
   </si>
   <si>
     <t>Informações sobre pavimentação</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/requerimento_79-2021_-_ricardo_-_parecer_setor_de_engenharia_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/requerimento_79-2021_-_ricardo_-_parecer_setor_de_engenharia_-_cascatinha.doc</t>
   </si>
   <si>
     <t>Nomeação de Estrada - Cascatinha</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/requerimento_80-2021_-_everaldo_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/requerimento_80-2021_-_everaldo_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2720/requerimento_81-2021_-_sidinei_e_everaldo_-_nomeacao_de_rua_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2720/requerimento_81-2021_-_sidinei_e_everaldo_-_nomeacao_de_rua_-_xaxim.doc</t>
   </si>
   <si>
     <t>Parecer do Setor de Engenharia</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2721/requerimento_82-2021_-_vereadores_-_lixeiras_comunitarias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2721/requerimento_82-2021_-_vereadores_-_lixeiras_comunitarias.doc</t>
   </si>
   <si>
     <t>Lixeiras Comunitárias</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/requerimento_83-2021_-_vereadores_-_pinturas_de_faixas_de_pedestres.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/requerimento_83-2021_-_vereadores_-_pinturas_de_faixas_de_pedestres.doc</t>
   </si>
   <si>
     <t>Pinturas de faixas de pedestres</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/requerimento_84-2021_-_vereadores_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/requerimento_84-2021_-_vereadores_-_iluminacao_publica.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4937,67 +4937,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/anteprojeto_de_lei_01_-_2021_ricardo_pj_eu_te_desafio.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/anteprojeto_de_lei_02_-_2021_-_vereadora_raquel_-_fundo_rotativo_escolas.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/anteprojeto_de_lei_03_-_2021_-_vereador_sidinei_-_altera_pccv_adm._geral_l._498-14.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/anteprojeto_de_lei_04_-_2021_-_vereador_sidnei_e_ricardo_-_multa_descumprimento_medidas_covid_19.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/anteprojeto_de_lei_07_-_2021_horas_para_o_desenvolvimento_ricardo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/anteprojeto_de_lei_08_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/anteprojeto_de_lei_09_-_2021_-_raquel_e_everaldo_-_regulamenta_o_femuspop.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/anteprojeto_de_lei_10_-_2021_-_vereador_sidinei_-_coleta_domiciliar_para_exames.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/anteprojeto_de_lei_11-_2021_-_vereador_tute_e_ricardo_-_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/anteprojeto_de_lei_12_-_2021_-_vereadores_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_esporte_e_cultura_em_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/anteprojeto_de_lei_13_-_2021_-_vereador_ricardo_evaraldo_cesta_basica.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/anteprojeto_de_lei_14_-_2021_-_vereador_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/anteprojeto_de_lei_15_-_2021_-_implementos_agricolas_-_ricardo_-_joane.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/anteprojeto_de_lei_16_-_2021_-_vereador_sidinei_-_prog._praticas_integrativas_saude.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/anteprojeto_de_lei_17_-_2021_-_raquel_e_everaldo__-_bonus_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/anteprojeto_de_lei_18_-_2021_-_vereador_sidinei_-_tratamento_de_canal.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/anteprojeto_de_lei_19_-_2021_-_vereador_sidinei_-_ecografia.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_001-2021_-_cicero_-_atendimento_de_projeto_bancos_ortopedicos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_002-2021_-_raquel_-_academia_ao_ar_livre_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_003-2021_-_raquel_-_sinalizacao_na_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_005-2021_-_adilson_-_construcao_de_lombadas_-_campina_e_centro.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_006-2021_-_adilson_-_limpeza_urbana_e_rural.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_008-2021_-_everaldo_-_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/indicacao_009-2021_-_everaldo_-_conferencia_ambiental.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_010-2021_-_ricardo_-__iluminacao_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_011-2021_-_raquel_e_joane_-_manutencao_em_ponte_de_madeira_-_contenda.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_012-2021_-_sidinei_e_joane_-_implantacao_de_corpo_de_bombeiros.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_013-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_postinho.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_014-2021_-_raquel_everaldo_ricardo_e_adilson_-_manutencao_escola_do_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_015-2021_-_adilson_-_servicos_na_comunidade_de_campina.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_016-2021_-_everaldo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_017-2021_-_adilson_-_manutencao_em_via_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_018-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_campo_alto.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_019-2021_-_raquel_everaldo_e_adilson_-_drenagem_de_agua_em_frente_a_posto_de_saude_-_campina.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/indicacao_020-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_colono.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_021-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/indicacao_022-2021_-_cicero_-_limpeza_de_rua_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/indicacao_023-2021_-_adilson_-_limpeza_de_bueiro_-_campo_comprido.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_024-2021_-_raquel_joane_e_adilson_-_manutencao_escola_da_tabatinga.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/indicacao_025-2021_-_raquel_e_everaldo_-_doacao_de_imposto_de_renda.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_026-2021_-_patiorna_-_limpeza_de_valetas_e_melhorias_em_ruas_do_loteamento_dewille.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/indicacao_027-2021_-_adilson_-_iluminacao_publica_-_tio_jango.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/indicacao_028-2021_-_tute_-_placas_de_sinalizacao_-_regiao_central.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_029-2021_-_tute_-_reformas_de_escolas_antigas.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_030-2021_-_raquel_-_iluminacao_publica_-_flores_e_contenda.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_031-2021_-_raquel_-_profissionais_de_educacao.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/indicacao_032-2021_-_tute_e_sidinei_-_manutencao_em_travessa_-_centro.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_033-2021_-_raquel_-_poda_de_arvores_-_campina.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_035-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_036-2021_-_cicero_-_construcao_de_ponto_de_onibus_escolar.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_037-2021_-_cicero_-_manutencao_de_vias_publicas_-_matulao_e_rio_do_fojo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/indicacao_038-2021_-_adilson_-_manutencao_de_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_039-2021_-_adilson_-_manutencao_de_vias_publicas_-_ribeirao.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_040-2021_-_tute_-_manutencao_de_vias_publicas_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_041-2021_-_everaldo_-_servicos_na_comunidade_do_postinho.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_042-2021_-_everaldo_-_instalacao_de_rede_trifasica_-_postinho.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_043-2021_-_adilson_-_servicos_na_vila_rural.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_044-2021_-_adilson_-_manutencao_em_bueiro_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_045-2021_-_joane_-_iluminacao_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_046-2021_-_joane_-_reuniao_com_mineracao_tabatinga.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/indicacao_047-2021_-_patiorna_-_iluminacao_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_048-2021_-_adilson_-_troca_de_lixeira_-_morro_vermelho_1.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/indicacao_049-2021_-_adilson_-_manutencao_em_via_pubica_-_rincao_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/indicacao_050-2021_-_sidinei_-_manutencao_em_via_pubica_-_campestre_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_051-2021_-_sidinei_-_diversos_-_vila_cubas_1.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_052-2021_-_sidinei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_053-2021_-_sidinei_e_ricardo_-_artefama_2.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_054-2021_-_tute_-_limpeza_de_calcadas_-_regiao_central.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_055-2021_-_tute_-_manutencao_em_vias_publicas_-_vila_cubas.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_056-2021_-_raquel_-_restricoes_covid-19.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_057-2021_-_raquel_-_escala_de_trabalho_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_058-2021_-_cicero_-_manutencao_em_vias_publicas_-_ximbuva.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/indicacao_059-2021_-_joane_-_diversos_-_tabatinga_e_regiao.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/indicacao_060-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoinha.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_061-2021_-_everaldo_-_manutencao_na_praca_central.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_062-2021_-_adilson_-_protecao_contra_chuva_nas_agencias_bancarias.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_063-2021_-_everaldo_-_empresas_para_coleta_de_exames.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_064-2021_-_tute_-_cameras_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_065-2021_-_cicero_-_copel.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/indicacao_065-2021_-_sidinei_-_vacinacao_covid.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2312/indicacao_067-2021_-_tute_e_everaldo_-_sao_joao_-_diversos.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/indicacao_068-2021_-_cicero_-_ampliacao_atendimento_de_farmacias.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2314/indicacao_069-2021_-_tute_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_070-2021_-_cicero_-_entrega_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_071-2021_-_tute_-_diversos_manutencao.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_072-2021_-_tute_-_coleta_de_lixo_-__rio_do_fojo_e_antinha.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_073-2021_-_tute_-_manutencao_de_vias_publicas_-_ouro_fino.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_074-2021_-_sidinei_-_manutencao_em_via_publica_-_ambrosios.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_075-2021_-_everaldo_-_iluminacao_-_lagoinha.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_076-2021_-_tute_-_manutencao_de_vias_publicas_-_campo_comprido.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_077-2021_-_raquel_-_iluminacao_publica_-_diversos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_078-2021_-_adilson_-_servicos_na_regiao_do_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_079-2021_-_adilson_everaldo_patiorna_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_080-2021_-_everaldo_-_manutencao_em_vias_publicas_-_papanduva_e_salto.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_081-2021_-_adilson_e_raquel_-_manutencao_em_bueiro_-_centro.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/indicacao_082-2021_-_joane_-_posto_de_saude_e_quadra_coberta_para_tabatinga.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/indicacao_083-2021_-_joane_-__extensao_de_rede_de_agua_para_varzea_e_campo_comprido.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/indicacao_084-2021_-_tute_-_bueiro_rua_xv_de_novembro_-_centro.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/indicacao_085-2021_-_joane_-_servicos_na_comunidade_de_campina.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_086-2021_-_raquel_e_ricardo_-_manutencao_academias_de_saude.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_087-2021_-_tute_-_manutencao_em_via_publica_-_xaxim.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_088-2021_-_everaldo_-_servicos_diversos_-_flores.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_089-2021_-_adilson_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_090-2021_-_everaldo_-_corte_de_arvore_-_hospital.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_091-2021_-_raquel_-_servicos_diversos.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_092-2021_-_everaldo_e_adilson_-_manutencao_em_vias_publicas_-_diversos.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_093-2021_-_sidinei_e_joane_-_iluminacao_publica_-_diversos.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_094-2021_-_joane_-_melhorias_rodovia_pr_281.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_095-2021_-_tute_-_coleta_e_lixo_-_flores.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/indicacao_096-2021_-_raquel_e_sidinei_-vigia_para_casa_de_criancas.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_097-2021_-_everaldo_-_manutencao_em_vias_publicas_-_campestre.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_098-2021_-_cicero_-_colocacao_de_lixeira_-_flores.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_099-2021_-_everaldo_-_manutencao_em_vias_publicas_-_lagoa.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/indicacao_100-2021_-_cicero_-_vacinacao_covid-19.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/indicacao_101-2021_-_cicero_-_reforma_sala_fisioterapia.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/indicacao_102-2021_-_adilson_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/indicacao_103-2021_-_tute_-_manutencao_em_via_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_104-2021_-_vereadores_-_reuniao_com_mineracao_tabatinga_2.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/indicacao_105-2021_-_everaldo_-_poda_de_arvore2.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_106-2021_-_everaldo_-_manutencao_em_vias_publicas.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_107-2021_-_ricardo_-_baixa_tensao.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_108-2021_-_ricardo_-_limpeza_de__terreno_baldio.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/indicacao_109-2021_-_tute_-_colocacao_de_lixeira_comunitaria_-__lagoa.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_110-2021_-_tute_-_remocao_de_cartazes_em_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/indicacao_111-2021_-_joane_-_caminhao_limpa_fossa.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_112-2021_-_tute_e__raquel_-_diversos.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/indicacao_113-2021_-_raquel_-_formacao_de_monitores_de_creche.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_114-2021_-_vereadores_-_monitoramento_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/indicacao_115-2021_-_cicero_-_reforma_unidade_de_saude_lagoa.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_116-2021_-_everaldo_-_ponto_de_onibus_-_br_376.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_117-2021_-_raquel_-_mudanca_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_118-2021_-_tute_-_mudanca_de_local_de_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_119-2021_-_tute_-_colocacao_de_lixeiras.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_120-2021_-_raquel_-_diversos.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/indicacao_121-2021_-_everaldo_-_sinalizacao_br_376_e_pr_281.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/indicacao_122-2021_-_ricardo_e_tute_-_mudanca_de_sede_posto_de_saude_campo_alto.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/indicacao_123-2021_-_adilson_-_diveros.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/indicacao_124-2021_-_adilson_e_everaldo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/indicacao_125-2021_-_patiorna_-_inss_patronal.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/indicacao_126-2021_-_tute_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/indicacao_127-2021_-_raquel_-_rondas_espacos_municipal_sergius_erdelyi.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_128-2021_-_adilson_-_manutencao_de_via_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_129-2021_-_everaldo_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_130-2021_-_joane_-_vacinacao_covid.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2444/indicacao_131-2021_-_tute_-_material_fresado.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_132-2021_-_ricardo_-__manutencao_em_via_publica_-_ribeirao_do_mel.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_133-2021_-_sidinei_-_manutencao_anna_louise.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_134-2021_-_cicero_-_material_fresado_xaxim.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/indicacao_135-2021_-_everaldo_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_136-2021_-_raquel_-_manuetencao_de_rua.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_137-2021_-_joane_-_material_fresadotabatinga.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_138-2021_-_joane_-_alargamento_de_estrada.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_139-2021_-_ampliacao_horario_de_correios_-_tute_-_cicero.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_140-2021_-_ponto_de_iluminacao_publica_-_ricardo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_141-2021_-_tute_-_melhorias__pr_281.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_142-2021_-_tute_-_melhorias__calcadas.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_143-2021_-_tute_-_melhorias_inicio_estrada_saltinho.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_144-2021_-_everaldo_-_saibro_estrada_propr._valdemar_cordeiro.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_145-2021_-_tute_-_melhorias_em_vias_-_campina_e_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_146-2021_-_tute_-_remocao_de_pinus_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_147-2021_-_tute_-_limpeza_de_bueiro_-_papanduva.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_148-2021_-_joane_-_reforma_academia_ao_ar_livre_tabatinga.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_149-2021_-_tute_-_alargamento_de_via_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_150-2021_-_tute_-_manutencao_em_bueiro_-_rio_do_fojo.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_151-2021_-_tute_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_152-2021_-_cicero_-_manutencao_estrada_raul_boava.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_153-2021_-_raquel_-_sevico_de_rocada.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_154-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_155-2021_-_everaldo_-_troca_de_ponto_de_onibus_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_156-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_157-2021_-_tute_-_pista_de_skate.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_158-2021_-_everaldo_-_retirada_arvores_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_159-2021_-_everaldo_-_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_160-2021_-_cicero_-_academia_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_161-2021_-_cicero_-_lombada_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_162-2021_-_sidinei_-_limpeza_valetas_pr_281.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_163-2021_-_sidinei_-_transporte_enceeja.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_164-2021_-_sidinei_-_material_fresado_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_165-2021_-_tute_-_manutencao_de_bueiro_-_xaxim.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_166-2021_-_everaldo_-_limpeza_de_lixo_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_167-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao_168-2021_-_ricardo_e_tute_-_diversos.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_169-2021_-_everaldo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_170-2021_-_everado_-_manutencao_de_vias_publicas_-_rincao.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/indicacao_171-2021_-_everaldo-_material_fresado_ou_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/indicacao_172-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_173-2021_-_cicero_-_construcao_de_lixeira_comunitaria_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_174-2021_-_cicero_-_pintura_de_faixa_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/indicacao_175-2021_-_joane_-_posto_de_saude_tabatinga.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_176-2021_-_everado_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_177-2021_-_everaldo_e_raquel__-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_178-2021_-_tute_e_raquel__-_manutencao_em_via_e_ponte.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_180-2021_-_everado_-_atendimento_procon.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_181-2021_-_everado_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_182-2021_-_raquel_-_manutencoes_diversas.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_183-2021_-_tute_-_manutencao_de_estrada_-_cascatinha.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao_184-2021_-_everado_-_manutencao_de_vias_-_rio_do_fojo_e_matulao.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao_185-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao_186-2021_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao_187-2021_-_patiorna_-_manutencao_de_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao_188-2021_-_everado_-_manutencao_em_ponto_de_onibus_-_matulao.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao_189-2021_-_tute_-_manutencao_em_bueiro_-_centro.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_191-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_192-2021_-_ricardo_-_manutencao_de_vias_-_diveras.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_193-2021_-_ricardo_-_manutencao_em_vias_do_centro.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_194-2021_-_ricardo_-_contrucao_de_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_195-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_196-2021_-_everado_-_oferta_de_cursos.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_197-2021_-_joane_-_servicos_diversos_-_varzea.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_198-2021_-_adilson_e_sidinei_-_ajuda_de_custo_servicos_bracais.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_199-2021_-_raquel_e_ricardo_-_cidade_limpa.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_200-2021_-_raquel_e_ricardo_-_cursos_voltados_para_o_publico_feminino.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/indicacao_201-2021_-_raquel_e_ricardo_-_manutencao_vila_rural.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_202-2021_-_raquel_e_adilson_-_manutencao_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/indicacao_203-2021_-_everaldo_e_adilson_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/indicacao_204-2021_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/indicacao_205-2021_-_tute_-__redutor_de_velocidade_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/indicacao_206-2021_-_joane_-_manutencao_via_publica_-_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/indicacao_207-2021_-_tute_-_manteuncao_em_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_208-2021_-_everado_-_retorno_velorios.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_209-2021_-_adilson_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_210-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_211-2021_-_cicero_-_lixeira_comunitaria_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_212-2021_-_everaldo_e_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_213-2021_-_tute_-_diversos.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao_214-2021_-_tute_-_diversos.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/indicacao_215-2021_-_everaldo_-_diversos.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao_216-2021_-_everaldo_lombada_em_frente_a_creche_lagoa.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_217-2021_-_ricardo_e_sidinei_-_recuo_pr_281.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao_219-2021_-_cicero_-_diversos_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_220-2021_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_221-2021_-_everaldo_e_raquel_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_222-2021_-_everaldo_-_diversos_manutencao_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_223-2021_-_everaldo_-_emissao_de_nota_de_produtor_rural.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_224-2021_-_sidinei_-_boletos_de_cobranca.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_225-2021_-_everado_-_oferta_de_cursos_2.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_226-2021_-_tute_-_iluminacao_publica_-_modificada.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_227-2021_-_everaldo_-_manutencao_estrada_tabatinga.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_01-2021_-_marilsa_lima.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_02-2021_-_nivaldo_gomes.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_03-2021_-_profa_fatima.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/mocao_04-2021_-_side.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/mocao_05-2021_-_wilson.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/mocao_06-2021_-_piragibe.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/mocao_07-2021_-_maycon.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2418/mocao_08-2021_-_lelo.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/mocao_09-2021_-_senhorinha.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/mocao_10-2021_-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/mocao_11-2021_-_dorvalino_cruz.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/mocao_12-2021_-_simone_cruz.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/mocao_13-2021_-__dona_noca.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/mocao_14-2021_-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/mocao_15-2021_-_juliana_andrade.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/mocao_16-2021_-_francisca_assis_bueno.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/mocao_17-2021_-_preta.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/mocao_18-2021_-_ney.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/mocao_19-2021_-_mocao_de_apoio_-_alep.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_20-2021_-_nilson.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/mocao_21-2021_-_salinho.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_no_01.2021_-_altera_lei_693.2019_que_trata_do_conselho_municipal_do_trabalho_1.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_no_02-2021_-_reposicao_venc_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_no_03-2021_-_reposicao_venc_magisterio.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_no_04-2021_-_reposicao_vencimento_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_no_05-2021-_vacina.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_no_06-2021-_cria_o_projeto_eu_te_desafio.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_no_07-2021-_conselho_municipal_de_educacao_e_fundeb.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei_no_08-2021-_multas_covid.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/projeto_de_lei_no_09.2021_-_reurb.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_11.2021_-_lei_abertura_de_credito_adicional_especial_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_no_12.2021_-_altera_lei_213.2010_-_que_trata_do_conturma.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_no_13.2021_-_regulamenta_lei_federal_12.846.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_no_14.2021_-_regulamenta_o_femuspop.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_no_15.2021_-_autorizacao_de_parcelamento_com_o_arecicla_1.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_16-2021-_coleta_de_exames_laboratoriais.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_no_17-2021-_programa_horas_para_o_desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_no_18.2021_-_lei_abertura_de_credito_adicional_especial_lixeiras.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/projeto_de_lei_no_20-2021_-_institui_o_programa_de_fortalecimento_da_agropecuaria.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/projeto_de_lei_no_21-2021_-plano_plurianual_2022-2025.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/projeto_de_lei_no_22.2021_-_institui_o_regime_de_previdencia_complementar.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_23-_2021_-_implementos_agricolas_-.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_no_24-2021_-_lei_de_diretrizes_orcamentarias_2022.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/projeto_de_lei_no_25.2021_-_lei_abertura_de_credito_adicional_especial_coleta_1.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/projeto_de_lei_no_26.2021_-autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/projeto_de_lei_no_27.2021_-_lei_abertura_de_credito_adicional_especial_op._de_credito.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/projeto_de_lei_no_28.2021_-_estabelece_o_programa_municipal_de_desenvolvimento_economico.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/projeto_de_lei_no_29.2021_-_dispoe_sobre_a_implantacao_do_programa_municipal_de_praticas_integrativas_e_complementares_em_saude.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/projeto_de_lei_no_30.2021-_-_lei_de_adiantemento.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/projeto_de_lei_no_031-2021_-_lei_de_diarias.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_no_032-2021-_institui_o_circuito_do_cicloturismo_no_municipio_de_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_033-2021_-_alteracao_lei_n_050-2005.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_034-2021_-_dispoe_sobre_o_procedimento_de_esterilizacao_cirurgica_compreendendo_exclusivamente_a_castracao.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/projeto_de_lei_no_035-2021-_autoriza_o_municipio_a_disponibilizar_a_realizacao_de_procedimentos_odontologicos.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/projeto_de_lei_no_036-2021-_autoriza_o_municipio_a_disponibilizara_realizacao_de_procedimentos_de_ecografia_e_demais_exames_relacionados_a_campanhas_de_pre-natal.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/projeto_de_lei_no_37.2021_-_lei_orcamentaria_anual_2022_loa.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/projeto_de_lei_no_38-2021-_revoga_a_lei_538.2015_e_altera_redacao_lei_46.2005.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/projeto_de_lei_no_39-2021-_autoriza_o_poder_executivo_municipal_a_implantar_feiras_no_ambito_do_municipio_de_tijucas_do_sul_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/projeto_de_lei_no_40-2021_-_suspensao_reajuste_vencimento.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pr2b6f1.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/projeto_de_lei_no_44.2021_-_reestruturacao_administrativa-_com_alteracoes.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_01_-_2021_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_02_-_2021_-_vereador_everaldo_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_04_-_2021_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_05_-_2021_-_vereador_sidinei_-_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_no_municipio_de_tijucas_do_sul.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_06_-_2021_-_vereador_sidinei_-_instalacao_de_cameras_de_seguranca_em_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_07_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_08_-_2021_-_vereador_ricardo_-_autoriza_a_criacao_de_parques_municipais.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_09_-_2021_-_todos_-_vacina_fura_fila.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/projeto_de_lei_10_-_2021_-_vereador_patiorna_-_altera_lei_673-2019.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/projeto_de_lei_11_-_2021_-__everaldo_-_instalacao_de_cameras_de_monitoramento.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/projeto_de_lei_12_-_2021_-_vereador_cicero_-_cameras_de_monitoram._onibus_escolares.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/projeto_de_lei_13_-_2021_-_sidinei_e_ciciero_-_farmacias_24h.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_14-_2021_-_vereador_sidinei_-_a_coleta_de_materiais_em_domicilio_para_idosos_acamados_ou_portadores_de_necessidades_especiais.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_15_-_2021_-_vereador_adilson_-_fogos_de_artificio_protecao_animais.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_16-_2021_-_vereador_sidinei_-_altera_lei_737_-_farmacias_24h.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/projeto_de_lei_17_-_2021_-_vereadora_raquel_-_institui_o_programa_cidade_limpa_-_reciclagem.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_18_-_2021_-_sidinei_e_adilson_-_memorial_vitimas_covid-19.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_20_-_2021_-_vereador_sidinei_-_caixa_preferencial_em_supermercados_revisado.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_22_-_2021_-_vereadores_-_nomeacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_de_lei_23_-_2021_-_vereador_sidnei_e_ricardo_-_ligacao_energia_eletrica_copel.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_24-_2021_-_mesa_diretora_-_altera_lei_659-2019_-_controle_interno_cmts.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_25_-_2021_-_sidinei_e_everaldo_-_menor_aprendiz.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_de_lei_26_-_2021_-_sidinei_e_adilson_-_semana_da_cultura_evangelica.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/projeto_de_lei_27_-_2021_-_raquel_-_regula_titulo_cidadao_benemerito_e_honorario.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/projeto_de_lei_28_-_2021_-_everaldo_e_raquel_-_nomeia_centro_esportivo_e_recreativo_zacarias_rocha2.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/projeto_de_lei_29_-_2021_-_vereadores_ricardo_raquel_e_joane_-_fossas_sanepar.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/projeto_de_lei_30-_2021_-__everaldo_-_utilidade_publica_assoc._postinho.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/projeto_de_lei_32_-_2021_-_vereadora_raquel_-_carteirinha_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_33_-_2021_-_sidinei_e_everaldo_-_audivisual.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/projeto_de_lei_34_-_2021_-_vereadores_ricardo_e_raquel_-_altera_lei_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/projeto_de_lei_35_-_2021_-_everealdo_-_nomeia_estrada_salvador_lacerda.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/projeto_de_lei_36_-_2021_-_ricardo_e_everaldo_-_ajuda_de_custo_atletas.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_37-_2021_-_mesa_diretora_-_diarias_para_vereadores_e_servidores.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_39-2021_-_vereador_tute_-_revoga_lei_395.2013_-_que_nomeia_travessa_nadir_setim_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_40_-_2021_-_everealdo_-_uniformes_e_crachas_servidores_pref..doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/projeto_de_lei_41_-_2021_-_everealdo_-_merenda_escolar_-_organicos.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/projeto_de_lei_42_-_altera_lei_615.2017_-_meu_primeiro_empregoo.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/projeto_de_lei_43_-_2021_-_everealdo_-_atividades_religiosas.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_44_-_2021_-_mesa_diretora_-_suspende_lei_731.2021_-_reposicao_g.a._legislat..doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/requerimento_01-2021_-_everaldo_-_merenda_escolar.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_02-2021_-_sidinei_-_guarda_municipal_compartilhada.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/requerimento_03-2021_-_sidinei_-_centro_comercial_da_campina.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/requerimento_04-2021_-_sidinei_-_transporte_universtitario.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/requerimento_05-2021_-_adilson_-_loteamento_campina.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/requerimento_06-2021_-_adilson_raquel_everaldo_e_ricardo_-_regularizacao_de_terrenos_publicos.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_07-2021_-_joane_e_tute_-_construcao_de_pontes_de_concreto.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/requerimento_08-2021_-_joane_-_plano_diretor_municipal.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_09-2021_-_adilson_raquel_everaldo_e_ricardo_-_relatorio_de_visitas_em_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/requerimento_10-2021_-_sidinei_-_programa_de_vacinacao_covid-19.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/requerimento_11-2021_-_tute_-_nomeacao_de_ruas.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_12-2021_-_everaldo_-_medicos_nas_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/requerimento_13-2021_-_sidinei_-_impacto_orc._do_anteproj._03.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_14-2021_-_sidinei_e_cicero_-_veiculo_para_transporte_de_pacientes.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_15-2021_-_adilson_para_mesa_diretora_-_lei_subsidio.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_16-2021_-_everaldo_e_adilson_-_despesas_e_receitas_covid-19.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_17-2021_-_tute_-_manutencao_ginasios.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_18-2021_-_sidinei_-_remedios_remume.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2381/requerimento_19-2021_-_raquel_-_informacoes_sobre_monitores_de_creche.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_20-2021_-_raquel_e_ricardo_-_informacoes_sobre_matriculas_na_educacao_basica.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/requerimento_21-2021_-_adilson_-_servicos_da_sec_de_esporte.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_22-2021_-_everaldo_-_recursos_do_leilao.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_23-2021_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_24-2021_-_sidinei_-_multas_covid-19.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_25-2021_-_cicero_-_informacoes_vacina_covid.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_26-2021_-_adilson_-_relatorio_servicos_de_rocada.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_27-2021_-_adilson_-_suspensao_de_contrato_secretario_de_esportes.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_28-2021_-_tute_-_pagamento_fgts.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/requerimento_29-2021_-_sidinei_-_remedios_remume.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/requerimento_30-2021_-_sidinei_-_aquisicoes_via_consorcio.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_31-2021_-_sidinei_-_copia_de_contratos.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_32-2021_-_raquel_-_mudanca_de_local_de_unidad_correios_campina.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_33-2021_-_sidinei_-_envio_de_projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_34-2021_-_ricardo_-_sanepar.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/requerimento_35-2021_-_adilson_-_rocadas2.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/requerimento_36-2021_-_cicero_-_informacoes_sobre_posto_de_saude_postinho.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/requerimento_37-2021_-_everaldo_-_documento_ginasio_lagoa.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/requerimento_38-2021_-_adilson_-_informacao_sobre_destinacao_de_terra.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/requerimento_39-2021_-_tute_-_vale_alimentacao-vale_refeicao.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/requerimento_40-2021_-_sidinei_-_ampliacao_de_transporte_para_funcionarios.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_41-2021_-_sidinei_adilson_everaldo_e_cicero_-_licitacao_rocadas.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_42-2021_-_raquel_-_profissionais_para_educacao.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/requerimento_43-2021_-_sidinei_everaldo_e_raquel_-_pl_arecicla.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/requerimento_44-2021_-_adilson_-_rocadas3.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/requerimento_45-2021_-_comissao_fin._orc._-_pl_18_exec._-_credito_orc._lixeiras.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/requerimento_46-2021_-_adilson_-_nomeacao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_47-2021_-_cicero_-_lombada_pr_281.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/requerimento_48-2021_-_everaldo_-_viabilidade_do_anteprojeto_12_-_incentivo_esporte_e_cultura.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/requerimento_49-2021_-_todos_-_ferro_velho.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_50-2021_-_sidinei_-_cameras_nas_escolas_-_lei_734-21.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/requerimento_51-2021_-_everaldo_-_manutencao_de_estradas_principais.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/requerimento_52-2021_-_everaldo_-_parecer_da_engenharia_para_nomeacao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/requerimento_53-2021_-_ricardo_-_lotemaneto_jardim_das_palmeiras.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/requerimento_54-2021_-_tute_-_nomeacao_de_rua_campina.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/requerimento_55-2021_-_tute_-_atendimento_sanepar.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/requerimento_56-2021_-_ricardo_-_cestas_basicas_alunos.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/requerimento_57-2021_-_everaldo_sidinei_e_adilson_-_financiamento.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/requerimento_58-2021_-_everaldo_sidinei_e_adilson_-_convocacao_secretarios.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/requerimento_59-2021_-_sidinei_-_regulametacao_da_lei_484-2014.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/requerimento_60-2021_-_ricardo_-_nomeacao_de_rua_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/requerimento_61-2021_-_adilson_-_despesas_energia_eletrica.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/requerimento_62-2021_-_sidinei_-_licitacao_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/requerimento_63-2021_-_everaldo_-_loteamento_dewille.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/requerimento_64-2021_-_adilson_-_quilombolas.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/requerimento_65-2021_-_everaldo_raquel_e_tute_-_projeto_de_castracao.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/requerimento_66-2021_-_comissao_ljrf_-_pl_27_3_milhoes_asfalto.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/requerimento_67-2021_-_comissao_ljrf_-_pl_28_-_incentivos_fiscais.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/requerimento_68-2021_-_ricardo_-_intervencao_sanepar_-_contrato_53.2013.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/requerimento_69-2021_-_vereadore_-_ferro_velho_tabatinga_2.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/requerimento_70-2021_-_everaldo_sidinei_e_raquel_-_nucleo_cres-ser.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/requerimento_71-2021_-_tute_-_placas_de_indentificacao_ruas.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/requerimento_72-2021_-_adilson_e_sidinei_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/requerimento_73-2021_-_ricardo_-_nomeacao_de_rua_taqua.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_74-2021_-_ricardo_-_parceria_manutencao_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/requerimento_75-2021_-_everaldo_-_documentos_de_loteamentos.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/requerimento_76-2021_-_everaldo_-_nomeacao_de_praca.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/requerimento_78-2021_-_ricardo_-_pavimentacao_lotemaneto_sao_joao_batista.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/requerimento_79-2021_-_ricardo_-_parecer_setor_de_engenharia_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/requerimento_80-2021_-_everaldo_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2720/requerimento_81-2021_-_sidinei_e_everaldo_-_nomeacao_de_rua_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2721/requerimento_82-2021_-_vereadores_-_lixeiras_comunitarias.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/requerimento_83-2021_-_vereadores_-_pinturas_de_faixas_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/requerimento_84-2021_-_vereadores_-_iluminacao_publica.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2542/anteprojeto_de_lei_01_-_2021_ricardo_pj_eu_te_desafio.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2541/anteprojeto_de_lei_02_-_2021_-_vereadora_raquel_-_fundo_rotativo_escolas.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2471/anteprojeto_de_lei_03_-_2021_-_vereador_sidinei_-_altera_pccv_adm._geral_l._498-14.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2472/anteprojeto_de_lei_04_-_2021_-_vereador_sidnei_e_ricardo_-_multa_descumprimento_medidas_covid_19.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2473/anteprojeto_de_lei_07_-_2021_horas_para_o_desenvolvimento_ricardo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2474/anteprojeto_de_lei_08_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2475/anteprojeto_de_lei_09_-_2021_-_raquel_e_everaldo_-_regulamenta_o_femuspop.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2538/anteprojeto_de_lei_10_-_2021_-_vereador_sidinei_-_coleta_domiciliar_para_exames.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2476/anteprojeto_de_lei_11-_2021_-_vereador_tute_e_ricardo_-_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2540/anteprojeto_de_lei_12_-_2021_-_vereadores_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_esporte_e_cultura_em_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2539/anteprojeto_de_lei_13_-_2021_-_vereador_ricardo_evaraldo_cesta_basica.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2477/anteprojeto_de_lei_14_-_2021_-_vereador_everaldo_e_raquel_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2535/anteprojeto_de_lei_15_-_2021_-_implementos_agricolas_-_ricardo_-_joane.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2536/anteprojeto_de_lei_16_-_2021_-_vereador_sidinei_-_prog._praticas_integrativas_saude.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2537/anteprojeto_de_lei_17_-_2021_-_raquel_e_everaldo__-_bonus_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2554/anteprojeto_de_lei_18_-_2021_-_vereador_sidinei_-_tratamento_de_canal.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2555/anteprojeto_de_lei_19_-_2021_-_vereador_sidinei_-_ecografia.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_001-2021_-_cicero_-_atendimento_de_projeto_bancos_ortopedicos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2226/indicacao_002-2021_-_raquel_-_academia_ao_ar_livre_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2227/indicacao_003-2021_-_raquel_-_sinalizacao_na_rua_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_005-2021_-_adilson_-_construcao_de_lombadas_-_campina_e_centro.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_006-2021_-_adilson_-_limpeza_urbana_e_rural.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2232/indicacao_008-2021_-_everaldo_-_poda_de_arvores.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2233/indicacao_009-2021_-_everaldo_-_conferencia_ambiental.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_010-2021_-_ricardo_-__iluminacao_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_011-2021_-_raquel_e_joane_-_manutencao_em_ponte_de_madeira_-_contenda.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_012-2021_-_sidinei_e_joane_-_implantacao_de_corpo_de_bombeiros.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_013-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_postinho.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_014-2021_-_raquel_everaldo_ricardo_e_adilson_-_manutencao_escola_do_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_015-2021_-_adilson_-_servicos_na_comunidade_de_campina.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_016-2021_-_everaldo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_017-2021_-_adilson_-_manutencao_em_via_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2242/indicacao_018-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_campo_alto.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2243/indicacao_019-2021_-_raquel_everaldo_e_adilson_-_drenagem_de_agua_em_frente_a_posto_de_saude_-_campina.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2265/indicacao_020-2021_-_raquel_everaldo_e_adilson_-_manutencao_escola_do_colono.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_021-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2267/indicacao_022-2021_-_cicero_-_limpeza_de_rua_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2268/indicacao_023-2021_-_adilson_-_limpeza_de_bueiro_-_campo_comprido.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2269/indicacao_024-2021_-_raquel_joane_e_adilson_-_manutencao_escola_da_tabatinga.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2270/indicacao_025-2021_-_raquel_e_everaldo_-_doacao_de_imposto_de_renda.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2271/indicacao_026-2021_-_patiorna_-_limpeza_de_valetas_e_melhorias_em_ruas_do_loteamento_dewille.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2272/indicacao_027-2021_-_adilson_-_iluminacao_publica_-_tio_jango.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2273/indicacao_028-2021_-_tute_-_placas_de_sinalizacao_-_regiao_central.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2274/indicacao_029-2021_-_tute_-_reformas_de_escolas_antigas.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2275/indicacao_030-2021_-_raquel_-_iluminacao_publica_-_flores_e_contenda.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_031-2021_-_raquel_-_profissionais_de_educacao.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2277/indicacao_032-2021_-_tute_e_sidinei_-_manutencao_em_travessa_-_centro.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_033-2021_-_raquel_-_poda_de_arvores_-_campina.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2279/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_035-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_036-2021_-_cicero_-_construcao_de_ponto_de_onibus_escolar.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2282/indicacao_037-2021_-_cicero_-_manutencao_de_vias_publicas_-_matulao_e_rio_do_fojo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2283/indicacao_038-2021_-_adilson_-_manutencao_de_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2284/indicacao_039-2021_-_adilson_-_manutencao_de_vias_publicas_-_ribeirao.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2285/indicacao_040-2021_-_tute_-_manutencao_de_vias_publicas_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2286/indicacao_041-2021_-_everaldo_-_servicos_na_comunidade_do_postinho.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2287/indicacao_042-2021_-_everaldo_-_instalacao_de_rede_trifasica_-_postinho.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2288/indicacao_043-2021_-_adilson_-_servicos_na_vila_rural.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2289/indicacao_044-2021_-_adilson_-_manutencao_em_bueiro_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2290/indicacao_045-2021_-_joane_-_iluminacao_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2291/indicacao_046-2021_-_joane_-_reuniao_com_mineracao_tabatinga.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2292/indicacao_047-2021_-_patiorna_-_iluminacao_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2293/indicacao_048-2021_-_adilson_-_troca_de_lixeira_-_morro_vermelho_1.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2294/indicacao_049-2021_-_adilson_-_manutencao_em_via_pubica_-_rincao_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2295/indicacao_050-2021_-_sidinei_-_manutencao_em_via_pubica_-_campestre_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_051-2021_-_sidinei_-_diversos_-_vila_cubas_1.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_052-2021_-_sidinei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_053-2021_-_sidinei_e_ricardo_-_artefama_2.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_054-2021_-_tute_-_limpeza_de_calcadas_-_regiao_central.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_055-2021_-_tute_-_manutencao_em_vias_publicas_-_vila_cubas.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_056-2021_-_raquel_-_restricoes_covid-19.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_057-2021_-_raquel_-_escala_de_trabalho_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_058-2021_-_cicero_-_manutencao_em_vias_publicas_-_ximbuva.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2304/indicacao_059-2021_-_joane_-_diversos_-_tabatinga_e_regiao.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2305/indicacao_060-2021_-_cicero_-_manutencao_em_vias_publicas_-_lagoinha.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_061-2021_-_everaldo_-_manutencao_na_praca_central.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_062-2021_-_adilson_-_protecao_contra_chuva_nas_agencias_bancarias.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2308/indicacao_063-2021_-_everaldo_-_empresas_para_coleta_de_exames.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_064-2021_-_tute_-_cameras_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_065-2021_-_cicero_-_copel.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2311/indicacao_065-2021_-_sidinei_-_vacinacao_covid.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2312/indicacao_067-2021_-_tute_e_everaldo_-_sao_joao_-_diversos.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2313/indicacao_068-2021_-_cicero_-_ampliacao_atendimento_de_farmacias.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2314/indicacao_069-2021_-_tute_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_070-2021_-_cicero_-_entrega_de_medicamentos.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_071-2021_-_tute_-_diversos_manutencao.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_072-2021_-_tute_-_coleta_de_lixo_-__rio_do_fojo_e_antinha.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_073-2021_-_tute_-_manutencao_de_vias_publicas_-_ouro_fino.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_074-2021_-_sidinei_-_manutencao_em_via_publica_-_ambrosios.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_075-2021_-_everaldo_-_iluminacao_-_lagoinha.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2321/indicacao_076-2021_-_tute_-_manutencao_de_vias_publicas_-_campo_comprido.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2322/indicacao_077-2021_-_raquel_-_iluminacao_publica_-_diversos.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2323/indicacao_078-2021_-_adilson_-_servicos_na_regiao_do_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_079-2021_-_adilson_everaldo_patiorna_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_080-2021_-_everaldo_-_manutencao_em_vias_publicas_-_papanduva_e_salto.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_081-2021_-_adilson_e_raquel_-_manutencao_em_bueiro_-_centro.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2327/indicacao_082-2021_-_joane_-_posto_de_saude_e_quadra_coberta_para_tabatinga.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2328/indicacao_083-2021_-_joane_-__extensao_de_rede_de_agua_para_varzea_e_campo_comprido.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2329/indicacao_084-2021_-_tute_-_bueiro_rua_xv_de_novembro_-_centro.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2330/indicacao_085-2021_-_joane_-_servicos_na_comunidade_de_campina.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2331/indicacao_086-2021_-_raquel_e_ricardo_-_manutencao_academias_de_saude.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2332/indicacao_087-2021_-_tute_-_manutencao_em_via_publica_-_xaxim.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_088-2021_-_everaldo_-_servicos_diversos_-_flores.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_089-2021_-_adilson_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_090-2021_-_everaldo_-_corte_de_arvore_-_hospital.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_091-2021_-_raquel_-_servicos_diversos.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_092-2021_-_everaldo_e_adilson_-_manutencao_em_vias_publicas_-_diversos.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_093-2021_-_sidinei_e_joane_-_iluminacao_publica_-_diversos.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_094-2021_-_joane_-_melhorias_rodovia_pr_281.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2340/indicacao_095-2021_-_tute_-_coleta_e_lixo_-_flores.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2341/indicacao_096-2021_-_raquel_e_sidinei_-vigia_para_casa_de_criancas.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2342/indicacao_097-2021_-_everaldo_-_manutencao_em_vias_publicas_-_campestre.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_098-2021_-_cicero_-_colocacao_de_lixeira_-_flores.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2344/indicacao_099-2021_-_everaldo_-_manutencao_em_vias_publicas_-_lagoa.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2345/indicacao_100-2021_-_cicero_-_vacinacao_covid-19.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2346/indicacao_101-2021_-_cicero_-_reforma_sala_fisioterapia.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2347/indicacao_102-2021_-_adilson_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2348/indicacao_103-2021_-_tute_-_manutencao_em_via_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_104-2021_-_vereadores_-_reuniao_com_mineracao_tabatinga_2.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2350/indicacao_105-2021_-_everaldo_-_poda_de_arvore2.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_106-2021_-_everaldo_-_manutencao_em_vias_publicas.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_107-2021_-_ricardo_-_baixa_tensao.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_108-2021_-_ricardo_-_limpeza_de__terreno_baldio.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2354/indicacao_109-2021_-_tute_-_colocacao_de_lixeira_comunitaria_-__lagoa.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_110-2021_-_tute_-_remocao_de_cartazes_em_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2356/indicacao_111-2021_-_joane_-_caminhao_limpa_fossa.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2357/indicacao_112-2021_-_tute_e__raquel_-_diversos.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2360/indicacao_113-2021_-_raquel_-_formacao_de_monitores_de_creche.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2361/indicacao_114-2021_-_vereadores_-_monitoramento_nas_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2362/indicacao_115-2021_-_cicero_-_reforma_unidade_de_saude_lagoa.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_116-2021_-_everaldo_-_ponto_de_onibus_-_br_376.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2407/indicacao_117-2021_-_raquel_-_mudanca_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2408/indicacao_118-2021_-_tute_-_mudanca_de_local_de_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2409/indicacao_119-2021_-_tute_-_colocacao_de_lixeiras.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2425/indicacao_120-2021_-_raquel_-_diversos.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2426/indicacao_121-2021_-_everaldo_-_sinalizacao_br_376_e_pr_281.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2427/indicacao_122-2021_-_ricardo_e_tute_-_mudanca_de_sede_posto_de_saude_campo_alto.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2428/indicacao_123-2021_-_adilson_-_diveros.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2429/indicacao_124-2021_-_adilson_e_everaldo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2430/indicacao_125-2021_-_patiorna_-_inss_patronal.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2434/indicacao_126-2021_-_tute_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2435/indicacao_127-2021_-_raquel_-_rondas_espacos_municipal_sergius_erdelyi.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2436/indicacao_128-2021_-_adilson_-_manutencao_de_via_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2440/indicacao_129-2021_-_everaldo_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2442/indicacao_130-2021_-_joane_-_vacinacao_covid.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2444/indicacao_131-2021_-_tute_-_material_fresado.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2445/indicacao_132-2021_-_ricardo_-__manutencao_em_via_publica_-_ribeirao_do_mel.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2446/indicacao_133-2021_-_sidinei_-_manutencao_anna_louise.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2447/indicacao_134-2021_-_cicero_-_material_fresado_xaxim.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2448/indicacao_135-2021_-_everaldo_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2449/indicacao_136-2021_-_raquel_-_manuetencao_de_rua.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2454/indicacao_137-2021_-_joane_-_material_fresadotabatinga.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2455/indicacao_138-2021_-_joane_-_alargamento_de_estrada.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2456/indicacao_139-2021_-_ampliacao_horario_de_correios_-_tute_-_cicero.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2458/indicacao_140-2021_-_ponto_de_iluminacao_publica_-_ricardo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao_141-2021_-_tute_-_melhorias__pr_281.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao_142-2021_-_tute_-_melhorias__calcadas.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao_143-2021_-_tute_-_melhorias_inicio_estrada_saltinho.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2464/indicacao_144-2021_-_everaldo_-_saibro_estrada_propr._valdemar_cordeiro.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao_145-2021_-_tute_-_melhorias_em_vias_-_campina_e_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao_146-2021_-_tute_-_remocao_de_pinus_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao_147-2021_-_tute_-_limpeza_de_bueiro_-_papanduva.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao_148-2021_-_joane_-_reforma_academia_ao_ar_livre_tabatinga.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao_149-2021_-_tute_-_alargamento_de_via_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2486/indicacao_150-2021_-_tute_-_manutencao_em_bueiro_-_rio_do_fojo.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao_151-2021_-_tute_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao_152-2021_-_cicero_-_manutencao_estrada_raul_boava.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2496/indicacao_153-2021_-_raquel_-_sevico_de_rocada.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao_154-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao_155-2021_-_everaldo_-_troca_de_ponto_de_onibus_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao_156-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao_157-2021_-_tute_-_pista_de_skate.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao_158-2021_-_everaldo_-_retirada_arvores_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao_159-2021_-_everaldo_-_redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao_160-2021_-_cicero_-_academia_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao_161-2021_-_cicero_-_lombada_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao_162-2021_-_sidinei_-_limpeza_valetas_pr_281.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao_163-2021_-_sidinei_-_transporte_enceeja.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao_164-2021_-_sidinei_-_material_fresado_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao_165-2021_-_tute_-_manutencao_de_bueiro_-_xaxim.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao_166-2021_-_everaldo_-_limpeza_de_lixo_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao_167-2021_-_raquel_e_sidinei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao_168-2021_-_ricardo_e_tute_-_diversos.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2543/indicacao_169-2021_-_everaldo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2544/indicacao_170-2021_-_everado_-_manutencao_de_vias_publicas_-_rincao.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2545/indicacao_171-2021_-_everaldo-_material_fresado_ou_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2546/indicacao_172-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2547/indicacao_173-2021_-_cicero_-_construcao_de_lixeira_comunitaria_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2548/indicacao_174-2021_-_cicero_-_pintura_de_faixa_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2549/indicacao_175-2021_-_joane_-_posto_de_saude_tabatinga.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao_176-2021_-_everado_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao_177-2021_-_everaldo_e_raquel__-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao_178-2021_-_tute_e_raquel__-_manutencao_em_via_e_ponte.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao_180-2021_-_everado_-_atendimento_procon.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao_181-2021_-_everado_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao_182-2021_-_raquel_-_manutencoes_diversas.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao_183-2021_-_tute_-_manutencao_de_estrada_-_cascatinha.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao_184-2021_-_everado_-_manutencao_de_vias_-_rio_do_fojo_e_matulao.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao_185-2021_-_ricardo_-_iluminacao_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao_186-2021_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao_187-2021_-_patiorna_-_manutencao_de_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao_188-2021_-_everado_-_manutencao_em_ponto_de_onibus_-_matulao.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao_189-2021_-_tute_-_manutencao_em_bueiro_-_centro.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao_191-2021_-_adilson_-_manutencao_de_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao_192-2021_-_ricardo_-_manutencao_de_vias_-_diveras.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao_193-2021_-_ricardo_-_manutencao_em_vias_do_centro.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao_194-2021_-_ricardo_-_contrucao_de_pontos_de_onibus.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao_195-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao_196-2021_-_everado_-_oferta_de_cursos.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao_197-2021_-_joane_-_servicos_diversos_-_varzea.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao_198-2021_-_adilson_e_sidinei_-_ajuda_de_custo_servicos_bracais.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao_199-2021_-_raquel_e_ricardo_-_cidade_limpa.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2612/indicacao_200-2021_-_raquel_e_ricardo_-_cursos_voltados_para_o_publico_feminino.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2613/indicacao_201-2021_-_raquel_e_ricardo_-_manutencao_vila_rural.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2614/indicacao_202-2021_-_raquel_e_adilson_-_manutencao_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2615/indicacao_203-2021_-_everaldo_e_adilson_-_manutencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2616/indicacao_204-2021_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2617/indicacao_205-2021_-_tute_-__redutor_de_velocidade_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2618/indicacao_206-2021_-_joane_-_manutencao_via_publica_-_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2619/indicacao_207-2021_-_tute_-_manteuncao_em_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2624/indicacao_208-2021_-_everado_-_retorno_velorios.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2628/indicacao_209-2021_-_adilson_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2629/indicacao_210-2021_-_adilson_-_manutencao_de_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao_211-2021_-_cicero_-_lixeira_comunitaria_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao_212-2021_-_everaldo_e_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao_213-2021_-_tute_-_diversos.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao_214-2021_-_tute_-_diversos.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2634/indicacao_215-2021_-_everaldo_-_diversos.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao_216-2021_-_everaldo_lombada_em_frente_a_creche_lagoa.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2637/indicacao_217-2021_-_ricardo_e_sidinei_-_recuo_pr_281.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao_219-2021_-_cicero_-_diversos_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2640/indicacao_220-2021_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao_221-2021_-_everaldo_e_raquel_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_222-2021_-_everaldo_-_diversos_manutencao_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_223-2021_-_everaldo_-_emissao_de_nota_de_produtor_rural.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_224-2021_-_sidinei_-_boletos_de_cobranca.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2712/indicacao_225-2021_-_everado_-_oferta_de_cursos_2.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_226-2021_-_tute_-_iluminacao_publica_-_modificada.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_227-2021_-_everaldo_-_manutencao_estrada_tabatinga.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2411/mocao_01-2021_-_marilsa_lima.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2412/mocao_02-2021_-_nivaldo_gomes.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2413/mocao_03-2021_-_profa_fatima.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2414/mocao_04-2021_-_side.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2415/mocao_05-2021_-_wilson.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2416/mocao_06-2021_-_piragibe.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2417/mocao_07-2021_-_maycon.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2418/mocao_08-2021_-_lelo.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2419/mocao_09-2021_-_senhorinha.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2420/mocao_10-2021_-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2421/mocao_11-2021_-_dorvalino_cruz.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2459/mocao_12-2021_-_simone_cruz.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2470/mocao_13-2021_-__dona_noca.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2481/mocao_14-2021_-_mocao_de_apoio.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2556/mocao_15-2021_-_juliana_andrade.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2557/mocao_16-2021_-_francisca_assis_bueno.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2576/mocao_17-2021_-_preta.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2577/mocao_18-2021_-_ney.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2641/mocao_19-2021_-_mocao_de_apoio_-_alep.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2642/mocao_20-2021_-_nilson.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2643/mocao_21-2021_-_salinho.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2257/projeto_de_lei_no_01.2021_-_altera_lei_693.2019_que_trata_do_conselho_municipal_do_trabalho_1.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2258/projeto_de_lei_no_02-2021_-_reposicao_venc_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_no_03-2021_-_reposicao_venc_magisterio.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_no_04-2021_-_reposicao_vencimento_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_no_05-2021-_vacina.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_no_06-2021-_cria_o_projeto_eu_te_desafio.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_no_07-2021-_conselho_municipal_de_educacao_e_fundeb.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei_no_08-2021-_multas_covid.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2424/projeto_de_lei_no_09.2021_-_reurb.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_11.2021_-_lei_abertura_de_credito_adicional_especial_operacao_de_credito.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2493/projeto_de_lei_no_12.2021_-_altera_lei_213.2010_-_que_trata_do_conturma.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2404/projeto_de_lei_no_13.2021_-_regulamenta_lei_federal_12.846.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2423/projeto_de_lei_no_14.2021_-_regulamenta_o_femuspop.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2450/projeto_de_lei_no_15.2021_-_autorizacao_de_parcelamento_com_o_arecicla_1.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2451/projeto_de_lei_no_16-2021-_coleta_de_exames_laboratoriais.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2452/projeto_de_lei_no_17-2021-_programa_horas_para_o_desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2453/projeto_de_lei_no_18.2021_-_lei_abertura_de_credito_adicional_especial_lixeiras.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2505/projeto_de_lei_no_20-2021_-_institui_o_programa_de_fortalecimento_da_agropecuaria.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2625/projeto_de_lei_no_21-2021_-plano_plurianual_2022-2025.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2519/projeto_de_lei_no_22.2021_-_institui_o_regime_de_previdencia_complementar.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2520/projeto_de_lei_no_23-_2021_-_implementos_agricolas_-.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2635/projeto_de_lei_no_24-2021_-_lei_de_diretrizes_orcamentarias_2022.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2527/projeto_de_lei_no_25.2021_-_lei_abertura_de_credito_adicional_especial_coleta_1.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2528/projeto_de_lei_no_26.2021_-autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2529/projeto_de_lei_no_27.2021_-_lei_abertura_de_credito_adicional_especial_op._de_credito.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2530/projeto_de_lei_no_28.2021_-_estabelece_o_programa_municipal_de_desenvolvimento_economico.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2565/projeto_de_lei_no_29.2021_-_dispoe_sobre_a_implantacao_do_programa_municipal_de_praticas_integrativas_e_complementares_em_saude.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2566/projeto_de_lei_no_30.2021-_-_lei_de_adiantemento.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2567/projeto_de_lei_no_031-2021_-_lei_de_diarias.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2568/projeto_de_lei_no_032-2021-_institui_o_circuito_do_cicloturismo_no_municipio_de_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2569/projeto_de_lei_no_033-2021_-_alteracao_lei_n_050-2005.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2570/projeto_de_lei_no_034-2021_-_dispoe_sobre_o_procedimento_de_esterilizacao_cirurgica_compreendendo_exclusivamente_a_castracao.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2571/projeto_de_lei_no_035-2021-_autoriza_o_municipio_a_disponibilizar_a_realizacao_de_procedimentos_odontologicos.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2572/projeto_de_lei_no_036-2021-_autoriza_o_municipio_a_disponibilizara_realizacao_de_procedimentos_de_ecografia_e_demais_exames_relacionados_a_campanhas_de_pre-natal.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2622/projeto_de_lei_no_37.2021_-_lei_orcamentaria_anual_2022_loa.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2620/projeto_de_lei_no_38-2021-_revoga_a_lei_538.2015_e_altera_redacao_lei_46.2005.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2621/projeto_de_lei_no_39-2021-_autoriza_o_poder_executivo_municipal_a_implantar_feiras_no_ambito_do_municipio_de_tijucas_do_sul_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2623/projeto_de_lei_no_40-2021_-_suspensao_reajuste_vencimento.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2626/pr2b6f1.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2647/projeto_de_lei_no_44.2021_-_reestruturacao_administrativa-_com_alteracoes.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_01_-_2021_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_02_-_2021_-_vereador_everaldo_-_cria_o_programa_de_incentivo_ao_turismo_rural.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_04_-_2021_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_05_-_2021_-_vereador_sidinei_-_cria_o_programa_de_incentivo_a_contratacao_de_estagiarios_no_municipio_de_tijucas_do_sul.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_06_-_2021_-_vereador_sidinei_-_instalacao_de_cameras_de_seguranca_em_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_07_-_2021_-_vereador_adilson_-_institui_o_programa_de_capacitacao_dos_servidores_publicos_municipais_em_tijucas_do_sul_e_da_outras_providencias..doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_08_-_2021_-_vereador_ricardo_-_autoriza_a_criacao_de_parques_municipais.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_09_-_2021_-_todos_-_vacina_fura_fila.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2252/projeto_de_lei_10_-_2021_-_vereador_patiorna_-_altera_lei_673-2019.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2253/projeto_de_lei_11_-_2021_-__everaldo_-_instalacao_de_cameras_de_monitoramento.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2254/projeto_de_lei_12_-_2021_-_vereador_cicero_-_cameras_de_monitoram._onibus_escolares.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2255/projeto_de_lei_13_-_2021_-_sidinei_e_ciciero_-_farmacias_24h.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2256/projeto_de_lei_14-_2021_-_vereador_sidinei_-_a_coleta_de_materiais_em_domicilio_para_idosos_acamados_ou_portadores_de_necessidades_especiais.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2358/projeto_de_lei_15_-_2021_-_vereador_adilson_-_fogos_de_artificio_protecao_animais.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2359/projeto_de_lei_16-_2021_-_vereador_sidinei_-_altera_lei_737_-_farmacias_24h.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2422/projeto_de_lei_17_-_2021_-_vereadora_raquel_-_institui_o_programa_cidade_limpa_-_reciclagem.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_18_-_2021_-_sidinei_e_adilson_-_memorial_vitimas_covid-19.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_20_-_2021_-_vereador_sidinei_-_caixa_preferencial_em_supermercados_revisado.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2460/projeto_de_lei_22_-_2021_-_vereadores_-_nomeacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2499/projeto_de_lei_23_-_2021_-_vereador_sidnei_e_ricardo_-_ligacao_energia_eletrica_copel.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2500/projeto_de_lei_24-_2021_-_mesa_diretora_-_altera_lei_659-2019_-_controle_interno_cmts.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2501/projeto_de_lei_25_-_2021_-_sidinei_e_everaldo_-_menor_aprendiz.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2502/projeto_de_lei_26_-_2021_-_sidinei_e_adilson_-_semana_da_cultura_evangelica.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2503/projeto_de_lei_27_-_2021_-_raquel_-_regula_titulo_cidadao_benemerito_e_honorario.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2511/projeto_de_lei_28_-_2021_-_everaldo_e_raquel_-_nomeia_centro_esportivo_e_recreativo_zacarias_rocha2.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2512/projeto_de_lei_29_-_2021_-_vereadores_ricardo_raquel_e_joane_-_fossas_sanepar.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2518/projeto_de_lei_30-_2021_-__everaldo_-_utilidade_publica_assoc._postinho.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2560/projeto_de_lei_32_-_2021_-_vereadora_raquel_-_carteirinha_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2581/projeto_de_lei_33_-_2021_-_sidinei_e_everaldo_-_audivisual.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2561/projeto_de_lei_34_-_2021_-_vereadores_ricardo_e_raquel_-_altera_lei_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2573/projeto_de_lei_35_-_2021_-_everealdo_-_nomeia_estrada_salvador_lacerda.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2578/projeto_de_lei_36_-_2021_-_ricardo_e_everaldo_-_ajuda_de_custo_atletas.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_37-_2021_-_mesa_diretora_-_diarias_para_vereadores_e_servidores.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_39-2021_-_vereador_tute_-_revoga_lei_395.2013_-_que_nomeia_travessa_nadir_setim_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2582/projeto_de_lei_40_-_2021_-_everealdo_-_uniformes_e_crachas_servidores_pref..doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2599/projeto_de_lei_41_-_2021_-_everealdo_-_merenda_escolar_-_organicos.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2600/projeto_de_lei_42_-_altera_lei_615.2017_-_meu_primeiro_empregoo.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2606/projeto_de_lei_43_-_2021_-_everealdo_-_atividades_religiosas.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2627/projeto_de_lei_44_-_2021_-_mesa_diretora_-_suspende_lei_731.2021_-_reposicao_g.a._legislat..doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2363/requerimento_01-2021_-_everaldo_-_merenda_escolar.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_02-2021_-_sidinei_-_guarda_municipal_compartilhada.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2365/requerimento_03-2021_-_sidinei_-_centro_comercial_da_campina.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2366/requerimento_04-2021_-_sidinei_-_transporte_universtitario.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2367/requerimento_05-2021_-_adilson_-_loteamento_campina.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2368/requerimento_06-2021_-_adilson_raquel_everaldo_e_ricardo_-_regularizacao_de_terrenos_publicos.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2369/requerimento_07-2021_-_joane_e_tute_-_construcao_de_pontes_de_concreto.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2370/requerimento_08-2021_-_joane_-_plano_diretor_municipal.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_09-2021_-_adilson_raquel_everaldo_e_ricardo_-_relatorio_de_visitas_em_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2372/requerimento_10-2021_-_sidinei_-_programa_de_vacinacao_covid-19.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2373/requerimento_11-2021_-_tute_-_nomeacao_de_ruas.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_12-2021_-_everaldo_-_medicos_nas_unidades_de_saude.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2375/requerimento_13-2021_-_sidinei_-_impacto_orc._do_anteproj._03.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2376/requerimento_14-2021_-_sidinei_e_cicero_-_veiculo_para_transporte_de_pacientes.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_15-2021_-_adilson_para_mesa_diretora_-_lei_subsidio.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_16-2021_-_everaldo_e_adilson_-_despesas_e_receitas_covid-19.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2379/requerimento_17-2021_-_tute_-_manutencao_ginasios.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_18-2021_-_sidinei_-_remedios_remume.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2381/requerimento_19-2021_-_raquel_-_informacoes_sobre_monitores_de_creche.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2382/requerimento_20-2021_-_raquel_e_ricardo_-_informacoes_sobre_matriculas_na_educacao_basica.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2383/requerimento_21-2021_-_adilson_-_servicos_da_sec_de_esporte.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_22-2021_-_everaldo_-_recursos_do_leilao.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_23-2021_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_24-2021_-_sidinei_-_multas_covid-19.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2387/requerimento_25-2021_-_cicero_-_informacoes_vacina_covid.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2388/requerimento_26-2021_-_adilson_-_relatorio_servicos_de_rocada.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2389/requerimento_27-2021_-_adilson_-_suspensao_de_contrato_secretario_de_esportes.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2390/requerimento_28-2021_-_tute_-_pagamento_fgts.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2391/requerimento_29-2021_-_sidinei_-_remedios_remume.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2392/requerimento_30-2021_-_sidinei_-_aquisicoes_via_consorcio.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2393/requerimento_31-2021_-_sidinei_-_copia_de_contratos.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2394/requerimento_32-2021_-_raquel_-_mudanca_de_local_de_unidad_correios_campina.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2395/requerimento_33-2021_-_sidinei_-_envio_de_projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2396/requerimento_34-2021_-_ricardo_-_sanepar.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2397/requerimento_35-2021_-_adilson_-_rocadas2.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2398/requerimento_36-2021_-_cicero_-_informacoes_sobre_posto_de_saude_postinho.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2399/requerimento_37-2021_-_everaldo_-_documento_ginasio_lagoa.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2400/requerimento_38-2021_-_adilson_-_informacao_sobre_destinacao_de_terra.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2401/requerimento_39-2021_-_tute_-_vale_alimentacao-vale_refeicao.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2410/requerimento_40-2021_-_sidinei_-_ampliacao_de_transporte_para_funcionarios.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2431/requerimento_41-2021_-_sidinei_adilson_everaldo_e_cicero_-_licitacao_rocadas.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2432/requerimento_42-2021_-_raquel_-_profissionais_para_educacao.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2433/requerimento_43-2021_-_sidinei_everaldo_e_raquel_-_pl_arecicla.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2437/requerimento_44-2021_-_adilson_-_rocadas3.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2439/requerimento_45-2021_-_comissao_fin._orc._-_pl_18_exec._-_credito_orc._lixeiras.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2441/requerimento_46-2021_-_adilson_-_nomeacao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2443/requerimento_47-2021_-_cicero_-_lombada_pr_281.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2457/requerimento_48-2021_-_everaldo_-_viabilidade_do_anteprojeto_12_-_incentivo_esporte_e_cultura.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2465/requerimento_49-2021_-_todos_-_ferro_velho.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2466/requerimento_50-2021_-_sidinei_-_cameras_nas_escolas_-_lei_734-21.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2467/requerimento_51-2021_-_everaldo_-_manutencao_de_estradas_principais.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2468/requerimento_52-2021_-_everaldo_-_parecer_da_engenharia_para_nomeacao_de_estradas.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2478/requerimento_53-2021_-_ricardo_-_lotemaneto_jardim_das_palmeiras.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2483/requerimento_54-2021_-_tute_-_nomeacao_de_rua_campina.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2487/requerimento_55-2021_-_tute_-_atendimento_sanepar.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2488/requerimento_56-2021_-_ricardo_-_cestas_basicas_alunos.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2489/requerimento_57-2021_-_everaldo_sidinei_e_adilson_-_financiamento.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2491/requerimento_58-2021_-_everaldo_sidinei_e_adilson_-_convocacao_secretarios.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2498/requerimento_59-2021_-_sidinei_-_regulametacao_da_lei_484-2014.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2510/requerimento_60-2021_-_ricardo_-_nomeacao_de_rua_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2526/requerimento_61-2021_-_adilson_-_despesas_energia_eletrica.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2532/requerimento_62-2021_-_sidinei_-_licitacao_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2533/requerimento_63-2021_-_everaldo_-_loteamento_dewille.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2534/requerimento_64-2021_-_adilson_-_quilombolas.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2550/requerimento_65-2021_-_everaldo_raquel_e_tute_-_projeto_de_castracao.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2551/requerimento_66-2021_-_comissao_ljrf_-_pl_27_3_milhoes_asfalto.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2552/requerimento_67-2021_-_comissao_ljrf_-_pl_28_-_incentivos_fiscais.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2553/requerimento_68-2021_-_ricardo_-_intervencao_sanepar_-_contrato_53.2013.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2558/requerimento_69-2021_-_vereadore_-_ferro_velho_tabatinga_2.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2559/requerimento_70-2021_-_everaldo_sidinei_e_raquel_-_nucleo_cres-ser.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2602/requerimento_71-2021_-_tute_-_placas_de_indentificacao_ruas.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2603/requerimento_72-2021_-_adilson_e_sidinei_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2604/requerimento_73-2021_-_ricardo_-_nomeacao_de_rua_taqua.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2605/requerimento_74-2021_-_ricardo_-_parceria_manutencao_estradas_rurais.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2715/requerimento_75-2021_-_everaldo_-_documentos_de_loteamentos.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2716/requerimento_76-2021_-_everaldo_-_nomeacao_de_praca.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2717/requerimento_78-2021_-_ricardo_-_pavimentacao_lotemaneto_sao_joao_batista.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2718/requerimento_79-2021_-_ricardo_-_parecer_setor_de_engenharia_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2719/requerimento_80-2021_-_everaldo_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2720/requerimento_81-2021_-_sidinei_e_everaldo_-_nomeacao_de_rua_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2721/requerimento_82-2021_-_vereadores_-_lixeiras_comunitarias.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2722/requerimento_83-2021_-_vereadores_-_pinturas_de_faixas_de_pedestres.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2021/2723/requerimento_84-2021_-_vereadores_-_iluminacao_publica.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="235.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="235" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>