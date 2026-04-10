--- v0 (2025-12-12)
+++ v1 (2026-04-10)
@@ -54,4405 +54,4405 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/anteprojeto_de_lei_01_-2022_-_altera_lei_766_adiantamento_de_despesa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/anteprojeto_de_lei_01_-2022_-_altera_lei_766_adiantamento_de_despesa.doc</t>
   </si>
   <si>
     <t>Altera a Lei 776/2021 , que 'Dispõe sobre o pagamento de despesa por meio de  adiantamento ', no que especifica .</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/anteprojeto_de_lei_02-2022_-_sidinei_e_ricardo_-_assistencia_judiciaria_municipal.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/anteprojeto_de_lei_02-2022_-_sidinei_e_ricardo_-_assistencia_judiciaria_municipal.docx</t>
   </si>
   <si>
     <t>Institui o serviço de Assistência  Judiciária Gratuita no âmbito ao Município de Tijucas do Sul .</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/anteprojeto_de_lei_03-2022_-_adilson_joane_patiorne_e_sidnei_-_servico_limpeza_fossas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/anteprojeto_de_lei_03-2022_-_adilson_joane_patiorne_e_sidnei_-_servico_limpeza_fossas.docx</t>
   </si>
   <si>
     <t>Institui o programa de Limpeza de Fossas Sépticas ,Negras ou Similares no Município de Tijucas do Sul ,e dá outras providências .</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/anteprojeto_de_lei_04-2022_-_mais_saude_nos_bairros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/anteprojeto_de_lei_04-2022_-_mais_saude_nos_bairros.doc</t>
   </si>
   <si>
     <t>Institui o programa Mais Saúde nos Bairros e dá outras providências .</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/anteprojeto_de_lei_05-2022_-_visao_na_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/anteprojeto_de_lei_05-2022_-_visao_na_educacao.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Visão na Educação,com fornecimento de óculos de grau para os alunos do centros Municipais de Educação Infantil -CMEIs , ensino fundamental e médio ,do Município de Tijucas do Sul ".</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/anteprojeto_de_lei_06-2022_-_tute_-_emenda_a_lei_dengue.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/anteprojeto_de_lei_06-2022_-_tute_-_emenda_a_lei_dengue.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 504 , de 09 de abril de 2014 , no que especifica"</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/anteprojeto_de_lei_07_-2022_-__cicero_-_altera_lei_723.2020_-_rota_sergus_erdelyi.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/anteprojeto_de_lei_07_-2022_-__cicero_-_altera_lei_723.2020_-_rota_sergus_erdelyi.docx</t>
   </si>
   <si>
     <t>"Altera a Lei 723 , de 18 de Dezembro de 2020 , que dispõe a criação da Rota  Rural Sergius Erdelyi, Turismo - Tijucas do Sul e dá outras providências ."</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/anteprojeto_de_lei_08__-_2022_-_vereadores_ricardo_cebola_adilson_-_tablets.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/anteprojeto_de_lei_08__-_2022_-_vereadores_ricardo_cebola_adilson_-_tablets.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a cessão de aparelhos eletrônicos do tipo tablets , com a disponibilização de material didático digital e pacote de dados a estudantas da rede pública da educação básica".</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/anteprojeto_de_lei_09_-2022_-__sidinei_-_aparelho_medidor_de_glicose.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/anteprojeto_de_lei_09_-2022_-__sidinei_-_aparelho_medidor_de_glicose.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a distribuição gratuita de aparelho medidor de glicose via sensor para pacientes inseridos em programa de educação para diabéticos Tipo 1 " .</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/anterojeto_de_lei_10_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/anterojeto_de_lei_10_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc</t>
   </si>
   <si>
     <t>" Fixa percentual mínino de contratação de estágiarios portadores de deficiência na esfera pública municipal ".</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/anteprojeto_de_lei_11_-_2022_-__material_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/anteprojeto_de_lei_11_-_2022_-__material_escolar.doc</t>
   </si>
   <si>
     <t>"Institui no Município de Tijucas do Sul o 'Cartão Vele Saber',destinado para aquisição de material escolar, através de cartão magnético, para estudantes da rede Municipal de ensino, e dá outras providências."</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/anteprojeto_de_lei_12-2022_-_adilson_-_auxilio_transporte_e_colete_agentes_comunitarios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/anteprojeto_de_lei_12-2022_-_adilson_-_auxilio_transporte_e_colete_agentes_comunitarios.pdf</t>
   </si>
   <si>
     <t>"Cria auxílio transporte e fornecimento de coletes identicados aos Agentes Comunitários de Saúde e Agentes de Endemia no quadro de servidores públicos do Município de Tijucas do Sul e dá outras providências."</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/anteprojeto_de_lei__13_-_2022_-_ricardo_sidinei_raquel__uniforme_escolar_corrigido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/anteprojeto_de_lei__13_-_2022_-_ricardo_sidinei_raquel__uniforme_escolar_corrigido.doc</t>
   </si>
   <si>
     <t>"Institui o 'Cartão Tijuquinha',destinado a aquisição de uniforme escolar atráves de cartão magnético, para estudantes da Rede Municipal de ensino, e dá outras providências."</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/anteprojeto_de_lei_14_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/anteprojeto_de_lei_14_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx</t>
   </si>
   <si>
     <t>"Institui o Programa  de Proteção e Promoção da Dignidade Menstrual através de campanhas informativas e da distribuição gratuita de absoeventes higiênicos no município e da outras providências."</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/anteprojeto_de_lei_15-2022__altera_estatuto_teletrabalho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/anteprojeto_de_lei_15-2022__altera_estatuto_teletrabalho.doc</t>
   </si>
   <si>
     <t>"Altera a lei municipal n° 50/2005, que 'institui o regime juridico dos servidores municipais  da Administração Direta, Autárquia e Funcional' no que especifica."</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/anteprojeto_de_lei_16-2022_-__sidinei_-_autismo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/anteprojeto_de_lei_16-2022_-__sidinei_-_autismo.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com transtorno do Espectro Autista (TEA) e seus familiares."</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/anteprojeto_de_lei_17-2022_-_horas_para_o_desenvolvimento_2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/anteprojeto_de_lei_17-2022_-_horas_para_o_desenvolvimento_2022.pdf</t>
   </si>
   <si>
     <t>Altoriza o chefe do poder executivo municipal a implantar o programa "Horas para o desenvolvimento", e dá outras providências.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/anteprojeto_de_lei_18-2022_-_everaldo_-_defesa_civil.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/anteprojeto_de_lei_18-2022_-_everaldo_-_defesa_civil.doc.pdf</t>
   </si>
   <si>
     <t>Cria, a Coordenadoria Municipal de Defesa Civil (COMDECI), o Fundo Municipal de Defesa Civil (FUMDECI) e o Conselho Municipal de Defesa Civil – COMUDEC.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/anteprojeto_de_lei_19_-_2022_-_ricardo_-_arp.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/anteprojeto_de_lei_19_-_2022_-_ricardo_-_arp.pdf</t>
   </si>
   <si>
     <t>Institui o Alerta para Resgate de Pessoas no Município de Tijucas do Sul, estabelecendo a política municipal de contingência nas hipóteses de desaparecimento, rapto ou sequestro de crianças e adolescentes.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/anteprojeto_de_lei_20-2022_-_raquel_-_maria_da_penha_vai_as_escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/anteprojeto_de_lei_20-2022_-_raquel_-_maria_da_penha_vai_as_escolas.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE TIJUCAS DO SUL, ESTADO DO PARANÁ, O PROGRAMA “MARIA DA PENHA VAI ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_001-2022_-_raquel_patiornar_ricardo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_001-2022_-_raquel_patiornar_ricardo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Diversos</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2649/indicacao_002-2022_-_ricardo_-_pavimentacao_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2649/indicacao_002-2022_-_ricardo_-_pavimentacao_rio_de_una.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas - Rio de Una</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_003-2022_-_everaldo_-_manutencao_vias_publicas_-_papanduva.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_003-2022_-_everaldo_-_manutencao_vias_publicas_-_papanduva.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas - Papanduva</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_004-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_004-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoa</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_005-2022_-_everaldo_ricardo_e_raquel_-_manutencao_vias_publicas_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_005-2022_-_everaldo_ricardo_e_raquel_-_manutencao_vias_publicas_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas - Bosque da Saúde</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2653/indicacao_006-2022_-_cicero_-_manutencao_vias_publicas_-_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2653/indicacao_006-2022_-_cicero_-_manutencao_vias_publicas_-_sao_joao.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas - São João</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2654/indicacao_007-2022_-_everaldo_-_iluminacao_publica_-_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2654/indicacao_007-2022_-_everaldo_-_iluminacao_publica_-_fagundes.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Fagundes</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2655/indicacao_008-2022_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2655/indicacao_008-2022_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Bosque da Saúde</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2658/indicacao_009-2022_-_adilson_-_manutencao_pontos_de_onibus_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2658/indicacao_009-2022_-_adilson_-_manutencao_pontos_de_onibus_-_flores.doc</t>
   </si>
   <si>
     <t>Manutenção em pontos de ônibus escolares - Flores</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2657/indicacao_010-2022_-_ricardo_-_destinacao_de_medicamentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2657/indicacao_010-2022_-_ricardo_-_destinacao_de_medicamentos.doc</t>
   </si>
   <si>
     <t>Destinação adequada de sobras de medicamentos vencidos</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2659/indicacao_011-2022_-_adilson_-_manutencao_vias_publicas_-_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2659/indicacao_011-2022_-_adilson_-_manutencao_vias_publicas_-_rio_de_una.doc</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2660/indicacao_012-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2660/indicacao_012-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus - Tabatinga</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_013-2022_-_everaldo_-_limpeza_em_calcadas_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_013-2022_-_everaldo_-_limpeza_em_calcadas_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Limpeza de calçadas - Bosque da Saúde</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_014-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_014-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas - Xaxim</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_015-2022_-_everaldo_-_readequacao_de_horarios_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_015-2022_-_everaldo_-_readequacao_de_horarios_de_onibus.doc</t>
   </si>
   <si>
     <t>Transporte Cidadão</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_016-2022_-_tute_-_manutencao_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_016-2022_-_tute_-_manutencao_calcadas.doc</t>
   </si>
   <si>
     <t>Manutenção em calçadas</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_017-2022_-_tute_-_sentido_unico_rua_presidente_medici.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_017-2022_-_tute_-_sentido_unico_rua_presidente_medici.doc</t>
   </si>
   <si>
     <t>Rua com sentido único</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_018-2022_-_raquel_-_manutencao_acostamento_e_calcadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_018-2022_-_raquel_-_manutencao_acostamento_e_calcadas.doc</t>
   </si>
   <si>
     <t>Manutenções Diversos</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao_019-2022_-_cicero_-_iluminacao_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao_019-2022_-_cicero_-_iluminacao_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao_020-2022_-_cicero_-_manutencao_vias_publicas_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao_020-2022_-_cicero_-_manutencao_vias_publicas_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção de vias pública - Diversos</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao_021-2022_-_joane_-_iluminacao_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao_021-2022_-_joane_-_iluminacao_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Tabatinga e região</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2670/indicacao_022-2022_-_cicero_-_ponto_de_onibus_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2670/indicacao_022-2022_-_cicero_-_ponto_de_onibus_-_lagoa.doc</t>
   </si>
   <si>
     <t>Instalação de ponto de ônibus - Lagoa</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/indicacao_023-2022_-_ricardo_-_materias_ong_amor_maior.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/indicacao_023-2022_-_ricardo_-_materias_ong_amor_maior.doc</t>
   </si>
   <si>
     <t>Materiais para ONG Amor Maior</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/indicacao_024-2022_-_ricardo_-_acesso_tabatinga_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/indicacao_024-2022_-_ricardo_-_acesso_tabatinga_pr_281.doc</t>
   </si>
   <si>
     <t>Construção de acesso - PR 281</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/indicacao_025-2022_-_ricardo_-_faixa_de_pedester-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/indicacao_025-2022_-_ricardo_-_faixa_de_pedester-_xaxim.doc</t>
   </si>
   <si>
     <t>Faixa de Pedestre - PR 281</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/indicacao_026-2022_-_everaldo_e_joane_-_manutencao_vias_publicas_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/indicacao_026-2022_-_everaldo_e_joane_-_manutencao_vias_publicas_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas - Tabatinga e Região</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/indicacao_027-2022_-_cicero_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/indicacao_027-2022_-_cicero_-_diversos.doc</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/indicacao_028-2022_-_cicero_-_limpeza__-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/indicacao_028-2022_-_cicero_-_limpeza__-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Limpeza e roçada</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/indicacao_029-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim_e_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/indicacao_029-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim_e_ambrosios.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao_030-2022_-_adilson_-_lixeira_comunitaria_-_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao_030-2022_-_adilson_-_lixeira_comunitaria_-_colono.doc</t>
   </si>
   <si>
     <t>Lixeira comunitária – Colono</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_031-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_031-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_032-2022_-_joane_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_032-2022_-_joane_-_diversos.doc</t>
   </si>
   <si>
     <t>Serviços Diversos</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_033-2022_-_ricardo_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_033-2022_-_ricardo_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Postinho e Matulão</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc</t>
   </si>
   <si>
     <t>Limpeza de terreno baldio - Centro</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/indicacao_035-2021_-_cicero_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/indicacao_035-2021_-_cicero_-_diversos.doc</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/indicacao_036-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/indicacao_036-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus – Tabatinga</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_037-2022_-_sidinei_-_reforma_samu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_037-2022_-_sidinei_-_reforma_samu.doc</t>
   </si>
   <si>
     <t>Reforma e ampliação do SAMU</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_038-2022_-_everaldo_-_manutencao_vias_publicas_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_038-2022_-_everaldo_-_manutencao_vias_publicas_-_lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas - Diversos</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_039-2022_-_adilson_-_limpeza_de_terreno_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_039-2022_-_adilson_-_limpeza_de_terreno_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_040-2022_-_cicero_-_manutencao_em_bueiro_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_040-2022_-_cicero_-_manutencao_em_bueiro_-_lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção de Bueiro - Lagoa</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_041-2022_-_raquel_everaldo_e_sidinei_-_curso_conselheiros_tutelares.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_041-2022_-_raquel_everaldo_e_sidinei_-_curso_conselheiros_tutelares.doc</t>
   </si>
   <si>
     <t>Capacitação profissional.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_042-2022_-_raquel_-_reforma_cerca_ceia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_042-2022_-_raquel_-_reforma_cerca_ceia.doc</t>
   </si>
   <si>
     <t>Reforma - Núcleo CEIA</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_043-2022_-_ricardo_-_manutencao_vias_publicas_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_043-2022_-_ricardo_-_manutencao_vias_publicas_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública - Bosque da Saúde.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_044-2022_-_everaldo_-_coleta_de_lixo_-_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_044-2022_-_everaldo_-_coleta_de_lixo_-_colono.doc</t>
   </si>
   <si>
     <t>Coleta de lixo - Xaxim</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_045-2022_-_joane_-_compra_de_terreno_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_045-2022_-_joane_-_compra_de_terreno_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Compra de terreno para construção de UBS - Tabatinga.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_046-2022_-_cicero_-_emenda_parlamentar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_046-2022_-_cicero_-_emenda_parlamentar.doc</t>
   </si>
   <si>
     <t>Emenda Parlamentar - PAB</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_047-2022_-_adilson_-_manutencoes_diversas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_047-2022_-_adilson_-_manutencoes_diversas.doc</t>
   </si>
   <si>
     <t>Manutenções Diversas.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_048-2022_-_adilson_-_manutencoes_diversas_-_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_048-2022_-_adilson_-_manutencoes_diversas_-_vila_rural.doc</t>
   </si>
   <si>
     <t>Serviços diversos na Vila Rural.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_049-2022_-_sidinei_-_estacionamento_erm_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_049-2022_-_sidinei_-_estacionamento_erm_lagoa.doc</t>
   </si>
   <si>
     <t>Estacionamento ERM Francisco Sobrinho.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_050-2022_-_patiorna_-_iluminacao_publica_-_demanda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_050-2022_-_patiorna_-_iluminacao_publica_-_demanda.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Demanda.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/indicacao_051-2022_-_vereadores_-_terminal_rodoviario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/indicacao_051-2022_-_vereadores_-_terminal_rodoviario.doc</t>
   </si>
   <si>
     <t>Terminal Rodoviário</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_053-2022_-_sidinei_-_manutencao_vias_publicas_-_rio_abaixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_053-2022_-_sidinei_-_manutencao_vias_publicas_-_rio_abaixo.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas - Rio Abaixo</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_054-2022_-_ricardo_-_limpeza_de_terreno_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_054-2022_-_ricardo_-_limpeza_de_terreno_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Limpeza de lote -  Bosque da Saúde</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_055-2022_-_tute_-_manutencao_telhado_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_055-2022_-_tute_-_manutencao_telhado_creche.doc</t>
   </si>
   <si>
     <t>Manutenção de telhado - Creche Branca de Neve</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_056-2022_-_tute_-_lixiera_comunitaria_-_antinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_056-2022_-_tute_-_lixiera_comunitaria_-_antinha.doc</t>
   </si>
   <si>
     <t>Lixeira Comunitária - Antinha</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_057-2022_-_tute_-_pocos_artesianos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_057-2022_-_tute_-_pocos_artesianos.doc</t>
   </si>
   <si>
     <t>Poços artesianos</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_058-2022_-_adilson_-_manutencoes_diversas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_058-2022_-_adilson_-_manutencoes_diversas.doc</t>
   </si>
   <si>
     <t>Manutenções diversas</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_059-2022_-_everaldo_-_construcao_de_ponto_de_onibus_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_059-2022_-_everaldo_-_construcao_de_ponto_de_onibus_-_xaxim.doc</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>JOANE, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_060-2022_-_vereadores_-_encontro_dos_idosos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_060-2022_-_vereadores_-_encontro_dos_idosos.doc</t>
   </si>
   <si>
     <t>Encontro dos Idosos</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_061-2022_-_cicero_-_manutencoes_diversas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_061-2022_-_cicero_-_manutencoes_diversas.doc</t>
   </si>
   <si>
     <t>Manutenções Diversas</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_062-2022_-_patiorna_-_acesso_coopertijucas_puc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_062-2022_-_patiorna_-_acesso_coopertijucas_puc.doc</t>
   </si>
   <si>
     <t>Manutenção em bueiro – Lagoa</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_063-2022_-_raquel_-_manutencao_acostamento_pr_281_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_063-2022_-_raquel_-_manutencao_acostamento_pr_281_-_xaxim.doc</t>
   </si>
   <si>
     <t>Manutenção de acostamento - Xaxim</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>CÍCERO, EVERALDO TIJUCANO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_064-2022_-_raquel_cicero_e_everaldo_-_manutencao_estrada_puc.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_064-2022_-_raquel_cicero_e_everaldo_-_manutencao_estrada_puc.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública - Lagoa</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_065-2022_-_everaldo_-_construcao_de_acesso_-_escola_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_065-2022_-_everaldo_-_construcao_de_acesso_-_escola_lagoa.doc</t>
   </si>
   <si>
     <t>Construção de acesso - Lagoa</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_066-2022_-_adilson_-_manutencao_em_via_publica_-_onca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_066-2022_-_adilson_-_manutencao_em_via_publica_-_onca.doc</t>
   </si>
   <si>
     <t>Manutenção em via pública - Onça</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_067-2022_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_067-2022_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc</t>
   </si>
   <si>
     <t>Manutenção em via pública – Rio de Una</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_068-2022_-_joane_-_iluminacao_publica_-_morro_vermelho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_068-2022_-_joane_-_iluminacao_publica_-_morro_vermelho.doc</t>
   </si>
   <si>
     <t>Iluminação pública – Morro Vermelho/Rio Abaixo</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_069-2022_-_joane_-_manutencao_ponto_de_onibus_-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_069-2022_-_joane_-_manutencao_ponto_de_onibus_-_varzea.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus escolar</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_070-2022_-_adilson_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_070-2022_-_adilson_-_diversos.doc</t>
   </si>
   <si>
     <t>Serviços diversos - Xaxim</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_071-2022_-_adilson_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_071-2022_-_adilson_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção de vias públicas</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_072-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_072-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho.doc</t>
   </si>
   <si>
     <t>Manutenção de cancha de areia -_x000D_
 Postinho</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_073-2022_-_adilson_-_manutencao_vias_publicas_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_073-2022_-_adilson_-_manutencao_vias_publicas_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública – Vila Cubas</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>CÍCERO, EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_074-2022_-_everaldo_-_der_-_construcao_de_rotatoria_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_074-2022_-_everaldo_-_der_-_construcao_de_rotatoria_-_lagoa.doc</t>
   </si>
   <si>
     <t>Construção de rotatória - Lagoa</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_075-2022_-_adilson_-_manutencao_vias_publicas_-_vila_dos_nunes_-_pinhal_dos_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_075-2022_-_adilson_-_manutencao_vias_publicas_-_vila_dos_nunes_-_pinhal_dos_borges.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública – Vila dos Nunes</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_076-2022_-_adilson_-_transporte_escolar_-_vila_dos_nunes_-_pinhal_dos_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_076-2022_-_adilson_-_transporte_escolar_-_vila_dos_nunes_-_pinhal_dos_borges.doc</t>
   </si>
   <si>
     <t>Transporte Escolar – Vila dos Nunes</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_077-2022_-_adilson_-_iluminacao_publica_e_outros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_077-2022_-_adilson_-_iluminacao_publica_e_outros.doc</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/indicacao_079-2022_-_tute_-_limpeza_de_lotes_e_calcadas_-_mate_ria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/indicacao_079-2022_-_tute_-_limpeza_de_lotes_e_calcadas_-_mate_ria.doc</t>
   </si>
   <si>
     <t>Incentivo a limpeza urbana”</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/indicacao_080-2022_-_adilson_-_ponto_de_onibus_-_inga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/indicacao_080-2022_-_adilson_-_ponto_de_onibus_-_inga.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus - Ingá</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>CÍCERO, JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_081-2022_-_joane_e_cicero_-_manutencao_estrada_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_081-2022_-_joane_e_cicero_-_manutencao_estrada_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em via Pública - Tabatinga</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/indicacao_082-2022_-_raquel_-_manutencao_de_vias_publicas_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/indicacao_082-2022_-_raquel_-_manutencao_de_vias_publicas_-_campo_alto.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública – Campo Alto</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_083-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_083-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc</t>
   </si>
   <si>
     <t>Manutenção de acesso – Vila Cubas</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/indicacao_084-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/indicacao_084-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_085-2022_-__adilson_-_joane_-_manutencoes_vias_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_085-2022_-__adilson_-_joane_-_manutencoes_vias_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada e troca de lixeira</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_086-2022_-_tute_-_extensao_rede_de_agua_-_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_086-2022_-_tute_-_extensao_rede_de_agua_-_sao_joao.doc</t>
   </si>
   <si>
     <t>Extensão rede de água – São João</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_087-2022_-__adilson_e_raquel_-_manutencoes_via_publica_-_xaxim_e_ribeirao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_087-2022_-__adilson_e_raquel_-_manutencoes_via_publica_-_xaxim_e_ribeirao.doc</t>
   </si>
   <si>
     <t>Manutenção de estrada – Xaxim/Ribeirão do Meio</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_088-2022_-__adilson_-_manutencoes_vias_publicas_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_088-2022_-__adilson_-_manutencoes_vias_publicas_-_diversos.doc</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_089-2022_-__raquel_-_ampliacao_de_vagas_creche.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_089-2022_-__raquel_-_ampliacao_de_vagas_creche.doc</t>
   </si>
   <si>
     <t>Ampliação de vagas em creche</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_090-2022_-__adilson_-_melhorias_transporte_pacientes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_090-2022_-__adilson_-_melhorias_transporte_pacientes.doc</t>
   </si>
   <si>
     <t>Melhorias no transporte de pacientes</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_091-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_091-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Ampliação de vagas em creche.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_092-2022_-_tute_-_bueiro_pr_281_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_092-2022_-_tute_-_bueiro_pr_281_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em bueiro e construção de ponto de ônibus -  PR 281.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_093-2022_-__adilson_-_manutencao_em_bueiro_-_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_093-2022_-__adilson_-_manutencao_em_bueiro_-_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>Limpeza e construção de bueiro – Ribeirão do Meio.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_094-2022_-__adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_094-2022_-__adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>luminação Pública</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_095-2022_-__adilson_-_corpo_de_bombeiros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_095-2022_-__adilson_-_corpo_de_bombeiros.doc</t>
   </si>
   <si>
     <t>Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/indicacao_096-2022_-_ricardo_-_estacionamento_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/indicacao_096-2022_-_ricardo_-_estacionamento_centro.doc</t>
   </si>
   <si>
     <t>Estacionamento - Centro</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_097-2022_-_cicero_-_manutencao_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_097-2022_-_cicero_-_manutencao_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de estrada - Tabatinga</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_098-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_098-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção em bueiro – Vila Cubas</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_099-2022_-__adilson_-_manutencao_pr_281_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_099-2022_-__adilson_-_manutencao_pr_281_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção PR 281 - Tabatinga</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_100-2022_-_cicero_-_manutencao_via_publica_-_demanda.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_100-2022_-_cicero_-_manutencao_via_publica_-_demanda.pdf</t>
   </si>
   <si>
     <t>Manutenção de estrada - Demanda</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_101-2022_-_ricardo_-_acostamento_na_pr_281.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_101-2022_-_ricardo_-_acostamento_na_pr_281.pdf</t>
   </si>
   <si>
     <t>Acostamento PR 281</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_102-2022_-__adilson_-_manutencao_de_vias_publicas_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_102-2022_-__adilson_-_manutencao_de_vias_publicas_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas – Bosque da Saúde</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_103-2022_-_ricardo_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_103-2022_-_ricardo_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>Serviços diversos</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_104-2022_-__raquel_-__manutencao_em_via_publica_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_104-2022_-__raquel_-__manutencao_em_via_publica_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública  – Lagoinha</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_105-2022_-_ricardo_raquel_tute_cebola_cicero_-_manutencao_creche_branca_de_neve.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_105-2022_-_ricardo_raquel_tute_cebola_cicero_-_manutencao_creche_branca_de_neve.doc</t>
   </si>
   <si>
     <t>Manutenção Creche Branca de Neve</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_106-2022_-_cicero_-_manutencoes_diversas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_106-2022_-_cicero_-_manutencoes_diversas.pdf</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_107-2022_-__raquel_-__pavimentacao_rua_joao_da_silva_pereira.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_107-2022_-__raquel_-__pavimentacao_rua_joao_da_silva_pereira.pdf</t>
   </si>
   <si>
     <t>Pavimentação de via pública - Centro</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_108-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_108-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de via púbica - Tabatinga</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_109-2022_-_joane-_iluminacao_publica_-tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_109-2022_-_joane-_iluminacao_publica_-tabatinga.pdf</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_110-2022_-__joane_-_manutencoes_de_via_publica_-_tabatinga_a_varzea.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_110-2022_-__joane_-_manutencoes_de_via_publica_-_tabatinga_a_varzea.pdf</t>
   </si>
   <si>
     <t>Manutenção de via púbica</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_111-2022_-__joane_-_manutencoes_de_via_publica_-_fazendinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_111-2022_-__joane_-_manutencoes_de_via_publica_-_fazendinha.pdf</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_112-2022_-_adilson_-_mudanca_lixeira_-_adilson.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_112-2022_-_adilson_-_mudanca_lixeira_-_adilson.pdf</t>
   </si>
   <si>
     <t>Recolocação de lixeiras</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_113-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_113-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Morro _x000D_
 Vermelho</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_114-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_114-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>“Manutenção em via pública -_x000D_
 Lagoa</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_115-2022_-_tute_-_placa_de_sinalizacao_-_terminal_rodoviario.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_115-2022_-_tute_-_placa_de_sinalizacao_-_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Placa de Sinalização</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_116-2022_-_adilson_-_manutencao_bueiro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_116-2022_-_adilson_-_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>Manutenção em bueiro - Onça</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_117-2022_-_raquel_-_limpeza_de_corrego_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_117-2022_-_raquel_-_limpeza_de_corrego_-_campina.pdf</t>
   </si>
   <si>
     <t>Manutenção diversa</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_118-2022_-_tute_-_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_118-2022_-_tute_-_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Placas de Sinalização – região _x000D_
 Central</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_119-2022_-_ricardo_-_servicos_pr_281_-_taboado.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_119-2022_-_ricardo_-_servicos_pr_281_-_taboado.pdf</t>
   </si>
   <si>
     <t>PR 281</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_120-2022_-_ricardo_-travessa_elevada.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_120-2022_-_ricardo_-travessa_elevada.pdf</t>
   </si>
   <si>
     <t>Construção de travessa elevada -_x000D_
 Centro</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>CEBOLA, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_121-2022_-_sidinei_-_conselho_tutelar_curso.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_121-2022_-_sidinei_-_conselho_tutelar_curso.pdf</t>
   </si>
   <si>
     <t>Participação em capacitação</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/indicacao_122-2022_-_raquel_-_iluminacao_publica_e_outros_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/indicacao_122-2022_-_raquel_-_iluminacao_publica_e_outros_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Serviços Diversos – Vila Cubas</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_123-2022_-_cicero_-_manutencao_de_vias_publicas_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_123-2022_-_cicero_-_manutencao_de_vias_publicas_-_diversos.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_124-2022_-_adilson_-_patrulhamento_rural.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_124-2022_-_adilson_-_patrulhamento_rural.pdf</t>
   </si>
   <si>
     <t>Patrulhamento Rural</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/indicacao_125-2022_-_sidinei_-_remocao_de_entulhos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/indicacao_125-2022_-_sidinei_-_remocao_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Remoção de terra – Vila Cubas</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_126-2022_-_tute_-_servicos_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_126-2022_-_tute_-_servicos_diversos.pdf</t>
   </si>
   <si>
     <t>Serviços diversos.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/indicacao_127-2022_-_tute_-_parceria_hidroginastica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/indicacao_127-2022_-_tute_-_parceria_hidroginastica.pdf</t>
   </si>
   <si>
     <t>Hidroginástica/Hidroterapia</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_128-2022_-_adilson_-_manutencao_em_via_publica__-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_128-2022_-_adilson_-_manutencao_em_via_publica__-_lagoa.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/indicacao_129-2022_-_adilson_-_troca_de_lamapas_queimadas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/indicacao_129-2022_-_adilson_-_troca_de_lamapas_queimadas.pdf</t>
   </si>
   <si>
     <t>Iluminação pública - Xaxim.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_130-2022_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_130-2022_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública – Bosque da saúde.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_131-2022_-_ricardo_-reuniao_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_131-2022_-_ricardo_-reuniao_matulao.pdf</t>
   </si>
   <si>
     <t>Reunião para formalização de associação.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_132-2022_-_adilson_-_manutencao_em_bueiro_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_132-2022_-_adilson_-_manutencao_em_bueiro_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_133-2022_-_cicero_-_lixeira_comunitaria_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_133-2022_-_cicero_-_lixeira_comunitaria_lagoinha.pdf</t>
   </si>
   <si>
     <t>Lixeira comunitária - Lagoinha</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_134-2022_-__adilson_-_manutencoes_via_publica_-_xaxim_e_ribeirao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_134-2022_-__adilson_-_manutencoes_via_publica_-_xaxim_e_ribeirao.pdf</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_135-2022_-_raquel_-_academia_ao_ar_livre_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_135-2022_-_raquel_-_academia_ao_ar_livre_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Manutenção academia ao ar livre – Colono</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_136-2022_-_vereadores_-_laudo_tecnico_insalubridade_e_periculosidade.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_136-2022_-_vereadores_-_laudo_tecnico_insalubridade_e_periculosidade.pdf</t>
   </si>
   <si>
     <t>Adicional de insalubridade e periculosidade dos servidores públicos</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_137-2022_-_sidinei_-_acs.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_137-2022_-_sidinei_-_acs.pdf</t>
   </si>
   <si>
     <t>Carreira dos Agentes Comunitários de Saúde</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/indicacao_138-2022_-_patiorna_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/indicacao_138-2022_-_patiorna_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Bosque da _x000D_
 Saúde</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_139-2022_-_tute_-_ponto_de_onibus_br_376.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_139-2022_-_tute_-_ponto_de_onibus_br_376.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus interestadual</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/indicacao_140-2022_-_everaldo_-_manutencao_creche_branca_de_neve.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/indicacao_140-2022_-_everaldo_-_manutencao_creche_branca_de_neve.pdf</t>
   </si>
   <si>
     <t>Manutenção Creche Branca de _x000D_
 Neve.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_141-2022_-_vereadores_-_acs.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_141-2022_-_vereadores_-_acs.pdf</t>
   </si>
   <si>
     <t>Carreira dos Agentes Comunitários _x000D_
 de Saúde.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_142-2022_-_vereadores_-_conselheiro_tutelar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_142-2022_-_vereadores_-_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>Indica a alteração da Lei n.608/2017, que “Dispõe sobre a política municipal dos direitos da criança e do adolescente, fundo municipal dos direitos da criança e do adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/indicacao_143-2022_-_raquel_-_manutencao_em_via_publica_-_rua_maringa_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/indicacao_143-2022_-_raquel_-_manutencao_em_via_publica_-_rua_maringa_campina.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Campina.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/indicacao_144-2022_-__adilson_-_manutencoes_via_publica_-_ambrosios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/indicacao_144-2022_-__adilson_-_manutencoes_via_publica_-_ambrosios.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Ambrósios.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_145-2022_-__tute_-_manutencoes_via_ponte_-_cascatinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_145-2022_-__tute_-_manutencoes_via_ponte_-_cascatinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de ponte – Cascatinha.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>CEBOLA, CÍCERO, EVERALDO TIJUCANO, PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_146-2022_-_sidinei_-__saibro_unidade_de_saude_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_146-2022_-_sidinei_-__saibro_unidade_de_saude_lagoa.pdf</t>
   </si>
   <si>
     <t>Colocação de Saibro – UBS Lagoa.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_147-2022_-_joane_-_manutencao_vias_publicas_-_fazendinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_147-2022_-_joane_-_manutencao_vias_publicas_-_fazendinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Fazendinha.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_148-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_148-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de via púbica - Tabatinga.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_149-2022_-_joane_-_sinalizacao_pr_281.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_149-2022_-_joane_-_sinalizacao_pr_281.pdf</t>
   </si>
   <si>
     <t>Sinalização PR 281 - Tabatinga</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>CEBOLA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/indicacao_150-2022_-_ricardo_raquel_e_sidinei_-_conselho_da_mulher.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/indicacao_150-2022_-_ricardo_raquel_e_sidinei_-_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>Criação do Conselho Municipal dos Direitos da Mulher e Criação do Fundo Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_151-2022_-__sidinei_-_aplicacao_de_lei.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_151-2022_-__sidinei_-_aplicacao_de_lei.pdf</t>
   </si>
   <si>
     <t>Aplicação da Lei Municipal 734/2021.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_152-2022_-__sidinei_-_ampliacao_de_lei_municipal.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_152-2022_-__sidinei_-_ampliacao_de_lei_municipal.pdf</t>
   </si>
   <si>
     <t>Aplicação da Lei Municipal 796/2021</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_153-2022_-__cicero_-_lombadas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_153-2022_-__cicero_-_lombadas.pdf</t>
   </si>
   <si>
     <t>Construção de lombada.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_154-2022_-__tute_-_manutencao_em_calcamento_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_154-2022_-__tute_-_manutencao_em_calcamento_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção em vias públicas – Centro</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_155-2022_-__adilson_-_manutencoes_via_publica_-_onca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_155-2022_-__adilson_-_manutencoes_via_publica_-_onca.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias públicas.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/indicacao_156-2022_-__adilson_-_lixeira_comunitaria_-_fagundes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/indicacao_156-2022_-__adilson_-_lixeira_comunitaria_-_fagundes.pdf</t>
   </si>
   <si>
     <t>Lixeira comunitária e outros - Fagundes.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/indicacao_157-2022_-__adilson_-_construcao_de_bueiro_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/indicacao_157-2022_-__adilson_-_construcao_de_bueiro_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Construção de bueiro – Bosque da Saúde.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/indicacao_158-2022_-_joane_-_manutencao_pr_281.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/indicacao_158-2022_-_joane_-_manutencao_pr_281.pdf</t>
   </si>
   <si>
     <t>Manutenção PR 281.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/indicacao_159-2022_-_joane_-_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/indicacao_159-2022_-_joane_-_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/indicacao_160-2022_-_joane_-_colocacao_de_lixeira.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/indicacao_160-2022_-_joane_-_colocacao_de_lixeira.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/indicacao_161-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/indicacao_161-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Morro Vermelho.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/teste_assessores.txt</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/teste_assessores.txt</t>
   </si>
   <si>
     <t>Iluminação Pública_x000D_
 _x000D_
 Indica a troca de lâmpada queimada nos seguintes locais:_x000D_
 - Em frente a propriedade do João Teste_x000D_
 - Próximo a residência da Maria Teste_x000D_
 _x000D_
 Colocação de luminária completa nos seguintes locais:_x000D_
 - Em frente a residência do Sr Pedro Teste</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/teste_assessores.txt</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/teste_assessores.txt</t>
   </si>
   <si>
     <t>Patrolamento</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/indicacao_164-2022_-_adilson_-_manutencao_de_vias_publicas_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/indicacao_164-2022_-_adilson_-_manutencao_de_vias_publicas_-_flores.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Flores</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_165-2022_-_cicero_-_limpeza_de_bueiro_-_saltinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_165-2022_-_cicero_-_limpeza_de_bueiro_-_saltinho.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiro – Saltinho</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_166-2022_-_joane_-_lixeira_comunitaria_-_fazendinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_166-2022_-_joane_-_lixeira_comunitaria_-_fazendinha.pdf</t>
   </si>
   <si>
     <t>Lixeira Comunitária</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Manutenção de via pública - Ambrósios</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_168-2022_-_everaldo_-_cadastro_protetora_de_animais.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_168-2022_-_everaldo_-_cadastro_protetora_de_animais.pdf</t>
   </si>
   <si>
     <t>Cadastro de Protetores de Animais</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/indicacao_169-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/indicacao_169-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_170-2022_-_raquel_-_manutencao_de_vias_publicas_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_170-2022_-_raquel_-_manutencao_de_vias_publicas_-_flores.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Flores.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_171.2022_-_vereadores_-_vencimentos_auxiliar_servicos_gerais.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_171.2022_-_vereadores_-_vencimentos_auxiliar_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>Revisão de Vencimento do Cargo de Auxiliar de Serviços Gerais.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/indicacao_172-2022_-_cicero_-_rampa_de_acesso_-_ubs_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/indicacao_172-2022_-_cicero_-_rampa_de_acesso_-_ubs_lagoa.doc</t>
   </si>
   <si>
     <t>Melhorias de Acesso – UBS Lagoa.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/indicacao_173-2022_-_everaldo_-_melhorias_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/indicacao_173-2022_-_everaldo_-_melhorias_pr_281.doc</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2994/indicacao_174-2022_-_adilson_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2994/indicacao_174-2022_-_adilson_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_175-2022_-_adilson_-_manutencao_de_bueiro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_175-2022_-_adilson_-_manutencao_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Manutenção de bueiro.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2996/indicacao_176-2022_-_joane_-_iluminacao_publica_-_colono.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2996/indicacao_176-2022_-_joane_-_iluminacao_publica_-_colono.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Colono</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/indicacao_177-2022_-_joane_-_manutencao_ponto_de_onibus_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/indicacao_177-2022_-_joane_-_manutencao_ponto_de_onibus_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção em Ponto de ônibus - Tabatinga.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2998/indicacao_178-2022_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2998/indicacao_178-2022_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública - Lagoa</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_179-2022_-_adilson_-_manutencao_de_vias_publicas_-_rio_abaixo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_179-2022_-_adilson_-_manutencao_de_vias_publicas_-_rio_abaixo.pdf</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_180-2022_-_adilson_-_manutencao_de_vias_publicas_-cascatinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_180-2022_-_adilson_-_manutencao_de_vias_publicas_-cascatinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Cascatinha.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_181-2022_-_raquel_e_sidinei_-_reducao_carga_horaria.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_181-2022_-_raquel_e_sidinei_-_reducao_carga_horaria.pdf</t>
   </si>
   <si>
     <t>Redução carga horária.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_182-2022_-_raquel_adilson_e_sidinei_-_capsi.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_182-2022_-_raquel_adilson_e_sidinei_-_capsi.doc.pdf</t>
   </si>
   <si>
     <t>Implantação de CAPS I</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/indicacao_183-2022_-_adilson_-_ponto_de_onibus_-_ambrosios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/indicacao_183-2022_-_adilson_-_ponto_de_onibus_-_ambrosios.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus – Ambrósios.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/indicacao_184-2022_-_raquel_e_ricardo_-_palestras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/indicacao_184-2022_-_raquel_e_ricardo_-_palestras.pdf</t>
   </si>
   <si>
     <t>Palestras nas Escolas.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/indicacao_185-2022_-_ricardo_-_posto_de_saude_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/indicacao_185-2022_-_ricardo_-_posto_de_saude_-_matulao.pdf</t>
   </si>
   <si>
     <t>Ampliação Unidade de Saúde - Matulão.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/indicacao_186-2022_-_ricardo_-_manutencao_brinquedo_meu_campinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/indicacao_186-2022_-_ricardo_-_manutencao_brinquedo_meu_campinho.pdf</t>
   </si>
   <si>
     <t>Manutenção em Brinquedos.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/indicacao_187-2022_-_ricardo_-_manutencao_academia_de_saude_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/indicacao_187-2022_-_ricardo_-_manutencao_academia_de_saude_-_matulao.pdf</t>
   </si>
   <si>
     <t>Manutenção em Academia.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/indicacao_188-2022_-_adilson_-_manutencao_em_vias_publicas_-_diversas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/indicacao_188-2022_-_adilson_-_manutencao_em_vias_publicas_-_diversas.pdf</t>
   </si>
   <si>
     <t>Manutenção em vias públicas - Diversos.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_189-2022_-_adilson_-_lixeira_comunitaria.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_189-2022_-_adilson_-_lixeira_comunitaria.pdf</t>
   </si>
   <si>
     <t>Lixeira comunitária.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/indicacao_190-2022_-_patiorna_-_manutencao_de_via_publica_-_ximbuva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/indicacao_190-2022_-_patiorna_-_manutencao_de_via_publica_-_ximbuva.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Ximbuva.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_191-2022_-_cicero_-_melhorias_em_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_191-2022_-_cicero_-_melhorias_em_via_publica.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Lagoa.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/indicacao_192-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/indicacao_192-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/indicacao_193-2022_-_raquel_-_iluminacao_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/indicacao_193-2022_-_raquel_-_iluminacao_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Centro.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/indicacao_194-2022_-_everaldo_-_manutencao_via_publica_-_pinhal_dos_borges.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/indicacao_194-2022_-_everaldo_-_manutencao_via_publica_-_pinhal_dos_borges.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/indicacao_195-2022_-_ricardo_-_colocacao_de_manilhas_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/indicacao_195-2022_-_ricardo_-_colocacao_de_manilhas_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas – Bosque da Saúde.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/indicacao_196-2022_-_adilson_-_servicos_diversos_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/indicacao_196-2022_-_adilson_-_servicos_diversos_-_campina.pdf</t>
   </si>
   <si>
     <t>Serviços Diversos - Campina.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_197-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_197-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_198-2022_-_everaldo_-_manutencao_de_via_publica_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_198-2022_-_everaldo_-_manutencao_de_via_publica_-_campina.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública – Campina e arreadores</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_199-2022_-_raquel_-_limpeza_urbana_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_199-2022_-_raquel_-_limpeza_urbana_-_centro.pdf</t>
   </si>
   <si>
     <t>Limpeza de Canaletas - Centro</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_200-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_200-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias públicas - Diversos</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_201-2022_-_adilson_-_manutencao_de_vias_publicas_-_fagundes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_201-2022_-_adilson_-_manutencao_de_vias_publicas_-_fagundes.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Fagundes</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_202-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_pavimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_202-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Pavimentação de via pública - Lagoa</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_203-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_tampa_boca_de_lobo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_203-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_tampa_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>Colocação de tampa em "boca de lobo".</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_204-2022_-_adilson_-_iluminacao_publica_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_204-2022_-_adilson_-_iluminacao_publica_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Xaxim.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_205-2022_-_tute_-_manutencao_em_vias_publicas_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_205-2022_-_tute_-_manutencao_em_vias_publicas_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção em via Pública – Tabatinga/Antinha</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_206-2022_-_tute_-_manutencao_em_vias_publicas_-_campo_alto.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_206-2022_-_tute_-_manutencao_em_vias_publicas_-_campo_alto.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Campo Alto.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_207-2022_-_tute_-_limpeza_antigo_patio.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_207-2022_-_tute_-_limpeza_antigo_patio.pdf</t>
   </si>
   <si>
     <t>Limpeza Antigo Pátio.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/indicacao_208-2022_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/indicacao_208-2022_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Lagoa</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/indicacao_209-2022_-_everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/indicacao_209-2022_-_everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Manutenção de via pública – Ouro Fino</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/indicacao_211-2022_-_tute-_manutencao_de_via_publica_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/indicacao_211-2022_-_tute-_manutencao_de_via_publica_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Xaxim</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_212-2022_-_tute-_manutencao_de_via_publica_-_cascatinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_212-2022_-_tute-_manutencao_de_via_publica_-_cascatinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Cascatinha</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_213-2022_-_tute-_manutencao_de_via_publica_-_ouro_fino.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_213-2022_-_tute-_manutencao_de_via_publica_-_ouro_fino.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/indicacao_214-2022_-_ricardo_-_manutencao_em_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/indicacao_214-2022_-_ricardo_-_manutencao_em_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_215-2022_-_tute-_manutencao_de_via_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_215-2022_-_tute-_manutencao_de_via_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/mocao_01-2022_-_maricelma_kemp_pedrosa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/mocao_01-2022_-_maricelma_kemp_pedrosa.doc</t>
   </si>
   <si>
     <t>Moção de Pesar - Maricelma Kemp Correa</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2896/mocao_02-2022_-_policiais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2896/mocao_02-2022_-_policiais.doc</t>
   </si>
   <si>
     <t>Moção de Congratulação - policiais militares SD. Lorenzon e SD. G. Alves</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/mocao_03-2022_-_deputado_luizao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/mocao_03-2022_-_deputado_luizao.doc</t>
   </si>
   <si>
     <t>Moção de Agradecimento - Deputado Federal Luizão Goulart</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/mocao_04-2022_-_maria_das_dores_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/mocao_04-2022_-_maria_das_dores_camargo.doc</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Maria das Dores Camargo</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA, CÍCERO, JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/mocao_05-2022_-_nair_maoski.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/mocao_05-2022_-_nair_maoski.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Nair Lustosa Maoski</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/mocao_06-2022_-_equipe_xadrez_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/mocao_06-2022_-_equipe_xadrez_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação - Equipe Xadrez - Lagoa</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_07-2022_-_ivo_de_oliveira.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_07-2022_-_ivo_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar -  Sr. Ivo de Oliveira</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/mocao_08-2022_-_aluna_colegio_da_lagoa_-_bolsa_nz.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/mocao_08-2022_-_aluna_colegio_da_lagoa_-_bolsa_nz.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação - Valquíria Mikus da Rocha</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/mocao_09-2022_-_conceicao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/mocao_09-2022_-_conceicao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Maria Conceição Bastos</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/mocao_10-2022_-_jiu-jitsu.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/mocao_10-2022_-_jiu-jitsu.pdf</t>
   </si>
   <si>
     <t>Equipe de Jiu-Jitsu Checkmat.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/mocao_11-2022_-__joao_passos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/mocao_11-2022_-__joao_passos.pdf</t>
   </si>
   <si>
     <t>Sr. João Dorvalino Passos.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/mocao_12-2022_-__joaquim_bueno.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/mocao_12-2022_-__joaquim_bueno.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Joaquim Bueno</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/mocao_13-2022_-_odir_oliveira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/mocao_13-2022_-_odir_oliveira.doc</t>
   </si>
   <si>
     <t>Sr. Odir Marcílio de Oliveira</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_14-2022_-_seu_beja.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_14-2022_-_seu_beja.doc</t>
   </si>
   <si>
     <t>Sr. Benjamim Constante Claudino.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/mocao_15-2022_-_priscila_claudino.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/mocao_15-2022_-_priscila_claudino.doc</t>
   </si>
   <si>
     <t>Sra. Priscila Claudino.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_lei_01.2022_reposicao_adm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_lei_01.2022_reposicao_adm.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos integrantes da Administração Direta e Indireta do Município de Tijucas do Sul .</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/projeto_lei_02.2022_reposicao_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/projeto_lei_02.2022_reposicao_magisterio.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores públicos do quadro do  Magistério do Município de Tijucas do Sul e dá providências .</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/projeto_lei_03.2022_reposicao_conselho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/projeto_lei_03.2022_reposicao_conselho.doc</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho  Tutelar do Município de Tijucas do Sul para o ano de 2022.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/projeto_lei_04.2022_consorcio_metropolitano_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/projeto_lei_04.2022_consorcio_metropolitano_de_saude.doc</t>
   </si>
   <si>
     <t>Ratifica a 4°  Alteração e Consolidação do Contrato do Consórcio Metropolitano de Saúde e Assistência Social do Paraná - COMESP  e autoriza a permanência do município de Tijucas do Sul no agora denominado CONSÓRCIO METROPOLITANO DE SERVIÇOS DO PARANÁ - COESP  e dá outras providências .</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/projeto_lei_05.2022_lei_abertura_de_credito_adicional_especial_aulas_musicalizacao_e_apoio_a_cultura_e_esporte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/projeto_lei_05.2022_lei_abertura_de_credito_adicional_especial_aulas_musicalizacao_e_apoio_a_cultura_e_esporte.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura do crédito adicional especial no orçamento do município de Tijucas do Sul,para o exercício de 2022 no valor de R$ 250.000,00</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_lei_06.2022_lei_abertura_de_credito_adicional_especial_aplicacao_25_da_educacao_ex._anterior.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_lei_06.2022_lei_abertura_de_credito_adicional_especial_aplicacao_25_da_educacao_ex._anterior.doc</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2022 no valor de R$ 3.000.000,00</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_lei_07.2022_construcao_de_ponte_-_campo_alegre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_lei_07.2022_construcao_de_ponte_-_campo_alegre.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Município de Campo Alegra/SC para construção de duas pontes entre a divisa dos dois municípios.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_lei_08.2022_-_autoriza_doacao_de_imovel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_lei_08.2022_-_autoriza_doacao_de_imovel.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a doar, com encargo, fração ideal de imóvel urbano ao Estado do Paraná, destinado a edificação de Escola Estadual na localidade de Campo Alto</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/projeto_lei_09.2022_-_limpeza_de_fossas_septicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/projeto_lei_09.2022_-_limpeza_de_fossas_septicas.doc</t>
   </si>
   <si>
     <t>"Institui o programa de limpeza de fossas sépticas , negras ou similares no município de Tijucas do Sul e dá outras providências ".</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_lei_10.2022_-_concessao_rateio_fundeb_70_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_lei_10.2022_-_concessao_rateio_fundeb_70_1.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de rateio , entre profissionais e trabalhadores da educação , do saldo da parcela de 70% da receita total do fundeb no exercício de 2021 , em caráter excepcional, para fins de cumprimento do art. 212-A , Inciso XI da Constituição Federal , dar cumprimento ao Artigo 25§ 3° ,paragrafo da Lei Federal 14.113/2020 e da Lei Federal 14276/2021 e dá outras  providências ".</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/projeto_lei_11.2022_-_extincao_de_cargos_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/projeto_lei_11.2022_-_extincao_de_cargos_1.doc</t>
   </si>
   <si>
     <t>"Altera a Lei n° 498 de 11 de novembro de 2014 ,que institui o Plano de Carreira ,Cargos e Vencimento (PCCV) dos servidores públicos Municipais da Administração  direta".</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/projeto_lei_13.2022_-_dispoe_sobre_a_promocao_de_eventos_de_grante_porte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/projeto_lei_13.2022_-_dispoe_sobre_a_promocao_de_eventos_de_grante_porte.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a Promoção e Realização de Eventos de Grande Porte no Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_lei_14.2022_-_autoriza_doacao_de_imovel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_lei_14.2022_-_autoriza_doacao_de_imovel.doc</t>
   </si>
   <si>
     <t>"Autoriza o município a doar , com encargo , fração ideal de imóvel urbano ao Estado do Paraná , destinado a edificação de Escola Estadual na localidade de Campo Alto ."</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_lei_15-2021_-_lei_de_diarias_-_anexo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_lei_15-2021_-_lei_de_diarias_-_anexo.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diária aos servidores e agentes políticos dos órgãos da administração pública direta e indireta e aos membros dos conselhos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_lei_16.2022_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_lei_16.2022_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.doc</t>
   </si>
   <si>
     <t>"Altoriza o Poder Executivo a contratar operação de crédito com a caixa Econômica Federal , e dá outras providências."</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_lei_17.2022_-_alteracao_cargos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_lei_17.2022_-_alteracao_cargos.doc</t>
   </si>
   <si>
     <t>"Altera a Lei n° 498, de 11 de novembro de 2014, institui o Plano de Carreira Cargos e Vencimentos (PCCV) dos servidores públicos municipais da administração direta."</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_lei_18.2022_-_altera_lei_601.2017_que_trata_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_lei_18.2022_-_altera_lei_601.2017_que_trata_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.doc</t>
   </si>
   <si>
     <t>"Altera a Lei n° 601, de 09 de outubro de 2017, que criou o Concelho Municipal do Direito da Pessoa com Deficiência, o Fundo Municipal dos Direitos da Pessoa com Deficiência e Institui a conferencia municipal dos Direitos de Pessoa com Deficiência."</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/projeto_lei_19.2022_-_lei_sim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/projeto_lei_19.2022_-_lei_sim.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do serviço de insprção Municipal de Produtos de origem animal (SIM/POA) e os procedimentos de inspeção sanitária em estabelecimentos de Tijucas do Sul."</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_lei_20.2022_-_fixa_percentual_minimo_de_contratacao_de_estagiarios_portadores_de_deficiencia_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_lei_20.2022_-_fixa_percentual_minimo_de_contratacao_de_estagiarios_portadores_de_deficiencia_1.doc</t>
   </si>
   <si>
     <t>Fixa percentual mínimo de contratação de estagiários portadores de deficiência na esfera pública municipal.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_lei_21.2022_-_programa_moradia_legal.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_lei_21.2022_-_programa_moradia_legal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os termos de Regularização Fundiária, com base no Provimento Conjunto Nº 02/2020 do Tribunal de Justiça do Estado do Paraná, legitima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em áreas irregulares do município de Tijucas do Sul nos termos do “Programa Moradia Legal.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/projeto_lei_22-2021_-_lei_de_diarias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/projeto_lei_22-2021_-_lei_de_diarias.doc</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/projeto_lei_23.2022_-_cria_cargo_a_lei_no_498_de_11_de_novembro_de_2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/projeto_lei_23.2022_-_cria_cargo_a_lei_no_498_de_11_de_novembro_de_2014.doc</t>
   </si>
   <si>
     <t>Cria cargo na Lei n°498, de 11 de novembro de 2014, que institui o Plano de Carreira, Cargos e Vencimentos (PCCV)dos servidores publicos municipais da da administração direta.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/projeto_lei_24.2022_-_cria_cargo_a_lei_no_499_de_11_de_novembro_de_2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/projeto_lei_24.2022_-_cria_cargo_a_lei_no_499_de_11_de_novembro_de_2014.doc</t>
   </si>
   <si>
     <t>Cria cargo na Lei n°499, de 11 de novembro de 2014, que institui dispõe sobre o Plano de Cargos, Carreiras e Salarios (PCCS), dos servidores específicos da área da saúde do Município.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/projeto_lei_25.2022_-_dispoe_sobre_o_pagamento_do_piso_salarial_nacional_dos_agentes_comunitarios_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/projeto_lei_25.2022_-_dispoe_sobre_o_pagamento_do_piso_salarial_nacional_dos_agentes_comunitarios_de_saude.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Pis Salarial nacional dos agentes comunitarios de saúde (ACS) e de que dispõe o Art.198, §8° ,§9° e §11° da contituição federal, com a redação que lhes deu a Emenda constitucional n°120, de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_lei_26.2022-_piso_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_lei_26.2022-_piso_magisterio.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do valor do Piso Salarial Nacional para os profissionais do magistério público da educação básica oa vencimento-base percebido pelo profissional do magestério municipal.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_lei_27.2022_-_altera_a_lei_no_50.2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_lei_27.2022_-_altera_a_lei_no_50.2005.doc</t>
   </si>
   <si>
     <t>Altera a Lei municipal n°50, de 08 de dezembro de 2005 e dá outras porvidêcias.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_lei_28.2022_-_transforma_cargo_na_lei_no_498_de_11_de_novembro_de_2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_lei_28.2022_-_transforma_cargo_na_lei_no_498_de_11_de_novembro_de_2014.doc</t>
   </si>
   <si>
     <t>Transfoma cargos efetivos da Lei n° 498, de 11 de novembro de 2014, que instituiu o Plano de Carreira, Cargos e Vencimentos (PCCV) dos servidores públicos municipais da Administração Direta.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_lei_29.2022_-_institui_o_programa_de_protecao_e_promocao_da_dignidade_menstrual.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_lei_29.2022_-_institui_o_programa_de_protecao_e_promocao_da_dignidade_menstrual.doc</t>
   </si>
   <si>
     <t>Institui o Program de Proteção e Promoção da Dignidade Menstrual através de campanhas informativas e distribuição gratuita de absorventes higiênicos no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_lei_30.2022_-_dispoe_sobre_politica_publica_municipal_para_garantia_dos_direitos_das_pessoas_com_transtorno_do_espectro_autista_tea_e_seus_familiares.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_lei_30.2022_-_dispoe_sobre_politica_publica_municipal_para_garantia_dos_direitos_das_pessoas_com_transtorno_do_espectro_autista_tea_e_seus_familiares.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a política pública municipal para a garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_lei_31.2022_-_educacao_com_conectividade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_lei_31.2022_-_educacao_com_conectividade.doc</t>
   </si>
   <si>
     <t>Institui o programa "EDUCAÇÃO PARA O FUTURO", no âmbito do Município de Tijucas do Sul, e dá outras providencias.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/projeto_lei_32.2022_-_lei_inserviveis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/projeto_lei_32.2022_-_lei_inserviveis.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a alienação, cessão, transferência, destinação e a disposição final ambientalmente adequadas de bens móveis no âmbito da administração pública municipal direta e indireta.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/projeto_lei_33.2022_-_lei_orcamentaria_anual_2023.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/projeto_lei_33.2022_-_lei_orcamentaria_anual_2023.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/projeto_lei_34.2022_-_lei_de_diretrizes_orcamentarias_2023.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/projeto_lei_34.2022_-_lei_de_diretrizes_orcamentarias_2023.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/projeto_lei_35.2022_-_altera_a_lei_municipal_no_774-2021.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/projeto_lei_35.2022_-_altera_a_lei_municipal_no_774-2021.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 774, de 23 de setembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/projeto_lei_36.2022_-_criacao_do_conselho_da_mulher.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/projeto_lei_36.2022_-_criacao_do_conselho_da_mulher.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento do Conselho Municipal dos Direitos da Mulher e do Fundo Municipal dos Direitos da Mulher, e dá outras Providências.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_lei_37.2022_-_lei_aportes_previdencia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_lei_37.2022_-_lei_aportes_previdencia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de autorização do déficit técnico atuarial para obtenção do equilibrio financeiro e atuarial que o município de Tijucas do Sul tem em face do RPPS municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_lei_38.2022_-_altera_a_lei_no_693.2019_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_lei_38.2022_-_altera_a_lei_no_693.2019_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 693, de 09 de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/projeto_lei_39.2022_-_programa_horas_para_o_desenvolvimento_-_novo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/projeto_lei_39.2022_-_programa_horas_para_o_desenvolvimento_-_novo.doc</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a implantar o Programa “Horas para o Desenvolvimento”, e dá outras providências.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_lei_40.2022_-_autoriza_alienacao_de_bens_imoveis_do_municipio_de_tijucas_do_sul-pr_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_lei_40.2022_-_autoriza_alienacao_de_bens_imoveis_do_municipio_de_tijucas_do_sul-pr_1.doc</t>
   </si>
   <si>
     <t>Autoriza alienação de bens imóveis do Município de Tijucas do Sul-PR, adiante identificados, e dá outras providências</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/projeto_de_lei_01_-_2022_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/projeto_de_lei_01_-_2022_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/projeto_de_lei_02_-_2022_-_reposicao_vereadores_prefeito_vice.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/projeto_de_lei_02_-_2022_-_reposicao_vereadores_prefeito_vice.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores , Prefeito  e Vice-Prefeito do município de Tijucas do Sul .</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_03_-_2022_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_03_-_2022_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 715 , de 22 de setembro de 2020,no que especifica .</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_04_-_2022_-_sidinei_-_atendimento_prioritario_portadores_fibromialgia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_04_-_2022_-_sidinei_-_atendimento_prioritario_portadores_fibromialgia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial aos portadores de fibromialgia em locais que especifica e dá providências .</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/projeto_de_lei_05_-_2022_-_ricardo_-_semana_missao_calebe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/projeto_de_lei_05_-_2022_-_ricardo_-_semana_missao_calebe.doc</t>
   </si>
   <si>
     <t>"Institui no Calendário de Comemoração Oficiais do Município a Semana da Missão Calebe ".</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_06_-2021_-_raquel_-_institui_a_semana_da_mulher_titulo_mulher_cidada_e_da_outras_providencias.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_06_-2021_-_raquel_-_institui_a_semana_da_mulher_titulo_mulher_cidada_e_da_outras_providencias.docx</t>
   </si>
   <si>
     <t>Institui a Semana da Mulher e o Título Mulher Cidadã em Tijucas do Sul e dá outras providências</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_07_-_2022_-_visao_na_educacao_revertido_em_anteprojeto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_07_-_2022_-_visao_na_educacao_revertido_em_anteprojeto.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Visão na Educação, com fornecimento de óculos de grau para os alunos dos Centros Municipais de Educação Infantil – CMEIs, ensino fundamental e médio, do Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_de_lei_08_-2022_-__everaldo_-_festa_do_produtor_rural.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_de_lei_08_-2022_-__everaldo_-_festa_do_produtor_rural.docx</t>
   </si>
   <si>
     <t>"Cria a FESTA DO PRODUTOR RURAL , no município de Tijucas do Sul e dá outras providências ".</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_09_-_2022_-_patiorna_-_nomeia_estrada_arcebides.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_09_-_2022_-_patiorna_-_nomeia_estrada_arcebides.doc</t>
   </si>
   <si>
     <t>"Nomeia Estrada José Alcebiades Camargo "</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_10_-_2022_cria_cargo_assessor_parlamentar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_10_-_2022_cria_cargo_assessor_parlamentar.doc</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal n° 531/2015 que 'dispõe sobre a estrutura organizacional da Câmara Municipal de Tijucas do Sul e dá outras providências '  no que especifica "</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_11_-2022_-__everaldo_e_cicero_-_parque_municipal.odt</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_11_-2022_-__everaldo_e_cicero_-_parque_municipal.odt</t>
   </si>
   <si>
     <t>"Implementação do Parque Municipal denominado Parque da Família e dá outras providências "</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_de_lei_12_-2022_-_everaldo_-_quebrando_o_silencio..docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_de_lei_12_-2022_-_everaldo_-_quebrando_o_silencio..docx</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação da Semana Municipal do combate ao Abuso e Exploração Sexual de Crianças e Adolescentes , para o enfrentamento e prevenção de violência sexual infantil  no município de Tijucas do Sul e dá outras providências ".</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_lei_13_-_2022_-_sidinei_-_cria_o_projeto_toda_vida_importa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_lei_13_-_2022_-_sidinei_-_cria_o_projeto_toda_vida_importa.doc</t>
   </si>
   <si>
     <t>"Cria o projeto TODA VIDA IMPORTA , que institui o plano municipal de Políticas de Valorização a Vida,Combate a Depressão e Prevenção ao Suicídio no âmbito do Município de Tijucas do Sul e dá outras providências ".</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_14_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_14_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc</t>
   </si>
   <si>
     <t>"Fixa percentual mínimo de contratação de estagiários portadores de deficiência na esfera pública municipal ".</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_15_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_15_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx</t>
   </si>
   <si>
     <t>" Institui o Programa de Proteção e Promoção da Dignidade Menstrual através de campanhas imformativas e da  distribuição gratuita de absorventes higiênicos no municipio e da outras providências."</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_16-2022_-_vereadores_-_denomina_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_16-2022_-_vereadores_-_denomina_vias_publicas.doc</t>
   </si>
   <si>
     <t>"Denomina vias públicas Municipais e dá outras providências."</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/projeto_de_lei_17-_2022_-_aumenta_cargo_assessor_parlamentar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/projeto_de_lei_17-_2022_-_aumenta_cargo_assessor_parlamentar.doc</t>
   </si>
   <si>
     <t>Altera a Lei municipal n° 531/2015 que "Dispõe sobre a estrutura organizacional da Câmara municipal de Tijucas do Sul-PR e dá outras providências", no que especifica.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/projeto_de_lei_18_-2022_-_ricardo_-_projeto_cabide_solidario.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/projeto_de_lei_18_-2022_-_ricardo_-_projeto_cabide_solidario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “Projeto Cabide Solidário Se puder, doe se precisar pegue” no Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/projeto_de_lei_19_-_2022_-_patiorna_-_nomeia_estrada_javilaski.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/projeto_de_lei_19_-_2022_-_patiorna_-_nomeia_estrada_javilaski.pdf</t>
   </si>
   <si>
     <t>Nomeia Estrada Graciliano Batista Javilaski.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/pl_20_-_2022_-_ricardo_e_raquel_-_vagas_reservadas_populacao_negra.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/pl_20_-_2022_-_ricardo_e_raquel_-_vagas_reservadas_populacao_negra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas oferecidas nos concursos públicos e processos seletivos, para provimento de cargos efetivos e empregos públicos integrantes dos quadros permanentes de_x000D_
 pessoal, no âmbito da Administração Pública Direta e Indireta Municipal, para a população negra e povos indígenas.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_21-2022_-_raquel_sidinei_e_everaldo_-_sinal_vermelho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_21-2022_-_raquel_sidinei_e_everaldo_-_sinal_vermelho.doc</t>
   </si>
   <si>
     <t>Institui no município de Tijucas do Sul o program SINAL VERMELHO e cria semana municipal de combate a violência doméstica ou familiar.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/projeto_de_lei_22-2022_-_ricardo_-_denomicacao_coreto.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/projeto_de_lei_22-2022_-_ricardo_-_denomicacao_coreto.doc.pdf</t>
   </si>
   <si>
     <t>Confere nominação ao Coreto da Praça Central de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/projeto_de_lei_23-2022_-_sidinei_-_isencao_concurso_publico.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/projeto_de_lei_23-2022_-_sidinei_-_isencao_concurso_publico.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da taxa de inscrição para concursos públicos municipais e/ou processos seletivos aos candidatos doadores de sangue fidelizados, candidatos hipossuficientes participantes de programas sociais (CadÚnico) do Governo Federal, eleitores convocados e nomeados que tenham prestado serviço eleitoral, e doadores de medula óssea.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/projeto_de_lei_24-2022_alterado_-_sidinei_-_publicacao_listagem_remume.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/projeto_de_lei_24-2022_alterado_-_sidinei_-_publicacao_listagem_remume.doc.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicação da Relação Municipal de Medicamentos Essenciais – REMUME no Município de Tijucas do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>JOANE, RAQUEL PROFESSORA, RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_resolucao_01-2022_-_altera_ri_-_dia_da_sessao..doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_resolucao_01-2022_-_altera_ri_-_dia_da_sessao..doc</t>
   </si>
   <si>
     <t>Altera Art. 125 do Regimento Interno da Câmara Municipal de Vereadores de Tijucas do Sul</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/resolucao_02-2022_-_procuradoria_da_mulher.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/resolucao_02-2022_-_procuradoria_da_mulher.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Tijucas do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/resolucao_03-2022_-_altera_dia_da_sessao__ponto_facultativo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/resolucao_03-2022_-_altera_dia_da_sessao__ponto_facultativo.doc</t>
   </si>
   <si>
     <t>Altera o dia de sessão ordinária na data que especifica.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/resolucao_04-2022_-_altera_ri_-_dia_da_sessao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/resolucao_04-2022_-_altera_ri_-_dia_da_sessao.pdf</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/projeto_de_resolucao_05-2022_-_suplementacao_orcamentaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/projeto_de_resolucao_05-2022_-_suplementacao_orcamentaria.doc</t>
   </si>
   <si>
     <t>DISPÔE SOBRE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/resolucao_06-2022_-_altera_ri_-_comissoes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/resolucao_06-2022_-_altera_ri_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Tijucas do Sul em relação às Comissões Permanentes no que especifica.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/requerimento_01-2022_-_vereadores_-_fundeb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/requerimento_01-2022_-_vereadores_-_fundeb.doc</t>
   </si>
   <si>
     <t>Rateio FUNDEB</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/requerimento_02-2022_-_raquel_-_formacao_educadores_servicos_social.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/requerimento_02-2022_-_raquel_-_formacao_educadores_servicos_social.doc</t>
   </si>
   <si>
     <t>Formação continuada</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/requerimento_03-2022_-_vereadores_-_situacao_empresa_de_reciclagem_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/requerimento_03-2022_-_vereadores_-_situacao_empresa_de_reciclagem_tabatinga.doc</t>
   </si>
   <si>
     <t>Empresa de Reciclagem - Tabatinga</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/requerimento_04-2022_-_vereadores_-_energia_eletrica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/requerimento_04-2022_-_vereadores_-_energia_eletrica.doc</t>
   </si>
   <si>
     <t>Ligação de Luz</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/requerimento_05-2022_-_vereadores_-_taxa_de_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/requerimento_05-2022_-_vereadores_-_taxa_de_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Taxa de Coleta de Lixo</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/requerimento_06-2022_-_vereadores_-_castracao_animais_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/requerimento_06-2022_-_vereadores_-_castracao_animais_rua.doc</t>
   </si>
   <si>
     <t>Castração: Eficácia da Lei nº 777/2021</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_07-2022_-_vereadores_-_instalacao_de_lixeiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_07-2022_-_vereadores_-_instalacao_de_lixeiras.doc</t>
   </si>
   <si>
     <t>Instalação de Lixeiras</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_08-2022_-_patiorna_-_parecer_setore_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_08-2022_-_patiorna_-_parecer_setore_engenharia.doc</t>
   </si>
   <si>
     <t>Parecer setor de engenharia</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_09-2022_-_raquel_-_aposentadoria_professores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_09-2022_-_raquel_-_aposentadoria_professores.doc</t>
   </si>
   <si>
     <t>Parecer setor jurídico</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/requerimento_10-2022_-_informacao_servidores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/requerimento_10-2022_-_informacao_servidores.doc</t>
   </si>
   <si>
     <t>Informações referentes aos Servidores</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_11-2022_-_programa_desenvolvimento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_11-2022_-_programa_desenvolvimento.doc</t>
   </si>
   <si>
     <t>Programa Horas para o Desenvolvimento</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/requerimento_12-2022_-_informacao_servidores_em_licenca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/requerimento_12-2022_-_informacao_servidores_em_licenca.doc</t>
   </si>
   <si>
     <t>Informações referentes aos Servidores em licença</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_13-2022_-_sidinei_-_pics.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_13-2022_-_sidinei_-_pics.doc</t>
   </si>
   <si>
     <t>Programa Municipal de Práticas Integrativas e Complementares em Saúde</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/requerimento_14-2022_-_agentes_comunitarias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/requerimento_14-2022_-_agentes_comunitarias.doc</t>
   </si>
   <si>
     <t>Relatórios de atendimentos - Agentes comunitárias</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/requerimento_15-2022_-_execucao_de_leis.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/requerimento_15-2022_-_execucao_de_leis.doc</t>
   </si>
   <si>
     <t>Execução de Leis Municipais</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/requerimento_16-2022_-_exames_laboratoriais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/requerimento_16-2022_-_exames_laboratoriais.doc</t>
   </si>
   <si>
     <t>Exames Laboratoriais</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_17-2022_-_memorando_31.22.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_17-2022_-_memorando_31.22.doc</t>
   </si>
   <si>
     <t>Memorando 31/2022</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_18-2022_-_cicero_-_quadra_coberta_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_18-2022_-_cicero_-_quadra_coberta_lagoa.doc</t>
   </si>
   <si>
     <t>Quadra coberta – Espaço Municipal Sergius Erdelyi</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_19-2022_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_19-2022_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento_20-2022_-_ricardo_-_nomeacao_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento_20-2022_-_ricardo_-_nomeacao_de_rua.doc</t>
   </si>
   <si>
     <t>Nomeação de Ruas</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_21-2022_-_transporte_universitario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_21-2022_-_transporte_universitario.doc</t>
   </si>
   <si>
     <t>Transporte Universitário</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/requerimento_22-2022_-_ricardo_-_parecer_setor_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/requerimento_22-2022_-_ricardo_-_parecer_setor_engenharia.doc</t>
   </si>
   <si>
     <t>Parecer setor de engenharia.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/requerimento_23-2022_-_sistema_de_fortalecimento_de_vinculos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/requerimento_23-2022_-_sistema_de_fortalecimento_de_vinculos.doc</t>
   </si>
   <si>
     <t>Sistema de Convivência e Fortalecimento de Vínculos (SCFV)</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/requerimento_24-2022_-_ampliacao_projeto_ceia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/requerimento_24-2022_-_ampliacao_projeto_ceia.doc</t>
   </si>
   <si>
     <t>Ampliação Núcleo CEIA</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/requerimento_25-2022_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/requerimento_25-2022_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/requerimento_26-2022_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/requerimento_26-2022_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta do Lixo</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/requerimento_27-2022_-_servicos_de_maquinas_terceirizadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/requerimento_27-2022_-_servicos_de_maquinas_terceirizadas.doc</t>
   </si>
   <si>
     <t>Serviços tercerizados</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_28-2022_-_pedido_de_vista_-_projeto_11-2022_pe.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_28-2022_-_pedido_de_vista_-_projeto_11-2022_pe.doc</t>
   </si>
   <si>
     <t>Pedido de Vista – Projeto de Lei 11/2022</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/requerimento_29-2022_-_everaldo_-_terminal_rodoviario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/requerimento_29-2022_-_everaldo_-_terminal_rodoviario.doc</t>
   </si>
   <si>
     <t>Mercado do Agricultor</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, EVERALDO TIJUCANO, PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_30.2022_-_pedido_esclarecimento_-_servicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_30.2022_-_pedido_esclarecimento_-_servicos.doc</t>
   </si>
   <si>
     <t>Prestação de Esclarecimentos</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/requerimento_31-2022_-_patiorna_-_parecer_setore_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/requerimento_31-2022_-_patiorna_-_parecer_setore_engenharia.doc</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_32-2022_-_adilson_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_32-2022_-_adilson_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/requerimento_33-2022_-_pontos_de_onibus_e_outros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/requerimento_33-2022_-_pontos_de_onibus_e_outros.doc</t>
   </si>
   <si>
     <t>Pontos de ônibus</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_34-2022_-_distribuicao_de_telhas_eternit.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_34-2022_-_distribuicao_de_telhas_eternit.doc</t>
   </si>
   <si>
     <t>Entrega de telhas</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/requerimento_35-2022_-_ricardo_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/requerimento_35-2022_-_ricardo_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/requerimento_36-2022_-_joane_-_servicos_em_via_publica_-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/requerimento_36-2022_-_joane_-_servicos_em_via_publica_-_varzea.doc</t>
   </si>
   <si>
     <t>Serviços em via pública - Varzea</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_37-2022_-_transporte_escolar_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_37-2022_-_transporte_escolar_2.doc</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/requerimento_38-2022_-_everaldo_-_reabertura_ubs_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/requerimento_38-2022_-_everaldo_-_reabertura_ubs_varzea.doc</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/requerimento_39-2022_-_adilson_-_servicos_de_terraplanagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/requerimento_39-2022_-_adilson_-_servicos_de_terraplanagem.doc</t>
   </si>
   <si>
     <t>Serviços terceirizados</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_40-2022_-_adilson_-_servicos_em_escolas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_40-2022_-_adilson_-_servicos_em_escolas.doc</t>
   </si>
   <si>
     <t>Serviços em escolas</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/requerimento_41-2022_-_adilson_e_raquel_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/requerimento_41-2022_-_adilson_e_raquel_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/requerimento_42-2022_-_adilson_-_reclamacoes_e_denuncias_ouvidoria_sus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/requerimento_42-2022_-_adilson_-_reclamacoes_e_denuncias_ouvidoria_sus.doc</t>
   </si>
   <si>
     <t>Ouvidoria SUS.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/requerimento_43-2022_-_tute_-_obras_casa_da_crianca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/requerimento_43-2022_-_tute_-_obras_casa_da_crianca.doc</t>
   </si>
   <si>
     <t>Obras Casa das Crianças</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/requerimento_44-2022_-_adilson_e_joane__-_servicos_na_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/requerimento_44-2022_-_adilson_e_joane__-_servicos_na_tabatinga.doc</t>
   </si>
   <si>
     <t>Serviços Tabatinga.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/requerimento_45-2022_-_everaldo_-_arecicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/requerimento_45-2022_-_everaldo_-_arecicla.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/requerimento_46-2022_-_everaldo_-_entrega_de_telhas_eternits.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/requerimento_46-2022_-_everaldo_-_entrega_de_telhas_eternits.doc</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, EVERALDO TIJUCANO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_47-2022_-_vereadores_-_piso_salarial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_47-2022_-_vereadores_-_piso_salarial.doc</t>
   </si>
   <si>
     <t>Piso Salarial Profissionais do Magistério</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_48-2022_-_vereadores_-_plano_de_carreira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_48-2022_-_vereadores_-_plano_de_carreira.doc</t>
   </si>
   <si>
     <t>Plano de Carreira</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/requerimento_49-2022_-_vereadores_-_horas_atividade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/requerimento_49-2022_-_vereadores_-_horas_atividade.doc</t>
   </si>
   <si>
     <t>Horas Atividade</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_50-2022_-_tute_-_agua_postinho_e_pirai.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_50-2022_-_tute_-_agua_postinho_e_pirai.doc</t>
   </si>
   <si>
     <t>Sistema de água no Postinho e Piraí</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/requerimento_51-2022_-_tute_e_everaldo_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/requerimento_51-2022_-_tute_e_everaldo_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/requerimento_52-2022_-_ricardo_-_parecer_setor_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/requerimento_52-2022_-_ricardo_-_parecer_setor_engenharia.doc</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_53-2022_-_adilson_-_prestacao_de_contas_1o_quadrimestre_2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_53-2022_-_adilson_-_prestacao_de_contas_1o_quadrimestre_2022.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas 1º Quadrimestre de 2022</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/requerimento_54-2022_-_adilson_-_pavimentacao_estradas_ambrosios_e_campo_comprido.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/requerimento_54-2022_-_adilson_-_pavimentacao_estradas_ambrosios_e_campo_comprido.pdf</t>
   </si>
   <si>
     <t>Pavimentação Rural</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/requerimento_55-2022_-_adilson_-_pavimentacao_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/requerimento_55-2022_-_adilson_-_pavimentacao_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Pavimentação Urbana</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/requerimento_56-2022_-_adilson_-_reurb.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/requerimento_56-2022_-_adilson_-_reurb.pdf</t>
   </si>
   <si>
     <t>Reurb</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/requerimento_57-2022_-_adilson_-_dispensa_licitacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/requerimento_57-2022_-_adilson_-_dispensa_licitacao.pdf</t>
   </si>
   <si>
     <t>“Terceirização de mão de obra</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/requerimento_58-2022_-_adilson_-_desvio_de_funcao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/requerimento_58-2022_-_adilson_-_desvio_de_funcao.pdf</t>
   </si>
   <si>
     <t>Desvio de função</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/requerimento_59-2022_-_sidinei_-_nomeacao_de_rua.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/requerimento_59-2022_-_sidinei_-_nomeacao_de_rua.pdf</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_60-2022_-_adilson_-_pavimentacao_rua_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_60-2022_-_adilson_-_pavimentacao_rua_lagoa.pdf</t>
   </si>
   <si>
     <t>Pavimentação - Lagoa</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_61-2022_-_adilson_-_dispensa_licitacao_2.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_61-2022_-_adilson_-_dispensa_licitacao_2.pdf</t>
   </si>
   <si>
     <t>Terceirização de mão de obra.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_62-2022_-_adilson_-_caminhao_limpa-fossa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_62-2022_-_adilson_-_caminhao_limpa-fossa.pdf</t>
   </si>
   <si>
     <t>Caminhão Limpa Fossa</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/requerimento_63-2022_-_adilson_-_licitacao_24.2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/requerimento_63-2022_-_adilson_-_licitacao_24.2022.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO 24/2022</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/requerimento_64-2022_-_adilson_-_pavimentacao_lagoa-lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/requerimento_64-2022_-_adilson_-_pavimentacao_lagoa-lagoinha.pdf</t>
   </si>
   <si>
     <t>Pavimentação Lagoa e Lagoinha.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/requerimento_65-2022_-_adilson_-_festa_do_produtor_rural.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/requerimento_65-2022_-_adilson_-_festa_do_produtor_rural.pdf</t>
   </si>
   <si>
     <t>Festa do Agricultor.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/requerimento_66-2022_-_cicero_-_quadra_postinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/requerimento_66-2022_-_cicero_-_quadra_postinho.pdf</t>
   </si>
   <si>
     <t>Quadra de areia - Postinho.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_67-2022_-_everaldo_-_camaras_de_seguranca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_67-2022_-_everaldo_-_camaras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Câmeras de Monitoramento.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/novo_documento_de_texto.txt</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/novo_documento_de_texto.txt</t>
   </si>
   <si>
     <t>Licitação Merenda Escolar - teste</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/requerimento_69-2022_-_adilson_-_servicos_adicionais_30h.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/requerimento_69-2022_-_adilson_-_servicos_adicionais_30h.pdf</t>
   </si>
   <si>
     <t>Folha ponto e outros</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/requerimento_70-2022_-_adilson_-_licitacao_24.2022_2.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/requerimento_70-2022_-_adilson_-_licitacao_24.2022_2.pdf</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Mercado Municipal</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/requerimento_72-2022_-_adilson_e_raquel_-_escola_fagundes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/requerimento_72-2022_-_adilson_e_raquel_-_escola_fagundes.pdf</t>
   </si>
   <si>
     <t>Manutenção em Escolas.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_73-2022_-_sidinei_-_servicos_de_bi.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_73-2022_-_sidinei_-_servicos_de_bi.pdf</t>
   </si>
   <si>
     <t>Serviços Consultoria.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_74-2022_-_adilson_-_servicos_em_escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_74-2022_-_adilson_-_servicos_em_escolas.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_75-2022_-_sidinei_-_pavimentacao_urbana.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_75-2022_-_sidinei_-_pavimentacao_urbana.pdf</t>
   </si>
   <si>
     <t>Informações sobre pavimentação urbana.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/requerimento_76-2022_-_raquel_e_sidinei_-_instituicao_do_creas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/requerimento_76-2022_-_raquel_e_sidinei_-_instituicao_do_creas.pdf</t>
   </si>
   <si>
     <t>“Aplicação da Lei 612/2017 e instituição de CREAS.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/requerimento_77-2022_-_adilson_-_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/requerimento_77-2022_-_adilson_-_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/requerimento_78-2022_-_joane_-_parecer_setor_engenharia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/requerimento_78-2022_-_joane_-_parecer_setor_engenharia.pdf</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/requerimento_79-2022_-_adilson_-ubs_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/requerimento_79-2022_-_adilson_-ubs_campina.pdf</t>
   </si>
   <si>
     <t>UBS Campina.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/requerimento_80-2022_-_adilson_-_cras_itinerante.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/requerimento_80-2022_-_adilson_-_cras_itinerante.pdf</t>
   </si>
   <si>
     <t>CRAS Itinerante.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/requerimento_81-2022_-_everaldo_e_raquel_-_acessibilidade_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/requerimento_81-2022_-_everaldo_e_raquel_-_acessibilidade_lagoa.pdf</t>
   </si>
   <si>
     <t>Acessibilidade.u</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/requerimento_82-2022_-_tute_-_parecer_setor_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/requerimento_82-2022_-_tute_-_parecer_setor_engenharia.doc</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/requerimento_83-2022_-_patiorna_-_parecer_setor_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/requerimento_83-2022_-_patiorna_-_parecer_setor_engenharia.doc</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/requerimento_84-2022_-_adilson_-_relacao_de_medicamentos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/requerimento_84-2022_-_adilson_-_relacao_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>Relação de medicamentos.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_85-2022_-_adilson_-_despesa_com_coreto.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_85-2022_-_adilson_-_despesa_com_coreto.pdf</t>
   </si>
   <si>
     <t>Despesa Coreto</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/requerimento_86-2022_-_adilson_-_processo_de_indenizacao_12.2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/requerimento_86-2022_-_adilson_-_processo_de_indenizacao_12.2022.pdf</t>
   </si>
   <si>
     <t>Processo de indenização12/2022.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/requerimento_87-2022_-_adilson_-_pregao_eletronico_69.2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/requerimento_87-2022_-_adilson_-_pregao_eletronico_69.2022.pdf</t>
   </si>
   <si>
     <t>Pregão Eletrônico 69/2022</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/requerimento_88-2022_-_tute_-_gibe.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/requerimento_88-2022_-_tute_-_gibe.pdf</t>
   </si>
   <si>
     <t>GIBE</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/requerimento_89-2022_-_vereadores_-_requerimentos_atrasados_ou_incompletos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/requerimento_89-2022_-_vereadores_-_requerimentos_atrasados_ou_incompletos.pdf</t>
   </si>
   <si>
     <t>Ausência de respostas aos Requerimentos de Informação.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/requerimento_90-2022_-_vereadores_-_emendas_impositivas.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/requerimento_90-2022_-_vereadores_-_emendas_impositivas.doc.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/requerimento_91-2022_-_patiorna_-_informacoes_sobre_funcionario.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/requerimento_91-2022_-_patiorna_-_informacoes_sobre_funcionario.pdf</t>
   </si>
   <si>
     <t>Cópia de CNH.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>CEBOLA, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/requerimento_92-2022_-_vereadores_-_projeto_de_lei_40.2022_-_alienacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/requerimento_92-2022_-_vereadores_-_projeto_de_lei_40.2022_-_alienacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 40/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4759,67 +4759,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/anteprojeto_de_lei_01_-2022_-_altera_lei_766_adiantamento_de_despesa.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/anteprojeto_de_lei_02-2022_-_sidinei_e_ricardo_-_assistencia_judiciaria_municipal.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/anteprojeto_de_lei_03-2022_-_adilson_joane_patiorne_e_sidnei_-_servico_limpeza_fossas.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/anteprojeto_de_lei_04-2022_-_mais_saude_nos_bairros.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/anteprojeto_de_lei_05-2022_-_visao_na_educacao.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/anteprojeto_de_lei_06-2022_-_tute_-_emenda_a_lei_dengue.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/anteprojeto_de_lei_07_-2022_-__cicero_-_altera_lei_723.2020_-_rota_sergus_erdelyi.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/anteprojeto_de_lei_08__-_2022_-_vereadores_ricardo_cebola_adilson_-_tablets.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/anteprojeto_de_lei_09_-2022_-__sidinei_-_aparelho_medidor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/anterojeto_de_lei_10_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/anteprojeto_de_lei_11_-_2022_-__material_escolar.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/anteprojeto_de_lei_12-2022_-_adilson_-_auxilio_transporte_e_colete_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/anteprojeto_de_lei__13_-_2022_-_ricardo_sidinei_raquel__uniforme_escolar_corrigido.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/anteprojeto_de_lei_14_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/anteprojeto_de_lei_15-2022__altera_estatuto_teletrabalho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/anteprojeto_de_lei_16-2022_-__sidinei_-_autismo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/anteprojeto_de_lei_17-2022_-_horas_para_o_desenvolvimento_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/anteprojeto_de_lei_18-2022_-_everaldo_-_defesa_civil.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/anteprojeto_de_lei_19_-_2022_-_ricardo_-_arp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/anteprojeto_de_lei_20-2022_-_raquel_-_maria_da_penha_vai_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_001-2022_-_raquel_patiornar_ricardo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2649/indicacao_002-2022_-_ricardo_-_pavimentacao_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_003-2022_-_everaldo_-_manutencao_vias_publicas_-_papanduva.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_004-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_005-2022_-_everaldo_ricardo_e_raquel_-_manutencao_vias_publicas_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2653/indicacao_006-2022_-_cicero_-_manutencao_vias_publicas_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2654/indicacao_007-2022_-_everaldo_-_iluminacao_publica_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2655/indicacao_008-2022_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2658/indicacao_009-2022_-_adilson_-_manutencao_pontos_de_onibus_-_flores.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2657/indicacao_010-2022_-_ricardo_-_destinacao_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2659/indicacao_011-2022_-_adilson_-_manutencao_vias_publicas_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2660/indicacao_012-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_013-2022_-_everaldo_-_limpeza_em_calcadas_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_014-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_015-2022_-_everaldo_-_readequacao_de_horarios_de_onibus.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_016-2022_-_tute_-_manutencao_calcadas.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_017-2022_-_tute_-_sentido_unico_rua_presidente_medici.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_018-2022_-_raquel_-_manutencao_acostamento_e_calcadas.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao_019-2022_-_cicero_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao_020-2022_-_cicero_-_manutencao_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao_021-2022_-_joane_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2670/indicacao_022-2022_-_cicero_-_ponto_de_onibus_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/indicacao_023-2022_-_ricardo_-_materias_ong_amor_maior.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/indicacao_024-2022_-_ricardo_-_acesso_tabatinga_pr_281.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/indicacao_025-2022_-_ricardo_-_faixa_de_pedester-_xaxim.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/indicacao_026-2022_-_everaldo_e_joane_-_manutencao_vias_publicas_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/indicacao_027-2022_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/indicacao_028-2022_-_cicero_-_limpeza__-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/indicacao_029-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim_e_ambrosios.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao_030-2022_-_adilson_-_lixeira_comunitaria_-_colono.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_031-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_032-2022_-_joane_-_diversos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_033-2022_-_ricardo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/indicacao_035-2021_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/indicacao_036-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_037-2022_-_sidinei_-_reforma_samu.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_038-2022_-_everaldo_-_manutencao_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_039-2022_-_adilson_-_limpeza_de_terreno_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_040-2022_-_cicero_-_manutencao_em_bueiro_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_041-2022_-_raquel_everaldo_e_sidinei_-_curso_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_042-2022_-_raquel_-_reforma_cerca_ceia.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_043-2022_-_ricardo_-_manutencao_vias_publicas_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_044-2022_-_everaldo_-_coleta_de_lixo_-_colono.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_045-2022_-_joane_-_compra_de_terreno_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_046-2022_-_cicero_-_emenda_parlamentar.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_047-2022_-_adilson_-_manutencoes_diversas.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_048-2022_-_adilson_-_manutencoes_diversas_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_049-2022_-_sidinei_-_estacionamento_erm_lagoa.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_050-2022_-_patiorna_-_iluminacao_publica_-_demanda.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/indicacao_051-2022_-_vereadores_-_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_053-2022_-_sidinei_-_manutencao_vias_publicas_-_rio_abaixo.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_054-2022_-_ricardo_-_limpeza_de_terreno_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_055-2022_-_tute_-_manutencao_telhado_creche.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_056-2022_-_tute_-_lixiera_comunitaria_-_antinha.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_057-2022_-_tute_-_pocos_artesianos.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_058-2022_-_adilson_-_manutencoes_diversas.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_059-2022_-_everaldo_-_construcao_de_ponto_de_onibus_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_060-2022_-_vereadores_-_encontro_dos_idosos.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_061-2022_-_cicero_-_manutencoes_diversas.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_062-2022_-_patiorna_-_acesso_coopertijucas_puc.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_063-2022_-_raquel_-_manutencao_acostamento_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_064-2022_-_raquel_cicero_e_everaldo_-_manutencao_estrada_puc.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_065-2022_-_everaldo_-_construcao_de_acesso_-_escola_lagoa.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_066-2022_-_adilson_-_manutencao_em_via_publica_-_onca.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_067-2022_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_068-2022_-_joane_-_iluminacao_publica_-_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_069-2022_-_joane_-_manutencao_ponto_de_onibus_-_varzea.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_070-2022_-_adilson_-_diversos.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_071-2022_-_adilson_-_diversos.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_072-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_073-2022_-_adilson_-_manutencao_vias_publicas_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_074-2022_-_everaldo_-_der_-_construcao_de_rotatoria_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_075-2022_-_adilson_-_manutencao_vias_publicas_-_vila_dos_nunes_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_076-2022_-_adilson_-_transporte_escolar_-_vila_dos_nunes_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_077-2022_-_adilson_-_iluminacao_publica_e_outros.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/indicacao_079-2022_-_tute_-_limpeza_de_lotes_e_calcadas_-_mate_ria.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/indicacao_080-2022_-_adilson_-_ponto_de_onibus_-_inga.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_081-2022_-_joane_e_cicero_-_manutencao_estrada_tabatinga.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/indicacao_082-2022_-_raquel_-_manutencao_de_vias_publicas_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_083-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/indicacao_084-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_085-2022_-__adilson_-_joane_-_manutencoes_vias_tabatinga.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_086-2022_-_tute_-_extensao_rede_de_agua_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_087-2022_-__adilson_e_raquel_-_manutencoes_via_publica_-_xaxim_e_ribeirao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_088-2022_-__adilson_-_manutencoes_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_089-2022_-__raquel_-_ampliacao_de_vagas_creche.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_090-2022_-__adilson_-_melhorias_transporte_pacientes.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_091-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_092-2022_-_tute_-_bueiro_pr_281_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_093-2022_-__adilson_-_manutencao_em_bueiro_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_094-2022_-__adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_095-2022_-__adilson_-_corpo_de_bombeiros.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/indicacao_096-2022_-_ricardo_-_estacionamento_centro.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_097-2022_-_cicero_-_manutencao_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_098-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_099-2022_-__adilson_-_manutencao_pr_281_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_100-2022_-_cicero_-_manutencao_via_publica_-_demanda.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_101-2022_-_ricardo_-_acostamento_na_pr_281.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_102-2022_-__adilson_-_manutencao_de_vias_publicas_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_103-2022_-_ricardo_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_104-2022_-__raquel_-__manutencao_em_via_publica_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_105-2022_-_ricardo_raquel_tute_cebola_cicero_-_manutencao_creche_branca_de_neve.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_106-2022_-_cicero_-_manutencoes_diversas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_107-2022_-__raquel_-__pavimentacao_rua_joao_da_silva_pereira.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_108-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_109-2022_-_joane-_iluminacao_publica_-tabatinga.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_110-2022_-__joane_-_manutencoes_de_via_publica_-_tabatinga_a_varzea.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_111-2022_-__joane_-_manutencoes_de_via_publica_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_112-2022_-_adilson_-_mudanca_lixeira_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_113-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_114-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_115-2022_-_tute_-_placa_de_sinalizacao_-_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_116-2022_-_adilson_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_117-2022_-_raquel_-_limpeza_de_corrego_-_campina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_118-2022_-_tute_-_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_119-2022_-_ricardo_-_servicos_pr_281_-_taboado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_120-2022_-_ricardo_-travessa_elevada.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_121-2022_-_sidinei_-_conselho_tutelar_curso.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/indicacao_122-2022_-_raquel_-_iluminacao_publica_e_outros_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_123-2022_-_cicero_-_manutencao_de_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_124-2022_-_adilson_-_patrulhamento_rural.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/indicacao_125-2022_-_sidinei_-_remocao_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_126-2022_-_tute_-_servicos_diversos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/indicacao_127-2022_-_tute_-_parceria_hidroginastica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_128-2022_-_adilson_-_manutencao_em_via_publica__-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/indicacao_129-2022_-_adilson_-_troca_de_lamapas_queimadas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_130-2022_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_131-2022_-_ricardo_-reuniao_matulao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_132-2022_-_adilson_-_manutencao_em_bueiro_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_133-2022_-_cicero_-_lixeira_comunitaria_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_134-2022_-__adilson_-_manutencoes_via_publica_-_xaxim_e_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_135-2022_-_raquel_-_academia_ao_ar_livre_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_136-2022_-_vereadores_-_laudo_tecnico_insalubridade_e_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_137-2022_-_sidinei_-_acs.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/indicacao_138-2022_-_patiorna_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_139-2022_-_tute_-_ponto_de_onibus_br_376.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/indicacao_140-2022_-_everaldo_-_manutencao_creche_branca_de_neve.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_141-2022_-_vereadores_-_acs.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_142-2022_-_vereadores_-_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/indicacao_143-2022_-_raquel_-_manutencao_em_via_publica_-_rua_maringa_campina.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/indicacao_144-2022_-__adilson_-_manutencoes_via_publica_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_145-2022_-__tute_-_manutencoes_via_ponte_-_cascatinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_146-2022_-_sidinei_-__saibro_unidade_de_saude_lagoa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_147-2022_-_joane_-_manutencao_vias_publicas_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_148-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_149-2022_-_joane_-_sinalizacao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/indicacao_150-2022_-_ricardo_raquel_e_sidinei_-_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_151-2022_-__sidinei_-_aplicacao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_152-2022_-__sidinei_-_ampliacao_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_153-2022_-__cicero_-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_154-2022_-__tute_-_manutencao_em_calcamento_-_centro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_155-2022_-__adilson_-_manutencoes_via_publica_-_onca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/indicacao_156-2022_-__adilson_-_lixeira_comunitaria_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/indicacao_157-2022_-__adilson_-_construcao_de_bueiro_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/indicacao_158-2022_-_joane_-_manutencao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/indicacao_159-2022_-_joane_-_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/indicacao_160-2022_-_joane_-_colocacao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/indicacao_161-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/teste_assessores.txt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/teste_assessores.txt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/indicacao_164-2022_-_adilson_-_manutencao_de_vias_publicas_-_flores.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_165-2022_-_cicero_-_limpeza_de_bueiro_-_saltinho.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_166-2022_-_joane_-_lixeira_comunitaria_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_168-2022_-_everaldo_-_cadastro_protetora_de_animais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/indicacao_169-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_170-2022_-_raquel_-_manutencao_de_vias_publicas_-_flores.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_171.2022_-_vereadores_-_vencimentos_auxiliar_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/indicacao_172-2022_-_cicero_-_rampa_de_acesso_-_ubs_lagoa.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/indicacao_173-2022_-_everaldo_-_melhorias_pr_281.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2994/indicacao_174-2022_-_adilson_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_175-2022_-_adilson_-_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2996/indicacao_176-2022_-_joane_-_iluminacao_publica_-_colono.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/indicacao_177-2022_-_joane_-_manutencao_ponto_de_onibus_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2998/indicacao_178-2022_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_179-2022_-_adilson_-_manutencao_de_vias_publicas_-_rio_abaixo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_180-2022_-_adilson_-_manutencao_de_vias_publicas_-cascatinha.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_181-2022_-_raquel_e_sidinei_-_reducao_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_182-2022_-_raquel_adilson_e_sidinei_-_capsi.doc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/indicacao_183-2022_-_adilson_-_ponto_de_onibus_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/indicacao_184-2022_-_raquel_e_ricardo_-_palestras.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/indicacao_185-2022_-_ricardo_-_posto_de_saude_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/indicacao_186-2022_-_ricardo_-_manutencao_brinquedo_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/indicacao_187-2022_-_ricardo_-_manutencao_academia_de_saude_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/indicacao_188-2022_-_adilson_-_manutencao_em_vias_publicas_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_189-2022_-_adilson_-_lixeira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/indicacao_190-2022_-_patiorna_-_manutencao_de_via_publica_-_ximbuva.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_191-2022_-_cicero_-_melhorias_em_via_publica.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/indicacao_192-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/indicacao_193-2022_-_raquel_-_iluminacao_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/indicacao_194-2022_-_everaldo_-_manutencao_via_publica_-_pinhal_dos_borges.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/indicacao_195-2022_-_ricardo_-_colocacao_de_manilhas_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/indicacao_196-2022_-_adilson_-_servicos_diversos_-_campina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_197-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_198-2022_-_everaldo_-_manutencao_de_via_publica_-_campina.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_199-2022_-_raquel_-_limpeza_urbana_-_centro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_200-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_201-2022_-_adilson_-_manutencao_de_vias_publicas_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_202-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_203-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_tampa_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_204-2022_-_adilson_-_iluminacao_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_205-2022_-_tute_-_manutencao_em_vias_publicas_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_206-2022_-_tute_-_manutencao_em_vias_publicas_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_207-2022_-_tute_-_limpeza_antigo_patio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/indicacao_208-2022_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/indicacao_209-2022_-_everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/indicacao_211-2022_-_tute-_manutencao_de_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_212-2022_-_tute-_manutencao_de_via_publica_-_cascatinha.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_213-2022_-_tute-_manutencao_de_via_publica_-_ouro_fino.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/indicacao_214-2022_-_ricardo_-_manutencao_em_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_215-2022_-_tute-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/mocao_01-2022_-_maricelma_kemp_pedrosa.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2896/mocao_02-2022_-_policiais.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/mocao_03-2022_-_deputado_luizao.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/mocao_04-2022_-_maria_das_dores_camargo.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/mocao_05-2022_-_nair_maoski.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/mocao_06-2022_-_equipe_xadrez_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_07-2022_-_ivo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/mocao_08-2022_-_aluna_colegio_da_lagoa_-_bolsa_nz.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/mocao_09-2022_-_conceicao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/mocao_10-2022_-_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/mocao_11-2022_-__joao_passos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/mocao_12-2022_-__joaquim_bueno.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/mocao_13-2022_-_odir_oliveira.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_14-2022_-_seu_beja.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/mocao_15-2022_-_priscila_claudino.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_lei_01.2022_reposicao_adm.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/projeto_lei_02.2022_reposicao_magisterio.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/projeto_lei_03.2022_reposicao_conselho.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/projeto_lei_04.2022_consorcio_metropolitano_de_saude.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/projeto_lei_05.2022_lei_abertura_de_credito_adicional_especial_aulas_musicalizacao_e_apoio_a_cultura_e_esporte.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_lei_06.2022_lei_abertura_de_credito_adicional_especial_aplicacao_25_da_educacao_ex._anterior.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_lei_07.2022_construcao_de_ponte_-_campo_alegre.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_lei_08.2022_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/projeto_lei_09.2022_-_limpeza_de_fossas_septicas.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_lei_10.2022_-_concessao_rateio_fundeb_70_1.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/projeto_lei_11.2022_-_extincao_de_cargos_1.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/projeto_lei_13.2022_-_dispoe_sobre_a_promocao_de_eventos_de_grante_porte.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_lei_14.2022_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_lei_15-2021_-_lei_de_diarias_-_anexo.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_lei_16.2022_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_lei_17.2022_-_alteracao_cargos.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_lei_18.2022_-_altera_lei_601.2017_que_trata_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/projeto_lei_19.2022_-_lei_sim.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_lei_20.2022_-_fixa_percentual_minimo_de_contratacao_de_estagiarios_portadores_de_deficiencia_1.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_lei_21.2022_-_programa_moradia_legal.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/projeto_lei_22-2021_-_lei_de_diarias.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/projeto_lei_23.2022_-_cria_cargo_a_lei_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/projeto_lei_24.2022_-_cria_cargo_a_lei_no_499_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/projeto_lei_25.2022_-_dispoe_sobre_o_pagamento_do_piso_salarial_nacional_dos_agentes_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_lei_26.2022-_piso_magisterio.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_lei_27.2022_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_lei_28.2022_-_transforma_cargo_na_lei_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_lei_29.2022_-_institui_o_programa_de_protecao_e_promocao_da_dignidade_menstrual.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_lei_30.2022_-_dispoe_sobre_politica_publica_municipal_para_garantia_dos_direitos_das_pessoas_com_transtorno_do_espectro_autista_tea_e_seus_familiares.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_lei_31.2022_-_educacao_com_conectividade.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/projeto_lei_32.2022_-_lei_inserviveis.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/projeto_lei_33.2022_-_lei_orcamentaria_anual_2023.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/projeto_lei_34.2022_-_lei_de_diretrizes_orcamentarias_2023.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/projeto_lei_35.2022_-_altera_a_lei_municipal_no_774-2021.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/projeto_lei_36.2022_-_criacao_do_conselho_da_mulher.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_lei_37.2022_-_lei_aportes_previdencia.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_lei_38.2022_-_altera_a_lei_no_693.2019_1.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/projeto_lei_39.2022_-_programa_horas_para_o_desenvolvimento_-_novo.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_lei_40.2022_-_autoriza_alienacao_de_bens_imoveis_do_municipio_de_tijucas_do_sul-pr_1.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/projeto_de_lei_01_-_2022_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/projeto_de_lei_02_-_2022_-_reposicao_vereadores_prefeito_vice.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_03_-_2022_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_04_-_2022_-_sidinei_-_atendimento_prioritario_portadores_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/projeto_de_lei_05_-_2022_-_ricardo_-_semana_missao_calebe.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_06_-2021_-_raquel_-_institui_a_semana_da_mulher_titulo_mulher_cidada_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_07_-_2022_-_visao_na_educacao_revertido_em_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_de_lei_08_-2022_-__everaldo_-_festa_do_produtor_rural.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_09_-_2022_-_patiorna_-_nomeia_estrada_arcebides.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_10_-_2022_cria_cargo_assessor_parlamentar.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_11_-2022_-__everaldo_e_cicero_-_parque_municipal.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_de_lei_12_-2022_-_everaldo_-_quebrando_o_silencio..docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_lei_13_-_2022_-_sidinei_-_cria_o_projeto_toda_vida_importa.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_14_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_15_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_16-2022_-_vereadores_-_denomina_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/projeto_de_lei_17-_2022_-_aumenta_cargo_assessor_parlamentar.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/projeto_de_lei_18_-2022_-_ricardo_-_projeto_cabide_solidario.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/projeto_de_lei_19_-_2022_-_patiorna_-_nomeia_estrada_javilaski.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/pl_20_-_2022_-_ricardo_e_raquel_-_vagas_reservadas_populacao_negra.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_21-2022_-_raquel_sidinei_e_everaldo_-_sinal_vermelho.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/projeto_de_lei_22-2022_-_ricardo_-_denomicacao_coreto.doc.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/projeto_de_lei_23-2022_-_sidinei_-_isencao_concurso_publico.doc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/projeto_de_lei_24-2022_alterado_-_sidinei_-_publicacao_listagem_remume.doc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_resolucao_01-2022_-_altera_ri_-_dia_da_sessao..doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/resolucao_02-2022_-_procuradoria_da_mulher.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/resolucao_03-2022_-_altera_dia_da_sessao__ponto_facultativo.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/resolucao_04-2022_-_altera_ri_-_dia_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/projeto_de_resolucao_05-2022_-_suplementacao_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/resolucao_06-2022_-_altera_ri_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/requerimento_01-2022_-_vereadores_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/requerimento_02-2022_-_raquel_-_formacao_educadores_servicos_social.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/requerimento_03-2022_-_vereadores_-_situacao_empresa_de_reciclagem_tabatinga.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/requerimento_04-2022_-_vereadores_-_energia_eletrica.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/requerimento_05-2022_-_vereadores_-_taxa_de_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/requerimento_06-2022_-_vereadores_-_castracao_animais_rua.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_07-2022_-_vereadores_-_instalacao_de_lixeiras.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_08-2022_-_patiorna_-_parecer_setore_engenharia.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_09-2022_-_raquel_-_aposentadoria_professores.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/requerimento_10-2022_-_informacao_servidores.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_11-2022_-_programa_desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/requerimento_12-2022_-_informacao_servidores_em_licenca.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_13-2022_-_sidinei_-_pics.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/requerimento_14-2022_-_agentes_comunitarias.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/requerimento_15-2022_-_execucao_de_leis.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/requerimento_16-2022_-_exames_laboratoriais.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_17-2022_-_memorando_31.22.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_18-2022_-_cicero_-_quadra_coberta_lagoa.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_19-2022_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento_20-2022_-_ricardo_-_nomeacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_21-2022_-_transporte_universitario.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/requerimento_22-2022_-_ricardo_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/requerimento_23-2022_-_sistema_de_fortalecimento_de_vinculos.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/requerimento_24-2022_-_ampliacao_projeto_ceia.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/requerimento_25-2022_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/requerimento_26-2022_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/requerimento_27-2022_-_servicos_de_maquinas_terceirizadas.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_28-2022_-_pedido_de_vista_-_projeto_11-2022_pe.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/requerimento_29-2022_-_everaldo_-_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_30.2022_-_pedido_esclarecimento_-_servicos.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/requerimento_31-2022_-_patiorna_-_parecer_setore_engenharia.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_32-2022_-_adilson_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/requerimento_33-2022_-_pontos_de_onibus_e_outros.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_34-2022_-_distribuicao_de_telhas_eternit.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/requerimento_35-2022_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/requerimento_36-2022_-_joane_-_servicos_em_via_publica_-_varzea.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_37-2022_-_transporte_escolar_2.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/requerimento_38-2022_-_everaldo_-_reabertura_ubs_varzea.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/requerimento_39-2022_-_adilson_-_servicos_de_terraplanagem.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_40-2022_-_adilson_-_servicos_em_escolas.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/requerimento_41-2022_-_adilson_e_raquel_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/requerimento_42-2022_-_adilson_-_reclamacoes_e_denuncias_ouvidoria_sus.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/requerimento_43-2022_-_tute_-_obras_casa_da_crianca.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/requerimento_44-2022_-_adilson_e_joane__-_servicos_na_tabatinga.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/requerimento_45-2022_-_everaldo_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/requerimento_46-2022_-_everaldo_-_entrega_de_telhas_eternits.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_47-2022_-_vereadores_-_piso_salarial.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_48-2022_-_vereadores_-_plano_de_carreira.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/requerimento_49-2022_-_vereadores_-_horas_atividade.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_50-2022_-_tute_-_agua_postinho_e_pirai.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/requerimento_51-2022_-_tute_e_everaldo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/requerimento_52-2022_-_ricardo_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_53-2022_-_adilson_-_prestacao_de_contas_1o_quadrimestre_2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/requerimento_54-2022_-_adilson_-_pavimentacao_estradas_ambrosios_e_campo_comprido.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/requerimento_55-2022_-_adilson_-_pavimentacao_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/requerimento_56-2022_-_adilson_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/requerimento_57-2022_-_adilson_-_dispensa_licitacao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/requerimento_58-2022_-_adilson_-_desvio_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/requerimento_59-2022_-_sidinei_-_nomeacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_60-2022_-_adilson_-_pavimentacao_rua_lagoa.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_61-2022_-_adilson_-_dispensa_licitacao_2.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_62-2022_-_adilson_-_caminhao_limpa-fossa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/requerimento_63-2022_-_adilson_-_licitacao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/requerimento_64-2022_-_adilson_-_pavimentacao_lagoa-lagoinha.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/requerimento_65-2022_-_adilson_-_festa_do_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/requerimento_66-2022_-_cicero_-_quadra_postinho.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_67-2022_-_everaldo_-_camaras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/novo_documento_de_texto.txt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/requerimento_69-2022_-_adilson_-_servicos_adicionais_30h.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/requerimento_70-2022_-_adilson_-_licitacao_24.2022_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/requerimento_72-2022_-_adilson_e_raquel_-_escola_fagundes.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_73-2022_-_sidinei_-_servicos_de_bi.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_74-2022_-_adilson_-_servicos_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_75-2022_-_sidinei_-_pavimentacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/requerimento_76-2022_-_raquel_e_sidinei_-_instituicao_do_creas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/requerimento_77-2022_-_adilson_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/requerimento_78-2022_-_joane_-_parecer_setor_engenharia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/requerimento_79-2022_-_adilson_-ubs_campina.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/requerimento_80-2022_-_adilson_-_cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/requerimento_81-2022_-_everaldo_e_raquel_-_acessibilidade_lagoa.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/requerimento_82-2022_-_tute_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/requerimento_83-2022_-_patiorna_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/requerimento_84-2022_-_adilson_-_relacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_85-2022_-_adilson_-_despesa_com_coreto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/requerimento_86-2022_-_adilson_-_processo_de_indenizacao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/requerimento_87-2022_-_adilson_-_pregao_eletronico_69.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/requerimento_88-2022_-_tute_-_gibe.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/requerimento_89-2022_-_vereadores_-_requerimentos_atrasados_ou_incompletos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/requerimento_90-2022_-_vereadores_-_emendas_impositivas.doc.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/requerimento_91-2022_-_patiorna_-_informacoes_sobre_funcionario.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/requerimento_92-2022_-_vereadores_-_projeto_de_lei_40.2022_-_alienacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2705/anteprojeto_de_lei_01_-2022_-_altera_lei_766_adiantamento_de_despesa.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2706/anteprojeto_de_lei_02-2022_-_sidinei_e_ricardo_-_assistencia_judiciaria_municipal.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2707/anteprojeto_de_lei_03-2022_-_adilson_joane_patiorne_e_sidnei_-_servico_limpeza_fossas.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2708/anteprojeto_de_lei_04-2022_-_mais_saude_nos_bairros.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2737/anteprojeto_de_lei_05-2022_-_visao_na_educacao.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2764/anteprojeto_de_lei_06-2022_-_tute_-_emenda_a_lei_dengue.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2767/anteprojeto_de_lei_07_-2022_-__cicero_-_altera_lei_723.2020_-_rota_sergus_erdelyi.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2790/anteprojeto_de_lei_08__-_2022_-_vereadores_ricardo_cebola_adilson_-_tablets.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2798/anteprojeto_de_lei_09_-2022_-__sidinei_-_aparelho_medidor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2799/anterojeto_de_lei_10_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2860/anteprojeto_de_lei_11_-_2022_-__material_escolar.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2861/anteprojeto_de_lei_12-2022_-_adilson_-_auxilio_transporte_e_colete_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2862/anteprojeto_de_lei__13_-_2022_-_ricardo_sidinei_raquel__uniforme_escolar_corrigido.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2863/anteprojeto_de_lei_14_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2880/anteprojeto_de_lei_15-2022__altera_estatuto_teletrabalho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2881/anteprojeto_de_lei_16-2022_-__sidinei_-_autismo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2979/anteprojeto_de_lei_17-2022_-_horas_para_o_desenvolvimento_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3051/anteprojeto_de_lei_18-2022_-_everaldo_-_defesa_civil.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3052/anteprojeto_de_lei_19_-_2022_-_ricardo_-_arp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3053/anteprojeto_de_lei_20-2022_-_raquel_-_maria_da_penha_vai_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2648/indicacao_001-2022_-_raquel_patiornar_ricardo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2649/indicacao_002-2022_-_ricardo_-_pavimentacao_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2650/indicacao_003-2022_-_everaldo_-_manutencao_vias_publicas_-_papanduva.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2651/indicacao_004-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2652/indicacao_005-2022_-_everaldo_ricardo_e_raquel_-_manutencao_vias_publicas_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2653/indicacao_006-2022_-_cicero_-_manutencao_vias_publicas_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2654/indicacao_007-2022_-_everaldo_-_iluminacao_publica_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2655/indicacao_008-2022_-_ricardo_-_iluminacao_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2658/indicacao_009-2022_-_adilson_-_manutencao_pontos_de_onibus_-_flores.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2657/indicacao_010-2022_-_ricardo_-_destinacao_de_medicamentos.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2659/indicacao_011-2022_-_adilson_-_manutencao_vias_publicas_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2660/indicacao_012-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2661/indicacao_013-2022_-_everaldo_-_limpeza_em_calcadas_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2662/indicacao_014-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2663/indicacao_015-2022_-_everaldo_-_readequacao_de_horarios_de_onibus.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2664/indicacao_016-2022_-_tute_-_manutencao_calcadas.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2665/indicacao_017-2022_-_tute_-_sentido_unico_rua_presidente_medici.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2666/indicacao_018-2022_-_raquel_-_manutencao_acostamento_e_calcadas.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2667/indicacao_019-2022_-_cicero_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2668/indicacao_020-2022_-_cicero_-_manutencao_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2669/indicacao_021-2022_-_joane_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2670/indicacao_022-2022_-_cicero_-_ponto_de_onibus_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2671/indicacao_023-2022_-_ricardo_-_materias_ong_amor_maior.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2672/indicacao_024-2022_-_ricardo_-_acesso_tabatinga_pr_281.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2673/indicacao_025-2022_-_ricardo_-_faixa_de_pedester-_xaxim.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2674/indicacao_026-2022_-_everaldo_e_joane_-_manutencao_vias_publicas_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2675/indicacao_027-2022_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2724/indicacao_028-2022_-_cicero_-_limpeza__-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2725/indicacao_029-2022_-_adilson_-_manutencao_vias_publicas_-_xaxim_e_ambrosios.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2726/indicacao_030-2022_-_adilson_-_lixeira_comunitaria_-_colono.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2727/indicacao_031-2022_-_everaldo_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2728/indicacao_032-2022_-_joane_-_diversos.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2729/indicacao_033-2022_-_ricardo_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2739/indicacao_034-2021_-_cicero_-_limpeza_de_terreno_-_centro.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2740/indicacao_035-2021_-_cicero_-_diversos.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2741/indicacao_036-2022_-_tute_-_manutencao_ponto_de_onibus_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2742/indicacao_037-2022_-_sidinei_-_reforma_samu.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2743/indicacao_038-2022_-_everaldo_-_manutencao_vias_publicas_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2748/indicacao_039-2022_-_adilson_-_limpeza_de_terreno_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2749/indicacao_040-2022_-_cicero_-_manutencao_em_bueiro_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2750/indicacao_041-2022_-_raquel_everaldo_e_sidinei_-_curso_conselheiros_tutelares.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2751/indicacao_042-2022_-_raquel_-_reforma_cerca_ceia.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2752/indicacao_043-2022_-_ricardo_-_manutencao_vias_publicas_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2753/indicacao_044-2022_-_everaldo_-_coleta_de_lixo_-_colono.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2754/indicacao_045-2022_-_joane_-_compra_de_terreno_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2757/indicacao_046-2022_-_cicero_-_emenda_parlamentar.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2756/indicacao_047-2022_-_adilson_-_manutencoes_diversas.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2758/indicacao_048-2022_-_adilson_-_manutencoes_diversas_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2759/indicacao_049-2022_-_sidinei_-_estacionamento_erm_lagoa.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2769/indicacao_050-2022_-_patiorna_-_iluminacao_publica_-_demanda.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2770/indicacao_051-2022_-_vereadores_-_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2772/indicacao_053-2022_-_sidinei_-_manutencao_vias_publicas_-_rio_abaixo.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2773/indicacao_054-2022_-_ricardo_-_limpeza_de_terreno_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2774/indicacao_055-2022_-_tute_-_manutencao_telhado_creche.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2775/indicacao_056-2022_-_tute_-_lixiera_comunitaria_-_antinha.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2776/indicacao_057-2022_-_tute_-_pocos_artesianos.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2777/indicacao_058-2022_-_adilson_-_manutencoes_diversas.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2778/indicacao_059-2022_-_everaldo_-_construcao_de_ponto_de_onibus_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2779/indicacao_060-2022_-_vereadores_-_encontro_dos_idosos.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2780/indicacao_061-2022_-_cicero_-_manutencoes_diversas.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2781/indicacao_062-2022_-_patiorna_-_acesso_coopertijucas_puc.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2782/indicacao_063-2022_-_raquel_-_manutencao_acostamento_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2783/indicacao_064-2022_-_raquel_cicero_e_everaldo_-_manutencao_estrada_puc.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2784/indicacao_065-2022_-_everaldo_-_construcao_de_acesso_-_escola_lagoa.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2785/indicacao_066-2022_-_adilson_-_manutencao_em_via_publica_-_onca.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2786/indicacao_067-2022_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2787/indicacao_068-2022_-_joane_-_iluminacao_publica_-_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2788/indicacao_069-2022_-_joane_-_manutencao_ponto_de_onibus_-_varzea.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2793/indicacao_070-2022_-_adilson_-_diversos.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2794/indicacao_071-2022_-_adilson_-_diversos.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2795/indicacao_072-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2796/indicacao_073-2022_-_adilson_-_manutencao_vias_publicas_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2801/indicacao_074-2022_-_everaldo_-_der_-_construcao_de_rotatoria_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2802/indicacao_075-2022_-_adilson_-_manutencao_vias_publicas_-_vila_dos_nunes_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2803/indicacao_076-2022_-_adilson_-_transporte_escolar_-_vila_dos_nunes_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2804/indicacao_077-2022_-_adilson_-_iluminacao_publica_e_outros.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2805/indicacao_079-2022_-_tute_-_limpeza_de_lotes_e_calcadas_-_mate_ria.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2806/indicacao_080-2022_-_adilson_-_ponto_de_onibus_-_inga.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2807/indicacao_081-2022_-_joane_e_cicero_-_manutencao_estrada_tabatinga.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2814/indicacao_082-2022_-_raquel_-_manutencao_de_vias_publicas_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2815/indicacao_083-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2816/indicacao_084-2022_-_cicero_-_manutencoes_cancha_de_areia_-_postinho_-_copia.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2817/indicacao_085-2022_-__adilson_-_joane_-_manutencoes_vias_tabatinga.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2821/indicacao_086-2022_-_tute_-_extensao_rede_de_agua_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2822/indicacao_087-2022_-__adilson_e_raquel_-_manutencoes_via_publica_-_xaxim_e_ribeirao.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2823/indicacao_088-2022_-__adilson_-_manutencoes_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2824/indicacao_089-2022_-__raquel_-_ampliacao_de_vagas_creche.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2825/indicacao_090-2022_-__adilson_-_melhorias_transporte_pacientes.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2829/indicacao_091-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2830/indicacao_092-2022_-_tute_-_bueiro_pr_281_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2831/indicacao_093-2022_-__adilson_-_manutencao_em_bueiro_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2832/indicacao_094-2022_-__adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2833/indicacao_095-2022_-__adilson_-_corpo_de_bombeiros.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2834/indicacao_096-2022_-_ricardo_-_estacionamento_centro.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2844/indicacao_097-2022_-_cicero_-_manutencao_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2845/indicacao_098-2022_-__raquel_-__manutencao_em_bueiro_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2846/indicacao_099-2022_-__adilson_-_manutencao_pr_281_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2847/indicacao_100-2022_-_cicero_-_manutencao_via_publica_-_demanda.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2848/indicacao_101-2022_-_ricardo_-_acostamento_na_pr_281.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2849/indicacao_102-2022_-__adilson_-_manutencao_de_vias_publicas_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2857/indicacao_103-2022_-_ricardo_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2858/indicacao_104-2022_-__raquel_-__manutencao_em_via_publica_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2859/indicacao_105-2022_-_ricardo_raquel_tute_cebola_cicero_-_manutencao_creche_branca_de_neve.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2864/indicacao_106-2022_-_cicero_-_manutencoes_diversas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2865/indicacao_107-2022_-__raquel_-__pavimentacao_rua_joao_da_silva_pereira.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2866/indicacao_108-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2867/indicacao_109-2022_-_joane-_iluminacao_publica_-tabatinga.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2868/indicacao_110-2022_-__joane_-_manutencoes_de_via_publica_-_tabatinga_a_varzea.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2869/indicacao_111-2022_-__joane_-_manutencoes_de_via_publica_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2870/indicacao_112-2022_-_adilson_-_mudanca_lixeira_-_adilson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2882/indicacao_113-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2883/indicacao_114-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2884/indicacao_115-2022_-_tute_-_placa_de_sinalizacao_-_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2885/indicacao_116-2022_-_adilson_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2886/indicacao_117-2022_-_raquel_-_limpeza_de_corrego_-_campina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2887/indicacao_118-2022_-_tute_-_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2888/indicacao_119-2022_-_ricardo_-_servicos_pr_281_-_taboado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2889/indicacao_120-2022_-_ricardo_-travessa_elevada.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2904/indicacao_121-2022_-_sidinei_-_conselho_tutelar_curso.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2905/indicacao_122-2022_-_raquel_-_iluminacao_publica_e_outros_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2906/indicacao_123-2022_-_cicero_-_manutencao_de_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2907/indicacao_124-2022_-_adilson_-_patrulhamento_rural.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2918/indicacao_125-2022_-_sidinei_-_remocao_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2919/indicacao_126-2022_-_tute_-_servicos_diversos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2920/indicacao_127-2022_-_tute_-_parceria_hidroginastica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2925/indicacao_128-2022_-_adilson_-_manutencao_em_via_publica__-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2926/indicacao_129-2022_-_adilson_-_troca_de_lamapas_queimadas.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2927/indicacao_130-2022_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2928/indicacao_131-2022_-_ricardo_-reuniao_matulao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_132-2022_-_adilson_-_manutencao_em_bueiro_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_133-2022_-_cicero_-_lixeira_comunitaria_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_134-2022_-__adilson_-_manutencoes_via_publica_-_xaxim_e_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_135-2022_-_raquel_-_academia_ao_ar_livre_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_136-2022_-_vereadores_-_laudo_tecnico_insalubridade_e_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2937/indicacao_137-2022_-_sidinei_-_acs.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2941/indicacao_138-2022_-_patiorna_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2942/indicacao_139-2022_-_tute_-_ponto_de_onibus_br_376.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2943/indicacao_140-2022_-_everaldo_-_manutencao_creche_branca_de_neve.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2944/indicacao_141-2022_-_vereadores_-_acs.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2946/indicacao_142-2022_-_vereadores_-_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2947/indicacao_143-2022_-_raquel_-_manutencao_em_via_publica_-_rua_maringa_campina.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2948/indicacao_144-2022_-__adilson_-_manutencoes_via_publica_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2949/indicacao_145-2022_-__tute_-_manutencoes_via_ponte_-_cascatinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2950/indicacao_146-2022_-_sidinei_-__saibro_unidade_de_saude_lagoa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2951/indicacao_147-2022_-_joane_-_manutencao_vias_publicas_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2952/indicacao_148-2022_-_cicero_e_joane_-_manutencoes_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2955/indicacao_149-2022_-_joane_-_sinalizacao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2956/indicacao_150-2022_-_ricardo_raquel_e_sidinei_-_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2957/indicacao_151-2022_-__sidinei_-_aplicacao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2958/indicacao_152-2022_-__sidinei_-_ampliacao_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2962/indicacao_153-2022_-__cicero_-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2963/indicacao_154-2022_-__tute_-_manutencao_em_calcamento_-_centro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2964/indicacao_155-2022_-__adilson_-_manutencoes_via_publica_-_onca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2965/indicacao_156-2022_-__adilson_-_lixeira_comunitaria_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2967/indicacao_157-2022_-__adilson_-_construcao_de_bueiro_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2969/indicacao_158-2022_-_joane_-_manutencao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2970/indicacao_159-2022_-_joane_-_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2968/indicacao_160-2022_-_joane_-_colocacao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2971/indicacao_161-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2976/teste_assessores.txt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2978/teste_assessores.txt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2982/indicacao_164-2022_-_adilson_-_manutencao_de_vias_publicas_-_flores.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2983/indicacao_165-2022_-_cicero_-_limpeza_de_bueiro_-_saltinho.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2984/indicacao_166-2022_-_joane_-_lixeira_comunitaria_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2989/indicacao_168-2022_-_everaldo_-_cadastro_protetora_de_animais.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2990/indicacao_169-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2991/indicacao_170-2022_-_raquel_-_manutencao_de_vias_publicas_-_flores.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_171.2022_-_vereadores_-_vencimentos_auxiliar_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3049/indicacao_172-2022_-_cicero_-_rampa_de_acesso_-_ubs_lagoa.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3050/indicacao_173-2022_-_everaldo_-_melhorias_pr_281.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2994/indicacao_174-2022_-_adilson_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2995/indicacao_175-2022_-_adilson_-_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2996/indicacao_176-2022_-_joane_-_iluminacao_publica_-_colono.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2997/indicacao_177-2022_-_joane_-_manutencao_ponto_de_onibus_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2998/indicacao_178-2022_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_179-2022_-_adilson_-_manutencao_de_vias_publicas_-_rio_abaixo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_180-2022_-_adilson_-_manutencao_de_vias_publicas_-cascatinha.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_181-2022_-_raquel_e_sidinei_-_reducao_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3006/indicacao_182-2022_-_raquel_adilson_e_sidinei_-_capsi.doc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3007/indicacao_183-2022_-_adilson_-_ponto_de_onibus_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3008/indicacao_184-2022_-_raquel_e_ricardo_-_palestras.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3012/indicacao_185-2022_-_ricardo_-_posto_de_saude_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3013/indicacao_186-2022_-_ricardo_-_manutencao_brinquedo_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3014/indicacao_187-2022_-_ricardo_-_manutencao_academia_de_saude_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3015/indicacao_188-2022_-_adilson_-_manutencao_em_vias_publicas_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3016/indicacao_189-2022_-_adilson_-_lixeira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3017/indicacao_190-2022_-_patiorna_-_manutencao_de_via_publica_-_ximbuva.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3018/indicacao_191-2022_-_cicero_-_melhorias_em_via_publica.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3019/indicacao_192-2022_-_raquel_-_iluminacao_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3020/indicacao_193-2022_-_raquel_-_iluminacao_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3021/indicacao_194-2022_-_everaldo_-_manutencao_via_publica_-_pinhal_dos_borges.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3022/indicacao_195-2022_-_ricardo_-_colocacao_de_manilhas_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3023/indicacao_196-2022_-_adilson_-_servicos_diversos_-_campina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_197-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3029/indicacao_198-2022_-_everaldo_-_manutencao_de_via_publica_-_campina.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_199-2022_-_raquel_-_limpeza_urbana_-_centro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_200-2022_-_adilson_-_manutencao_de_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_201-2022_-_adilson_-_manutencao_de_vias_publicas_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_202-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3042/indicacao_203-2022_-_cicero_-_manutencao_de_via_publica_-_lagoa_-_tampa_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_204-2022_-_adilson_-_iluminacao_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_205-2022_-_tute_-_manutencao_em_vias_publicas_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_206-2022_-_tute_-_manutencao_em_vias_publicas_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_207-2022_-_tute_-_limpeza_antigo_patio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3063/indicacao_208-2022_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3064/indicacao_209-2022_-_everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3066/indicacao_211-2022_-_tute-_manutencao_de_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3067/indicacao_212-2022_-_tute-_manutencao_de_via_publica_-_cascatinha.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3070/indicacao_213-2022_-_tute-_manutencao_de_via_publica_-_ouro_fino.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3071/indicacao_214-2022_-_ricardo_-_manutencao_em_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3072/indicacao_215-2022_-_tute-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2895/mocao_01-2022_-_maricelma_kemp_pedrosa.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2896/mocao_02-2022_-_policiais.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2897/mocao_03-2022_-_deputado_luizao.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2898/mocao_04-2022_-_maria_das_dores_camargo.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2899/mocao_05-2022_-_nair_maoski.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2900/mocao_06-2022_-_equipe_xadrez_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2901/mocao_07-2022_-_ivo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2902/mocao_08-2022_-_aluna_colegio_da_lagoa_-_bolsa_nz.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2903/mocao_09-2022_-_conceicao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2909/mocao_10-2022_-_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2910/mocao_11-2022_-__joao_passos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2911/mocao_12-2022_-__joaquim_bueno.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2924/mocao_13-2022_-_odir_oliveira.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_14-2022_-_seu_beja.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3057/mocao_15-2022_-_priscila_claudino.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2700/projeto_lei_01.2022_reposicao_adm.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2701/projeto_lei_02.2022_reposicao_magisterio.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2702/projeto_lei_03.2022_reposicao_conselho.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2703/projeto_lei_04.2022_consorcio_metropolitano_de_saude.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2704/projeto_lei_05.2022_lei_abertura_de_credito_adicional_especial_aulas_musicalizacao_e_apoio_a_cultura_e_esporte.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2873/projeto_lei_06.2022_lei_abertura_de_credito_adicional_especial_aplicacao_25_da_educacao_ex._anterior.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2874/projeto_lei_07.2022_construcao_de_ponte_-_campo_alegre.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2875/projeto_lei_08.2022_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2732/projeto_lei_09.2022_-_limpeza_de_fossas_septicas.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2733/projeto_lei_10.2022_-_concessao_rateio_fundeb_70_1.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2734/projeto_lei_11.2022_-_extincao_de_cargos_1.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2765/projeto_lei_13.2022_-_dispoe_sobre_a_promocao_de_eventos_de_grante_porte.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2768/projeto_lei_14.2022_-_autoriza_doacao_de_imovel.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2876/projeto_lei_15-2021_-_lei_de_diarias_-_anexo.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2813/projeto_lei_16.2022_-_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2854/projeto_lei_17.2022_-_alteracao_cargos.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2855/projeto_lei_18.2022_-_altera_lei_601.2017_que_trata_do_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2856/projeto_lei_19.2022_-_lei_sim.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2877/projeto_lei_20.2022_-_fixa_percentual_minimo_de_contratacao_de_estagiarios_portadores_de_deficiencia_1.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2912/projeto_lei_21.2022_-_programa_moradia_legal.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2913/projeto_lei_22-2021_-_lei_de_diarias.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2915/projeto_lei_23.2022_-_cria_cargo_a_lei_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2916/projeto_lei_24.2022_-_cria_cargo_a_lei_no_499_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2917/projeto_lei_25.2022_-_dispoe_sobre_o_pagamento_do_piso_salarial_nacional_dos_agentes_comunitarios_de_saude.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2922/projeto_lei_26.2022-_piso_magisterio.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2923/projeto_lei_27.2022_-_altera_a_lei_no_50.2005.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2938/projeto_lei_28.2022_-_transforma_cargo_na_lei_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2939/projeto_lei_29.2022_-_institui_o_programa_de_protecao_e_promocao_da_dignidade_menstrual.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_lei_30.2022_-_dispoe_sobre_politica_publica_municipal_para_garantia_dos_direitos_das_pessoas_com_transtorno_do_espectro_autista_tea_e_seus_familiares.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2959/projeto_lei_31.2022_-_educacao_com_conectividade.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2960/projeto_lei_32.2022_-_lei_inserviveis.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3056/projeto_lei_33.2022_-_lei_orcamentaria_anual_2023.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2974/projeto_lei_34.2022_-_lei_de_diretrizes_orcamentarias_2023.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2975/projeto_lei_35.2022_-_altera_a_lei_municipal_no_774-2021.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3055/projeto_lei_36.2022_-_criacao_do_conselho_da_mulher.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2980/projeto_lei_37.2022_-_lei_aportes_previdencia.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_lei_38.2022_-_altera_a_lei_no_693.2019_1.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3045/projeto_lei_39.2022_-_programa_horas_para_o_desenvolvimento_-_novo.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3069/projeto_lei_40.2022_-_autoriza_alienacao_de_bens_imoveis_do_municipio_de_tijucas_do_sul-pr_1.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2696/projeto_de_lei_01_-_2022_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2697/projeto_de_lei_02_-_2022_-_reposicao_vereadores_prefeito_vice.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2698/projeto_de_lei_03_-_2022_-_altera_lei_715-2020_que_fixa_subsidio_secretarios.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2699/projeto_de_lei_04_-_2022_-_sidinei_-_atendimento_prioritario_portadores_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2745/projeto_de_lei_05_-_2022_-_ricardo_-_semana_missao_calebe.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2878/projeto_de_lei_06_-2021_-_raquel_-_institui_a_semana_da_mulher_titulo_mulher_cidada_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2879/projeto_de_lei_07_-_2022_-_visao_na_educacao_revertido_em_anteprojeto.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2735/projeto_de_lei_08_-2022_-__everaldo_-_festa_do_produtor_rural.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2736/projeto_de_lei_09_-_2022_-_patiorna_-_nomeia_estrada_arcebides.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2738/projeto_de_lei_10_-_2022_cria_cargo_assessor_parlamentar.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2766/projeto_de_lei_11_-2022_-__everaldo_e_cicero_-_parque_municipal.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2791/projeto_de_lei_12_-2022_-_everaldo_-_quebrando_o_silencio..docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2792/projeto_de_lei_13_-_2022_-_sidinei_-_cria_o_projeto_toda_vida_importa.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2800/projeto_de_lei_14_-_2022_-_sidinei_-_estabelece_percentual_de_vagas_para_estagio.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2852/projeto_de_lei_15_-2021_-_raquel_e_ricardo_-_dignidade_menstrual.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2853/projeto_de_lei_16-2022_-_vereadores_-_denomina_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2914/projeto_de_lei_17-_2022_-_aumenta_cargo_assessor_parlamentar.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2930/projeto_de_lei_18_-2022_-_ricardo_-_projeto_cabide_solidario.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2961/projeto_de_lei_19_-_2022_-_patiorna_-_nomeia_estrada_javilaski.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2973/pl_20_-_2022_-_ricardo_e_raquel_-_vagas_reservadas_populacao_negra.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2981/projeto_de_lei_21-2022_-_raquel_sidinei_e_everaldo_-_sinal_vermelho.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3046/projeto_de_lei_22-2022_-_ricardo_-_denomicacao_coreto.doc.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3047/projeto_de_lei_23-2022_-_sidinei_-_isencao_concurso_publico.doc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3048/projeto_de_lei_24-2022_alterado_-_sidinei_-_publicacao_listagem_remume.doc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_resolucao_01-2022_-_altera_ri_-_dia_da_sessao..doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3074/resolucao_02-2022_-_procuradoria_da_mulher.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3075/resolucao_03-2022_-_altera_dia_da_sessao__ponto_facultativo.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3076/resolucao_04-2022_-_altera_ri_-_dia_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3077/projeto_de_resolucao_05-2022_-_suplementacao_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3078/resolucao_06-2022_-_altera_ri_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2676/requerimento_01-2022_-_vereadores_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2677/requerimento_02-2022_-_raquel_-_formacao_educadores_servicos_social.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2678/requerimento_03-2022_-_vereadores_-_situacao_empresa_de_reciclagem_tabatinga.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2679/requerimento_04-2022_-_vereadores_-_energia_eletrica.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2680/requerimento_05-2022_-_vereadores_-_taxa_de_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2681/requerimento_06-2022_-_vereadores_-_castracao_animais_rua.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2682/requerimento_07-2022_-_vereadores_-_instalacao_de_lixeiras.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2683/requerimento_08-2022_-_patiorna_-_parecer_setore_engenharia.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2684/requerimento_09-2022_-_raquel_-_aposentadoria_professores.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2685/requerimento_10-2022_-_informacao_servidores.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2686/requerimento_11-2022_-_programa_desenvolvimento.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2687/requerimento_12-2022_-_informacao_servidores_em_licenca.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2688/requerimento_13-2022_-_sidinei_-_pics.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2689/requerimento_14-2022_-_agentes_comunitarias.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2690/requerimento_15-2022_-_execucao_de_leis.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2691/requerimento_16-2022_-_exames_laboratoriais.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2692/requerimento_17-2022_-_memorando_31.22.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2693/requerimento_18-2022_-_cicero_-_quadra_coberta_lagoa.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2694/requerimento_19-2022_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2730/requerimento_20-2022_-_ricardo_-_nomeacao_de_rua.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2731/requerimento_21-2022_-_transporte_universitario.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2744/requerimento_22-2022_-_ricardo_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2746/requerimento_23-2022_-_sistema_de_fortalecimento_de_vinculos.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2747/requerimento_24-2022_-_ampliacao_projeto_ceia.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2760/requerimento_25-2022_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2761/requerimento_26-2022_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2762/requerimento_27-2022_-_servicos_de_maquinas_terceirizadas.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2819/requerimento_28-2022_-_pedido_de_vista_-_projeto_11-2022_pe.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2763/requerimento_29-2022_-_everaldo_-_terminal_rodoviario.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2789/requerimento_30.2022_-_pedido_esclarecimento_-_servicos.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2797/requerimento_31-2022_-_patiorna_-_parecer_setore_engenharia.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2808/requerimento_32-2022_-_adilson_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2809/requerimento_33-2022_-_pontos_de_onibus_e_outros.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2810/requerimento_34-2022_-_distribuicao_de_telhas_eternit.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2811/requerimento_35-2022_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2812/requerimento_36-2022_-_joane_-_servicos_em_via_publica_-_varzea.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2818/requerimento_37-2022_-_transporte_escolar_2.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2826/requerimento_38-2022_-_everaldo_-_reabertura_ubs_varzea.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2827/requerimento_39-2022_-_adilson_-_servicos_de_terraplanagem.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2828/requerimento_40-2022_-_adilson_-_servicos_em_escolas.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2835/requerimento_41-2022_-_adilson_e_raquel_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2836/requerimento_42-2022_-_adilson_-_reclamacoes_e_denuncias_ouvidoria_sus.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2837/requerimento_43-2022_-_tute_-_obras_casa_da_crianca.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2838/requerimento_44-2022_-_adilson_e_joane__-_servicos_na_tabatinga.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2839/requerimento_45-2022_-_everaldo_-_arecicla.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2840/requerimento_46-2022_-_everaldo_-_entrega_de_telhas_eternits.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2841/requerimento_47-2022_-_vereadores_-_piso_salarial.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2842/requerimento_48-2022_-_vereadores_-_plano_de_carreira.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2843/requerimento_49-2022_-_vereadores_-_horas_atividade.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2850/requerimento_50-2022_-_tute_-_agua_postinho_e_pirai.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2851/requerimento_51-2022_-_tute_e_everaldo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2871/requerimento_52-2022_-_ricardo_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2872/requerimento_53-2022_-_adilson_-_prestacao_de_contas_1o_quadrimestre_2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2890/requerimento_54-2022_-_adilson_-_pavimentacao_estradas_ambrosios_e_campo_comprido.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2891/requerimento_55-2022_-_adilson_-_pavimentacao_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2892/requerimento_56-2022_-_adilson_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2893/requerimento_57-2022_-_adilson_-_dispensa_licitacao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2894/requerimento_58-2022_-_adilson_-_desvio_de_funcao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2908/requerimento_59-2022_-_sidinei_-_nomeacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2921/requerimento_60-2022_-_adilson_-_pavimentacao_rua_lagoa.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2929/requerimento_61-2022_-_adilson_-_dispensa_licitacao_2.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2935/requerimento_62-2022_-_adilson_-_caminhao_limpa-fossa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2945/requerimento_63-2022_-_adilson_-_licitacao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2953/requerimento_64-2022_-_adilson_-_pavimentacao_lagoa-lagoinha.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2954/requerimento_65-2022_-_adilson_-_festa_do_produtor_rural.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2966/requerimento_66-2022_-_cicero_-_quadra_postinho.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2972/requerimento_67-2022_-_everaldo_-_camaras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2977/novo_documento_de_texto.txt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2986/requerimento_69-2022_-_adilson_-_servicos_adicionais_30h.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/2987/requerimento_70-2022_-_adilson_-_licitacao_24.2022_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3003/requerimento_72-2022_-_adilson_e_raquel_-_escola_fagundes.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_73-2022_-_sidinei_-_servicos_de_bi.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_74-2022_-_adilson_-_servicos_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_75-2022_-_sidinei_-_pavimentacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3010/requerimento_76-2022_-_raquel_e_sidinei_-_instituicao_do_creas.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3011/requerimento_77-2022_-_adilson_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3024/requerimento_78-2022_-_joane_-_parecer_setor_engenharia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3025/requerimento_79-2022_-_adilson_-ubs_campina.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3026/requerimento_80-2022_-_adilson_-_cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3027/requerimento_81-2022_-_everaldo_e_raquel_-_acessibilidade_lagoa.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3034/requerimento_82-2022_-_tute_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3035/requerimento_83-2022_-_patiorna_-_parecer_setor_engenharia.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3036/requerimento_84-2022_-_adilson_-_relacao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_85-2022_-_adilson_-_despesa_com_coreto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3038/requerimento_86-2022_-_adilson_-_processo_de_indenizacao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3039/requerimento_87-2022_-_adilson_-_pregao_eletronico_69.2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3040/requerimento_88-2022_-_tute_-_gibe.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3041/requerimento_89-2022_-_vereadores_-_requerimentos_atrasados_ou_incompletos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3043/requerimento_90-2022_-_vereadores_-_emendas_impositivas.doc.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3062/requerimento_91-2022_-_patiorna_-_informacoes_sobre_funcionario.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2022/3068/requerimento_92-2022_-_vereadores_-_projeto_de_lei_40.2022_-_alienacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="227.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>