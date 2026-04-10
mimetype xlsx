--- v0 (2025-12-11)
+++ v1 (2026-04-10)
@@ -54,4398 +54,4398 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3150/anteprojeto_de_lei_01_-_2023_-_treinamento_de_primeiros_socorros.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3150/anteprojeto_de_lei_01_-_2023_-_treinamento_de_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3151/anteprojeto_de_lei_02_-_2023_-_monitores_voluntarios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3151/anteprojeto_de_lei_02_-_2023_-_monitores_voluntarios.pdf</t>
   </si>
   <si>
     <t>Institui o programa de prestação de serviços voluntários como monitores de alunos do transporte escolar no âmbito do Município de Tijucas do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3152/anteprojeto_de_lei__03_-_2023_-_antenas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3152/anteprojeto_de_lei__03_-_2023_-_antenas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR, nos termos da legislação federal vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3237/anteprojeto_de_lei_05_-_2023_-_vereador_sidinei_-_vigias.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3237/anteprojeto_de_lei_05_-_2023_-_vereador_sidinei_-_vigias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de escala de vigias em horário escolar (matutino e vespertino) nas Escolas Municipais, nos CMEIs, na Instituição de Acolhimento Nossa Senhora das Dores (Casa da Criança) e no Serviço de Convivência e Fortalecimento de Vínculos (Núcleo Ceia).</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/anteprojeto_de_lei_no_06-2023_-_aproveitamento_de_terrenos_baldios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/anteprojeto_de_lei_no_06-2023_-_aproveitamento_de_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Instituir o Programa de Aproveitamento de Terrenos Baldios.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/anteprojeto_de_lei_07_-2023_-__isencao_itbi.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/anteprojeto_de_lei_07_-2023_-__isencao_itbi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do Imposto sobre a Transmissão "Inter Vivos" a qualquer título, por ato oneroso, de Bens Imóveis relativa a regularização dominial de terras devolutas, promovida pelo Governo do Estado, através do Instituto de Terras, Cartografia e Geologia do Estado do Paraná, conforme especifica.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/anteprojeto_de_lei__08_-_2023_-_ricardo_-_sacos_para_reciclagem.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/anteprojeto_de_lei__08_-_2023_-_ricardo_-_sacos_para_reciclagem.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Vamos Reciclar” e dá outras providências.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/anteprojeto_de_lei__09_-_2023_-_ricardo_-_doacao_de_sangue.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/anteprojeto_de_lei__09_-_2023_-_ricardo_-_doacao_de_sangue.doc.pdf</t>
   </si>
   <si>
     <t>Altera, no que especifica, a Lei Municipal nº 671/2019, que “Assegura transporte exclusivo e gratuito de pacientes que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/anteprojeto_de_lei_10_-_2023_-_sidinei_-_beneficio_situacoes_de_desastre.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/anteprojeto_de_lei_10_-_2023_-_sidinei_-_beneficio_situacoes_de_desastre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefício visando amparar ações da Assistência Social junto aos atendimentos das famílias e indivíduos em situação de desastre, calamidade pública e emergência.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/anteprojeto_de_lei_11-_2023_-_ricardo_-_isencao_iptu_cancer.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/anteprojeto_de_lei_11-_2023_-_ricardo_-_isencao_iptu_cancer.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer), insuficiência renal aguda ou crônica grave (paciente de hemodiálise) ou de seus dependentes, e dá outras providências.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/anteprojeto_de_lei_13_-_2023_-_ricardo_-_altera_ctm.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/anteprojeto_de_lei_13_-_2023_-_ricardo_-_altera_ctm.doc.pdf</t>
   </si>
   <si>
     <t>Altera, no que especifica, a Lei Complementar nº 03, de 29 de dezembro de 2014, que “Institui novo Código Tributário do Município de Tijucas do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/anteprojeto_de_lei_no_14-2023_-_everealdo_-_merenda_escolar_-_organicos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/anteprojeto_de_lei_no_14-2023_-_everealdo_-_merenda_escolar_-_organicos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Merenda Saudável no âmbito do Sistema Municipal de Ensino do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/anteprojeto_de_lei_no_15_-2023_-_internet_gratuita.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/anteprojeto_de_lei_no_15_-2023_-_internet_gratuita.doc.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Internet para pessoas de baixa renda.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CEBOLA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/anteprojeto_de_lei_17_-_2023_-_raquel_e_outros_-violencia_domestica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/anteprojeto_de_lei_17_-_2023_-_raquel_e_outros_-violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Tijucas do Sul, Estado do Paraná, o programa “Reflexão e Recuperação pós violência doméstica” para autores de violência doméstica e familiar contra a mulher.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_01-2023_-__tute_-_manutencoes_via_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_01-2023_-__tute_-_manutencoes_via_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Bosque da Saúde</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_02-2023_-__raquel_-_manutencoes_via_publica_-_gama.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_02-2023_-__raquel_-_manutencoes_via_publica_-_gama.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Gama</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_03-2023_-__adilson_-_manutencoes_via_publica_-_morro_vermelho_e_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_03-2023_-__adilson_-_manutencoes_via_publica_-_morro_vermelho_e_flores.pdf</t>
   </si>
   <si>
     <t>Manutenções via Pública - Morro Vermelho e Flores</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_04-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_04-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Diversos</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_05-2023_-__adilson_-_manutencoes_via_publica_-_pinhal_dos_borges.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_05-2023_-__adilson_-_manutencoes_via_publica_-_pinhal_dos_borges.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Pinhal dos Borges</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_06-2023_-__adilson_-_manutencoes_via_publica_-_colono.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_06-2023_-__adilson_-_manutencoes_via_publica_-_colono.pdf</t>
   </si>
   <si>
     <t>Manutenção de Bueiro - Colono</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_07-2023_-__adilson_-_manutencoes_de_ponte_-__pinhal_dos_borges.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_07-2023_-__adilson_-_manutencoes_de_ponte_-__pinhal_dos_borges.pdf</t>
   </si>
   <si>
     <t>Manutenção de Ponte - Pinhal dos Borges</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_08-2023_-__adilson_-_iluminacao_publica_-_ambrosios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_08-2023_-__adilson_-_iluminacao_publica_-_ambrosios.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Ambrósios</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_09-2023_-__adilson_-_manutencoes_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_09-2023_-__adilson_-_manutencoes_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Tabatinga</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_10-2023_-__adilson_-_manutencoes_via_publica_-_vila_rural.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_10-2023_-__adilson_-_manutencoes_via_publica_-_vila_rural.pdf</t>
   </si>
   <si>
     <t>Serviços Diversos - Vila Rural</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_11-2023_-__sidinei_-_manutencao_faixas_de_pedestres_-_escola.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_11-2023_-__sidinei_-_manutencao_faixas_de_pedestres_-_escola.pdf</t>
   </si>
   <si>
     <t>Manutenção de Faixas de Pedestres</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_12-2023_-__sidinei_-_iluminacao_publica_-_fagundes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_12-2023_-__sidinei_-_iluminacao_publica_-_fagundes.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Fagundes</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_13-2023_-_sidinei_-_projeto_engenharia_quadra_poliesportiva_-_postinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_13-2023_-_sidinei_-_projeto_engenharia_quadra_poliesportiva_-_postinho.pdf</t>
   </si>
   <si>
     <t>Quadra Poliesportiva - Postinho</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_14-2023_-_sidinei_-_manutencao_de_vias_publicas_-_campo_das_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_14-2023_-_sidinei_-_manutencao_de_vias_publicas_-_campo_das_flores.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Flores</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_15-2023_-_sidinei_-_manutencao_predio_publico.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_15-2023_-_sidinei_-_manutencao_predio_publico.pdf</t>
   </si>
   <si>
     <t>Manutenção de Prédio Público</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_16-2023_-_sidinei_-_transporte_cidadao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_16-2023_-_sidinei_-_transporte_cidadao.pdf</t>
   </si>
   <si>
     <t>Transporte Cidadão</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_17-2023_-_raquel_-_manutencao_em_via_publica_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_17-2023_-_raquel_-_manutencao_em_via_publica_-_flores.pdf</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_18-2023_-__adilson_-_manutencoes_de_ponte_-__fazendinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_18-2023_-__adilson_-_manutencoes_de_ponte_-__fazendinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de Ponte - Fazendinha</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_19-2023_-_sidinei_-_ponto_de_onibus_-_ambrosios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_19-2023_-_sidinei_-_ponto_de_onibus_-_ambrosios.pdf</t>
   </si>
   <si>
     <t>Ponto de Ônibus - Ambrósios</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_20-2023_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_20-2023_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>CÍCERO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_21-2023_-_raquel_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_21-2023_-_raquel_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Lagoa</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_22-2023_-__sidinei_-_manutencoes_via_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_22-2023_-__sidinei_-_manutencoes_via_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Bosque da saúde</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_23-2023_-_raquel_-_iluminacao_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_23-2023_-_raquel_-_iluminacao_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Vila Cubas</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3102/indicacao_24-2023_-__tute_-_manutencoes_via_publica_-_corrego_das_pedras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3102/indicacao_24-2023_-__tute_-_manutencoes_via_publica_-_corrego_das_pedras.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Córrego das Pedras</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3103/indicacao_xx-2023_-__patiorna_-_monitor_linha_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3103/indicacao_xx-2023_-__patiorna_-_monitor_linha_saltinho.doc</t>
   </si>
   <si>
     <t>Monitor de Transporte Escolar - Saltinho</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/indicacao_26-2023_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/indicacao_26-2023_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - São João</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_27-2023_-__cicero_-_manutencao_em_via_publica_-_pr_281.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_27-2023_-__cicero_-_manutencao_em_via_publica_-_pr_281.pdf</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_28-2023_-__adilson_-_restricao_plantio_de_arvores_margens_da_via.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_28-2023_-__adilson_-_restricao_plantio_de_arvores_margens_da_via.pdf</t>
   </si>
   <si>
     <t>Alteração PDM - Plantio de árvores</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/indicacao_29-2023_-__adilson_-_manutencoes_via_publica_-_calcadas_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/indicacao_29-2023_-__adilson_-_manutencoes_via_publica_-_calcadas_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção em Calçada - Centro</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_30-2023_-__adilson_-_remocao_de_poste_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_30-2023_-__adilson_-_remocao_de_poste_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Remoção de Poste - Lagoa</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_31-2023_-__sidinei_-_apuracao_de_fatos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_31-2023_-__sidinei_-_apuracao_de_fatos.doc</t>
   </si>
   <si>
     <t>Solicitação de Apuração de Fatos Supostamente Irregulares</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_32-2023_-__adilson_-_manutencoes_via_publica_-_campestre.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_32-2023_-__adilson_-_manutencoes_via_publica_-_campestre.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Campestre</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_33-2023_-__adilson_-_iluminacao_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_33-2023_-__adilson_-_iluminacao_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoa</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_34-2023_-__adilson_-_manutencoes_via_publica_-_campo_alto.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_34-2023_-__adilson_-_manutencoes_via_publica_-_campo_alto.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - Campo Alto</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_35-2023_-__ricardo_-_iluminacao_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_35-2023_-__ricardo_-_iluminacao_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Centro</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_36-2023_-__adilson_-_manutencoes_via_publica_-_ribeirao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_36-2023_-__adilson_-_manutencoes_via_publica_-_ribeirao.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - Diversos</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_37-2023_-_cicero_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_37-2023_-_cicero_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - Centro</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_38-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_38-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - Lagoa</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_39-2023_-__sidinei_-_manutencoes_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_39-2023_-__sidinei_-_manutencoes_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Centro</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CEBOLA, EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_40.2023_-_everaldo_e_sidinei_-_manutencoes_iluminacao_publica_-_flores_x_contenda.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_40.2023_-_everaldo_e_sidinei_-_manutencoes_iluminacao_publica_-_flores_x_contenda.pdf</t>
   </si>
   <si>
     <t>Manutenção de Iluminação Pública</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_41-2023_-__tute_-_manutencoes_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_41-2023_-__tute_-_manutencoes_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_42-2023_-__tute_-_manutencoes_via_publica_-_colono.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_42-2023_-__tute_-_manutencoes_via_publica_-_colono.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Colono</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_43-2023_-__patiorna_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_43-2023_-__patiorna_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_44-2023_-__everaldo_-_pavimentacao__bosque_da_saude_e_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_44-2023_-__everaldo_-_pavimentacao__bosque_da_saude_e_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Pavimentação - Bosque da Saúde e Vila Cubas</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_45-2023_-__everaldo_-_saibro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_45-2023_-__everaldo_-_saibro.pdf</t>
   </si>
   <si>
     <t>Saibro</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_46-2023_-_cicero_-_manutencao_em_parquinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_46-2023_-_cicero_-_manutencao_em_parquinho.pdf</t>
   </si>
   <si>
     <t>Parquinho - Praça Central</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Placas de Atendimento Preferencial</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_48-2023_-_sidinei_-_pessoas_portadoras_de_diabete_tipo_01.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_48-2023_-_sidinei_-_pessoas_portadoras_de_diabete_tipo_01.pdf</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_49-2023_-_raquel_-_diversos_-_campo_alto.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_49-2023_-_raquel_-_diversos_-_campo_alto.pdf</t>
   </si>
   <si>
     <t>Diversos - Campo Alto</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3128/indicacao_50-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3128/indicacao_50-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3129/indicacao_51-2023_-_raquel_-_manutencao_de_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3129/indicacao_51-2023_-_raquel_-_manutencao_de_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3155/indicacao_52-2023_-__tute_-_ponto_de_onibus_campina_-_sentido_sc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3155/indicacao_52-2023_-__tute_-_ponto_de_onibus_campina_-_sentido_sc.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus Interestadual - Campina</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3156/indicacao_53-2023_-__tute_-_manutencao_de_via_publica_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3156/indicacao_53-2023_-__tute_-_manutencao_de_via_publica_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Manutenção em Vias públicas - Xaxim</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3157/indicacao_54-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3157/indicacao_54-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3158/indicacao_55-2023_-__everaldo_-_manutencao_de_via_publica_-_fagundes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3158/indicacao_55-2023_-__everaldo_-_manutencao_de_via_publica_-_fagundes.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Fagundes</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_56-2023_-__everaldo_-_ponto_de_onibus_-_tanque_velho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_56-2023_-__everaldo_-_ponto_de_onibus_-_tanque_velho.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus - Tanque Velho</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_57-2023_-__everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_57-2023_-__everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Vila Cubas</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_58-2023_-__everaldo_-_transporte_escolar_-_vila_rural.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_58-2023_-__everaldo_-_transporte_escolar_-_vila_rural.pdf</t>
   </si>
   <si>
     <t>Transporte Escolar - Vila Rural</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_59-2023_-__sidinei_-_manutencoes_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_59-2023_-__sidinei_-_manutencoes_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de Vias públicas - Pinhal dos Borges, Córrego das Pedras e Estrada do Araçatuba</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_60-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_60-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.pdf</t>
   </si>
   <si>
     <t>Manutenção em Vias públicas - Lagoa e Lagoinha</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3167/indicacao_61-2023_-_cicero_-_manutencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3167/indicacao_61-2023_-_cicero_-_manutencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção em Vias Públicas - Diversos</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3168/indicacao_62-2023_-_ricardo_-_estacionamento_branca_de_neve.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3168/indicacao_62-2023_-_ricardo_-_estacionamento_branca_de_neve.pdf</t>
   </si>
   <si>
     <t>Estacionamento Branca de Neve - Bosque da saúde</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_63-2023_-_joane_-_troca_de_manilhas_-_locais_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_63-2023_-_joane_-_troca_de_manilhas_-_locais_diversos.pdf</t>
   </si>
   <si>
     <t>Troca de Manilhas</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_64-2023_-__everaldo_-_manutencao_de_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_64-2023_-__everaldo_-_manutencao_de_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_65-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_65-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_66-2023_-__everaldo_e_sidinei_-_iluminacao_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_66-2023_-__everaldo_e_sidinei_-_iluminacao_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3173/indicacao_67-2023_-__everaldo_-_academias_ao_ar_livre.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3173/indicacao_67-2023_-__everaldo_-_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Academia ao Ar Livre - Flores</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3174/indicacao_68-2023_-__adilson_-_manutencao_em_vias_publicas_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3174/indicacao_68-2023_-__adilson_-_manutencao_em_vias_publicas_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção em Vias públicas - Diversos</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_69-2023_-__adilson_-_iluminacao_publica_-_cascatinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_69-2023_-__adilson_-_iluminacao_publica_-_cascatinha.pdf</t>
   </si>
   <si>
     <t>Iluminação pública - Cascatinha</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_70-2023_-_everaldo_-_manutencao_patio_de_escola.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_70-2023_-_everaldo_-_manutencao_patio_de_escola.pdf</t>
   </si>
   <si>
     <t>Estacionamento Colégio - Lagoa</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_71-2023_-_ricardo_-_limpeza_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_71-2023_-_ricardo_-_limpeza_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Limpeza de terreno - Bosque da Saúde</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_72-2023_-_everaldo_-_arquivo_municipal.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_72-2023_-_everaldo_-_arquivo_municipal.doc.pdf</t>
   </si>
   <si>
     <t>Ampliação Arquivo Municipal</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_73-2023_-_cicero_-_lixeira_-_campo_alto.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_73-2023_-_cicero_-_lixeira_-_campo_alto.pdf</t>
   </si>
   <si>
     <t>Lixeira - Campo Alto</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_74-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_74-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Lagoa</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_75-2023_-_tute_-_manutencao_em_via_publica_-_colon.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_75-2023_-_tute_-_manutencao_em_via_publica_-_colon.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Colono</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_76-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_76-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Limpeza em Via pública - Centro</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_77-2023_-__adilson_e_cicero_-_manutencao_via_publica_-_ximbuva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_77-2023_-__adilson_e_cicero_-_manutencao_via_publica_-_ximbuva.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via pública - Ximbuva</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_78-2023_-__adilson_-_manutencao_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_78-2023_-__adilson_-_manutencao_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_79-2023_-__everaldo_-_manutencao_via_publica_-_corrego_das_pedras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_79-2023_-__everaldo_-_manutencao_via_publica_-_corrego_das_pedras.pdf</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_80-2023_-__everaldo_-_manutencao_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_80-2023_-__everaldo_-_manutencao_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_81-2023_-__everaldo_-_ponto_de_onibus_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_81-2023_-__everaldo_-_ponto_de_onibus_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Ponto de Ônibus - Vila Cubas</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_82-2023_-__everaldo_-_pintura_pr_281_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_82-2023_-__everaldo_-_pintura_pr_281_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus - Vila Cubas</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_83-2023_-__adilson_-_manutencao_via_publica_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_83-2023_-__adilson_-_manutencao_via_publica_-_flores.pdf</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_84-2023_-__sidinei_-_edital_concurso.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_84-2023_-__sidinei_-_edital_concurso.pdf</t>
   </si>
   <si>
     <t>Edital Concurso Público 01/2023</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3225/indicacao_85-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3225/indicacao_85-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3226/indicacao_86-2023_-_cicero_-_sistema_de_agua_tratada_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3226/indicacao_86-2023_-_cicero_-_sistema_de_agua_tratada_-_centro.pdf</t>
   </si>
   <si>
     <t>Sistema de Água Tratada - Centro</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_87-2023_-_tute_-_manutencao_em_via_publica_-_antinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_87-2023_-_tute_-_manutencao_em_via_publica_-_antinha.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - Antinha</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3228/indicacao_88-2023_-_raquel_-_manutencao_patio_de_escola.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3228/indicacao_88-2023_-_raquel_-_manutencao_patio_de_escola.pdf</t>
   </si>
   <si>
     <t>Estacionamento Colégio - lagoa</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3229/indicacao_89-2023_-__everaldo_-_limpeza_memorial.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3229/indicacao_89-2023_-__everaldo_-_limpeza_memorial.pdf</t>
   </si>
   <si>
     <t>Limpeza de Memorial</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3230/indicacao_90-2023_-__joane_-_manutencao_de_via_publica_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3230/indicacao_90-2023_-__joane_-_manutencao_de_via_publica_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - Xaxim</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_91-2023_-_raquel_-_iluminacao_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_91-2023_-_raquel_-_iluminacao_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3232/indicacao_92-2023_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3232/indicacao_92-2023_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Córrego das Pedras</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3233/indicacao_93-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3233/indicacao_93-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública - Centro</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3234/indicacao_94-2023_-_cicero_-_manutencao_patio_de_escola.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3234/indicacao_94-2023_-_cicero_-_manutencao_patio_de_escola.pdf</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_95-2023_-_cicero_-_sinalizacao_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_95-2023_-_cicero_-_sinalizacao_-_centro.pdf</t>
   </si>
   <si>
     <t>Sinalização - Centro</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_96-2023_-_everaldo-_manutencao_em_via_publica_-_sao_joao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_96-2023_-_everaldo-_manutencao_em_via_publica_-_sao_joao.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via pública - São João</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_97-2023_-_everaldo_-_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_97-2023_-_everaldo_-_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Sistemas de Segurança nas Escolas</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_98-2023_-_tute_-_limpeza_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_98-2023_-_tute_-_limpeza_via_publica.pdf</t>
   </si>
   <si>
     <t>Limpeza Via pública - Lagoinha</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_99-2023_-_tute_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_99-2023_-_tute_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/indicacao_100-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/indicacao_100-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública - Lagoa</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/indicacao_101-2023_-_everaldo_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/indicacao_101-2023_-_everaldo_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/indicacao_102-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/indicacao_102-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública - Diversos</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/indicacao_103-2023_-_adilson_-_iluminacao_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/indicacao_103-2023_-_adilson_-_iluminacao_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Vila Cubas</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/indicacao_104-2023_-_adilson_-_ponto_de_onibus_-_onca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/indicacao_104-2023_-_adilson_-_ponto_de_onibus_-_onca.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus - Onça</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_105-2023_-_cicero_-_ponto_de_onibus_-_postinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_105-2023_-_cicero_-_ponto_de_onibus_-_postinho.pdf</t>
   </si>
   <si>
     <t>Ponto de ônibus - Postinho</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_106-2023_-_adilson_-_manutencao_em_via_publica_-_centro_e_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_106-2023_-_adilson_-_manutencao_em_via_publica_-_centro_e_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_107-2023_-_cicero_-_lixeira_comunitaria.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_107-2023_-_cicero_-_lixeira_comunitaria.pdf</t>
   </si>
   <si>
     <t>Lixeira Comunitária - Centro</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_108-2023_-_ricardo_-_sinalizacao_pr_281.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_108-2023_-_ricardo_-_sinalizacao_pr_281.pdf</t>
   </si>
   <si>
     <t>Sinalização PR 281 - Xaxim</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/indicacao_109-2023_-_raquel_-_manutencao_em_calcada_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/indicacao_109-2023_-_raquel_-_manutencao_em_calcada_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção em calçada – Vila Cubas</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_110-2023_-_everaldo_-_manutencao_em_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_110-2023_-_everaldo_-_manutencao_em_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública – Vila _x000D_
 Cubas</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_111-2023_-_everaldo_-_transporte_cidadao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_111-2023_-_everaldo_-_transporte_cidadao.pdf</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_113-2023_-_cicero_-_manutencao_em_vias.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_113-2023_-_cicero_-_manutencao_em_vias.pdf</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_114-2023_-_adilson_-_servicos_diversos_-_ribeirao_do_meio.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_114-2023_-_adilson_-_servicos_diversos_-_ribeirao_do_meio.pdf</t>
   </si>
   <si>
     <t>Serviços Diversos – Ribeirão do _x000D_
 Meio</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/indicacao_115-2023_-_tute_-_manutencao_em_via_-_corrego.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/indicacao_115-2023_-_tute_-_manutencao_em_via_-_corrego.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública – Córrego das Pedras</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_116-2023_-__everaldo-_manutencoes_meu_campinho.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_116-2023_-__everaldo-_manutencoes_meu_campinho.doc.pdf</t>
   </si>
   <si>
     <t>Manutenção “Meu campinho”</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_117-2023_-__everaldo-_manutencoes_estradas.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_117-2023_-__everaldo-_manutencoes_estradas.doc.pdf</t>
   </si>
   <si>
     <t>Manutenção de estradas</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_118-2023_-__adilson_-_manutencoes_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_118-2023_-__adilson_-_manutencoes_via_publica.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_119-2023_-__raquel_-_manutencoes_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_119-2023_-__raquel_-_manutencoes_via_publica.pdf</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, EVERALDO TIJUCANO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_120-2023_-__adilson_-_everaldo_-_raquel_-_programa_kit_lanche.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_120-2023_-__adilson_-_everaldo_-_raquel_-_programa_kit_lanche.pdf</t>
   </si>
   <si>
     <t>Programa Kit Lanche</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_121-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_121-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Diversos</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_122-2023_-__adilson_-_troca_de_lamapada.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_122-2023_-__adilson_-_troca_de_lamapada.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Cascatinha</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_123-2023_-__cicero_-_manutencoes_via_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_123-2023_-__cicero_-_manutencoes_via_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Manutenção de Vias públicas – Bosque da Saúde</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_124-2023_-__adilson_-_manutencao_de_bueiro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_124-2023_-__adilson_-_manutencao_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Manutenção de Bueiro – Centro</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_125-2023__-_adilson_-_rocadas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_125-2023__-_adilson_-_rocadas.pdf</t>
   </si>
   <si>
     <t>Roçadas</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_126-2023_-__adilson_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_126-2023_-__adilson_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_127-2023_-_ricardo_-_sinalizacao_pr_281_-_rancho_bar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_127-2023_-_ricardo_-_sinalizacao_pr_281_-_rancho_bar.pdf</t>
   </si>
   <si>
     <t>Sinalização PR 281 – Lagoinha/Demanda</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_128-2023_-__cicero_-_areia_cmei.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_128-2023_-__cicero_-_areia_cmei.pdf</t>
   </si>
   <si>
     <t>Areia para CMEI - Lagoa</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_129-2023_-__raquel_-_calcadas_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_129-2023_-__raquel_-_calcadas_centro.pdf</t>
   </si>
   <si>
     <t>Calçadas - Centro</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_130-2023_-__raquel_-_manilhas_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_130-2023_-__raquel_-_manilhas_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Colocação de manilhas – Vila Cubas</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_131-2023_-_tute_-_ligacao_de_agua_-_raia-centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_131-2023_-_tute_-_ligacao_de_agua_-_raia-centro.pdf</t>
   </si>
   <si>
     <t>Ligação de água - Rua da Raia/Centro</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_132-2023_-__cicero_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_132-2023_-__cicero_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Lagoinha</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Iluminação Pública - Flores</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_134-2023_-__everaldo_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_134-2023_-__everaldo_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Lagoa</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_135-2023_-__joane_-_manutencoes_de_via_publica_-_varzea.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_135-2023_-__joane_-_manutencoes_de_via_publica_-_varzea.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Várzea</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_136-2023_-__tute_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_136-2023_-__tute_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_137-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_137-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_138-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_138-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_139-2023_-__raquel_-_espaco_para_politicas_das_mulheres.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_139-2023_-__raquel_-_espaco_para_politicas_das_mulheres.pdf</t>
   </si>
   <si>
     <t>Criação de um organismo de políticas para mulheres</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_140-2023_-__everaldo_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_140-2023_-__everaldo_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Câmeras de Segurança</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_141-2023_-__adilson_-_manutencao_de_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_141-2023_-__adilson_-_manutencao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Manutenção via pública</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_142-2023_-_tute_-_parque_municipal_puc_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_142-2023_-_tute_-_parque_municipal_puc_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Parquinho – Espaço Municipal Sergius Erdelyi</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_143-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_143-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_144-2023_-__everaldo_-_manuntencao_via_publica_-_papanduva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_144-2023_-__everaldo_-_manuntencao_via_publica_-_papanduva.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública - Papanduva</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_145-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_145-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_146-2023_-_tute_-_transporte_cidadao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_146-2023_-_tute_-_transporte_cidadao.pdf</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_147-2023_-_sidinei_-_festa_agricultor.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_147-2023_-_sidinei_-_festa_agricultor.pdf</t>
   </si>
   <si>
     <t>Festa do Agricultor</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_149-2023_-__everaldo_-_manuntencao_via_publica_-_campestre__e_morro_do_tigre.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_149-2023_-__everaldo_-_manuntencao_via_publica_-_campestre__e_morro_do_tigre.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Campestre e Morro do Tigre</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_150-2023_-__ricardo_-_reativacao_do_campo_da_varzea.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_150-2023_-__ricardo_-_reativacao_do_campo_da_varzea.pdf</t>
   </si>
   <si>
     <t>Reativação do campo da Várzea</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_151-2023_-__adilson_-_manutencao_pr_281.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_151-2023_-__adilson_-_manutencao_pr_281.pdf</t>
   </si>
   <si>
     <t>PR 281</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_152-2023_-__sidinei_-_mudanca_de_poste.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_152-2023_-__sidinei_-_mudanca_de_poste.pdf</t>
   </si>
   <si>
     <t>Mudança de Poste</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_153-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_153-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_154-2023_-_tute_-_manutencao_via_publica_-_alto_da_serra.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_154-2023_-_tute_-_manutencao_via_publica_-_alto_da_serra.pdf</t>
   </si>
   <si>
     <t>Alto da Serra</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_155-2023_-__everaldo_-_limpeza_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_155-2023_-__everaldo_-_limpeza_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Limpeza de espaço público</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_156-2023_-__ricardo_-_iluminacao_publica_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_156-2023_-__ricardo_-_iluminacao_publica_-_matulao.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Matulão</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_157-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_157-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf</t>
   </si>
   <si>
     <t>Coleta de resíduos - Centro</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_158-2023_-__everaldo_-_erm_francisco_sobrinho.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_158-2023_-__everaldo_-_erm_francisco_sobrinho.doc.pdf</t>
   </si>
   <si>
     <t>ERM Francisco Sobrinho</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_159-2023_-__adilson_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_159-2023_-__adilson_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_160-2023_-__cicero_-_lixeira_comunitarias_-_rio_de_una.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_160-2023_-__cicero_-_lixeira_comunitarias_-_rio_de_una.pdf</t>
   </si>
   <si>
     <t>Lixeira comunitária – Rio de Una</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_161-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_161-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_162-2023_-_tute_-_manutencao_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_162-2023_-_tute_-_manutencao_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Tabatinga</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_163-2023_-_adilson_-_servicos_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_163-2023_-_adilson_-_servicos_diversos.pdf</t>
   </si>
   <si>
     <t>Serviços Diversos</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_164-2023_-_joane_-_manutencao_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_164-2023_-_joane_-_manutencao_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_165-2023_-_tute_-_manutencao_via_publica_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_165-2023_-_tute_-_manutencao_via_publica_-_matulao.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Matulão</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_166-2023_-__cicero_-_transporte_escolar_-_sao_joao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_166-2023_-__cicero_-_transporte_escolar_-_sao_joao.pdf</t>
   </si>
   <si>
     <t>Transporte Escolar – São João</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_167-2023_-__everaldo_-_iluminacao_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_167-2023_-__everaldo_-_iluminacao_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_168-2023_-__cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_168-2023_-__cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_169_-_2023_-_sidinei_-_lixeira_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_169_-_2023_-_sidinei_-_lixeira_-_flores.pdf</t>
   </si>
   <si>
     <t>Lixeira – estrada das Flores</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_170-2023_-__ricardo_-_iluminacao_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_170-2023_-__ricardo_-_iluminacao_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_171-2023_-__cicero_-_manutencao_de_via_publica_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_171-2023_-__cicero_-_manutencao_de_via_publica_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/indicacao_172-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/indicacao_172-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_173-2023_-__cicero_-_manutencao_de_via_publica_-_pr_281_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_173-2023_-__cicero_-_manutencao_de_via_publica_-_pr_281_lagoa.pdf</t>
   </si>
   <si>
     <t>Redutor de Velocidade - Lagoa</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/indicacao_174-2023_-__adilson_-_manutencao_de_via_publica_-_corrego_das_pedras.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/indicacao_174-2023_-__adilson_-_manutencao_de_via_publica_-_corrego_das_pedras.doc.pdf</t>
   </si>
   <si>
     <t>Manutenção da Via Pública – Córrego das Pedras</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_175-2023_-__adilson_-_manutencao_de_via_publica_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_175-2023_-__adilson_-_manutencao_de_via_publica_-_campina.pdf</t>
   </si>
   <si>
     <t>Manutenção da Via Pública – Campina</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/indicacao_176-2023_-__everaldo_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/indicacao_176-2023_-__everaldo_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_177-2023_-__everaldo_-_iluminacao_publica_-_ribeirao_do_meio.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_177-2023_-__everaldo_-_iluminacao_publica_-_ribeirao_do_meio.doc.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Ribeirão do Meio</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_178-2023_-__sidinei_-_meu_campinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_178-2023_-__sidinei_-_meu_campinho.pdf</t>
   </si>
   <si>
     <t>Iluminação e câmeras de segurança para ‘meu campinho'</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/indicacao_179-2023_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/indicacao_179-2023_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/indicacao_180-2023_-__raquel_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/indicacao_180-2023_-__raquel_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_181-2023_-__adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_181-2023_-__adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção da Via Pública</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/indicacao_182-2023_-__sidinei_-_projeto_ceia.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/indicacao_182-2023_-__sidinei_-_projeto_ceia.doc.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Núcleo CEIA</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_183-2023_-_tute_-_manutencao_via_publica_-_ribeirao_do_mel.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_183-2023_-_tute_-_manutencao_via_publica_-_ribeirao_do_mel.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_184-2023_-_tute_-_lixeira_comunitaria.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_184-2023_-_tute_-_lixeira_comunitaria.pdf</t>
   </si>
   <si>
     <t>Lixeira comunitária - Lagoa</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_185-2023_-__raquel_-_iluminacao_publica_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_185-2023_-__raquel_-_iluminacao_publica_-_campina.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Campina</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_186-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_186-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Tabatinga e região</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_187-2023_-__joane_-_manutencao_em_pontos_de_onibus.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_187-2023_-__joane_-_manutencao_em_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus - Tabatinga</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_188-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_188-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_campina.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública - Campina</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_189-2023_-__everaldo_-_transporte_eleicao_conselho_tutelar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_189-2023_-__everaldo_-_transporte_eleicao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Transporte para eleição Conselho Tutelar</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_190-2023_-_tute_-_manutencao_via_publica_-_morro_vermelho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_190-2023_-_tute_-_manutencao_via_publica_-_morro_vermelho.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Morro Vermelho</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_191-2023_-_patiorna_-_manutencao_via_publica_-_saltinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_191-2023_-_patiorna_-_manutencao_via_publica_-_saltinho.pdf</t>
   </si>
   <si>
     <t>Construção de lombada - Saltinho</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_192-2023_-_adilson_-_manutencao_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_192-2023_-_adilson_-_manutencao_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias públicas</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_193-2023_-__raquel_-_iluminacao_publica_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_193-2023_-__raquel_-_iluminacao_publica_-_campina.pdf</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_194-2023_-__cicero_-_limpeza_cmei_pedacinho_do_ceu.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_194-2023_-__cicero_-_limpeza_cmei_pedacinho_do_ceu.pdf</t>
   </si>
   <si>
     <t>CMEI Pedacinho do Céu</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_195-2023_-__cicero_-_manutencao_de_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_195-2023_-__cicero_-_manutencao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_196-2023_-_tute_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_196-2023_-_tute_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_197-2023_-_everaldo_-_cmei_stefanie_erdelyi.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_197-2023_-_everaldo_-_cmei_stefanie_erdelyi.pdf</t>
   </si>
   <si>
     <t>CMEI Stefanie Erdelyi</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/indicacao_198-2023_-_everaldo_-_manutencao_em_via_publica_-_corrego_das_pedras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/indicacao_198-2023_-_everaldo_-_manutencao_em_via_publica_-_corrego_das_pedras.pdf</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_199_-2023_-_ricardo_-_evento_dos_idosos.docx.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_199_-2023_-_ricardo_-_evento_dos_idosos.docx.pdf</t>
   </si>
   <si>
     <t>Inclusão do Evento de Inclusão Digital para Idosos no calendário municipal</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/indicacao_200-2023_-_cicero_-_iluminacao_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/indicacao_200-2023_-_cicero_-_iluminacao_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoinha</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/indicacao_201-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/indicacao_201-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_202-2023_-_adilson_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_202-2023_-_adilson_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/indicacao_203-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/indicacao_203-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/indicacao_204-2023_-_adilson_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/indicacao_204-2023_-_adilson_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Vila Cubas</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/indicacao_205-2023_-_everaldo_-_limpeza_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/indicacao_205-2023_-_everaldo_-_limpeza_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Limpeza de via pública - Lagoa</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_206-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_206-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_207-2023_-_tute_-_lixeiras_em_pontos_de_onibus.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_207-2023_-_tute_-_lixeiras_em_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Lixeiras em pontos de ônibus</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_208-2023_-_tute_-_campanha_educativa_meio_ambiente.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_208-2023_-_tute_-_campanha_educativa_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Campanha educativa</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/indicacao_209-2023_-_adilson_-_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/indicacao_209-2023_-_adilson_-_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Placas de Sinalização</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_210-2023_-_tute_-_sinalizacao_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_210-2023_-_tute_-_sinalizacao_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Sinalização – Bosque da Saúde</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_211-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_211-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias públicas – diversos</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_212-2023_-__pavimentacao.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_212-2023_-__pavimentacao.doc.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Manoel da Rocha Pereira</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_213-2023_-__pavimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_213-2023_-__pavimentacao.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Francisca Machado de Andrade</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/indicacao_214-2023_-_everaldo_-_manutencao_em_via_pulica_-_rua_xv_de_novembro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/indicacao_214-2023_-_everaldo_-_manutencao_em_via_pulica_-_rua_xv_de_novembro.pdf</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_215-2023_-__raquel_-_ponto_de_onibus_-_gama.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_215-2023_-__raquel_-_ponto_de_onibus_-_gama.pdf</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus - Gama</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/indicacao_216-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_anne_louise.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/indicacao_216-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_anne_louise.pdf</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_217-2023_-__raquel_-_manuntencao_em_via_publica_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_217-2023_-__raquel_-_manuntencao_em_via_publica_-_campina.pdf</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_218-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_218-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_219-2023_-__everaldo_-_transporte_alunos_vestibular.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_219-2023_-__everaldo_-_transporte_alunos_vestibular.pdf</t>
   </si>
   <si>
     <t>Transporte vestibular</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_220-2023_-__everaldo_-_painel_de_senha_-_ubs_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_220-2023_-__everaldo_-_painel_de_senha_-_ubs_lagoinha.pdf</t>
   </si>
   <si>
     <t>UBS Lagoinha</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/indicacao_221-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/indicacao_221-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/indicacao_222-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/indicacao_222-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias públicas - diversos</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/indicacao_223-2023_-_sidinei_-_manutencao_bueiro_-_centro.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/indicacao_223-2023_-_sidinei_-_manutencao_bueiro_-_centro.doc.pdf</t>
   </si>
   <si>
     <t>Manutenção de bueiro</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_224-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_224-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/indicacao_225-2023_-_cicero_-_lixeira_comunitaria_-_ambrosios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/indicacao_225-2023_-_cicero_-_lixeira_comunitaria_-_ambrosios.pdf</t>
   </si>
   <si>
     <t>Lixeira Comunitária - Ambrósios</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/indicacao_226-2023_-_tute_-_manutencao_de_via_publica_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/indicacao_226-2023_-_tute_-_manutencao_de_via_publica_-_matulao.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Matulão</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_227-2023_-_tute_-_manutencao_de_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_227-2023_-_tute_-_manutencao_de_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Centro</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_228-2023_-_tute_-_manutencao_de_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_228-2023_-_tute_-_manutencao_de_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de via pública – Tabatinga</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_229-2023_-_ricardo_-_lombada_-_bosque_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_229-2023_-_ricardo_-_lombada_-_bosque_da_saude.pdf</t>
   </si>
   <si>
     <t>Construção de lombada</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3484/indicacao_230-2023_-_ricardo_-_rede_de_agua_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3484/indicacao_230-2023_-_ricardo_-_rede_de_agua_-_matulao.pdf</t>
   </si>
   <si>
     <t>Rede de Água - Matulão</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/indicacao_231-2023_-__raquel_-_manuntencao_em_via_publica_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/indicacao_231-2023_-__raquel_-_manuntencao_em_via_publica_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Manutenção em via pública - Xaxim</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_232-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_232-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de vias públicas - diverso</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/indicacao_233-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/indicacao_233-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/indicacao_234-2023_-_everaldo_-_escolinha_papanduva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/indicacao_234-2023_-_everaldo_-_escolinha_papanduva.pdf</t>
   </si>
   <si>
     <t>Manutenção em prédio público</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/indicacao_235-2023_-_everaldo_-_kit_higiene_bucal.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/indicacao_235-2023_-_everaldo_-_kit_higiene_bucal.pdf</t>
   </si>
   <si>
     <t>Kit de higiene bucal</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_236-2023_-_everaldo_-_manutencao_espaco_publico.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_236-2023_-_everaldo_-_manutencao_espaco_publico.pdf</t>
   </si>
   <si>
     <t>Manutenção de espaço público</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/indicacao_237-2023_-_everaldo_-_manutencao_espaco_publico-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/indicacao_237-2023_-_everaldo_-_manutencao_espaco_publico-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção de estacionamento</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/indicacao_238-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/indicacao_238-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/indicacao_239-2023_-_ricardo_-_iluminacao_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/indicacao_239-2023_-_ricardo_-_iluminacao_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/indicacao_240-2023_-_tute_-_manutencao_em_via_pubica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/indicacao_240-2023_-_tute_-_manutencao_em_via_pubica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/mocao_01-2023_-_vargas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/mocao_01-2023_-_vargas.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sr. Gilmar de Vargas Câmara</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/mocao_02-2023_-_paulina_kramar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/mocao_02-2023_-_paulina_kramar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Paulina Kramar dos Santos</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/mocao_03-2023_-_rei.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/mocao_03-2023_-_rei.doc.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sr. Reinaldo Senko</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>CEBOLA, PATIORNA, RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/mocao_04-2023_-_paulina_kramar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/mocao_04-2023_-_paulina_kramar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Paulina Ambrósio</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/mocao_05-2023_-_eberton_alves.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/mocao_05-2023_-_eberton_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação - Sr. Eberton Alves</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/mocao_06-2023_-_custodio.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/mocao_06-2023_-_custodio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sr. Custódio Santinor Pereira</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/mocao_07-2023_-_rosa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/mocao_07-2023_-_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Maria Rosa Carbonal</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/mocao_08-2023_-__carlos_camargo.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/mocao_08-2023_-__carlos_camargo.doc.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sr. Antônio Carlos Camargo</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/mocao_09-2023_-__antonia_boniecki.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/mocao_09-2023_-__antonia_boniecki.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar - Sra. Maria Antônia Boniecki</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/mocao_10-2023_-_congratulacao_-_multi_loja.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/mocao_10-2023_-_congratulacao_-_multi_loja.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à empresa Multiloja</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/mocao_11-2023_-_congratulacao_-_real_sport.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/mocao_11-2023_-_congratulacao_-_real_sport.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação - equipe Real Sport</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/mocao_12-2023_-_congratulacao_-_novos_pms.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/mocao_12-2023_-_congratulacao_-_novos_pms.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação - Novos PMs</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_01.2023_-_cria-a-coordenadoria-municipal-de-defesa-civil-comdeci.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_01.2023_-_cria-a-coordenadoria-municipal-de-defesa-civil-comdeci.pdf</t>
   </si>
   <si>
     <t>Cria, a Coordenadoria Municipal de Defesa Civil (COMDECI), o Fundo Municipal de Defesa Civil (FUMDECI) e o Conselho Municipal de Defesa Civil – COMUDEC.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_02.2023_-_institui-o-alerta-para-resgate-de-pessoas-no-municipio-de-tijucas-do-sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_02.2023_-_institui-o-alerta-para-resgate-de-pessoas-no-municipio-de-tijucas-do-sul.pdf</t>
   </si>
   <si>
     <t>Institui o Alerta para Resgate de Pessoas no Município de Tijucas do Sul, estabelecendo a política municipal de contingência nas hipóteses de desaparecimento, rapto ou sequestro de crianças e adolescentes.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_03.2023_-_institui-o-programa-maria-da-penha-vai-as-escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_03.2023_-_institui-o-programa-maria-da-penha-vai-as-escolas.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Tijucas do Sul, Estado do Paraná, o Programa ‘MARIA DA PENHA VAI ÀS ESCOLAS’.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_04.2022_-_reposicao-adm.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_04.2022_-_reposicao-adm.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_05.2022_-_reposicao-magisterio.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_05.2022_-_reposicao-magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores públicos do quadro do Magistério do Município de Tijucas do Sul, estabelece o piso salarial mínimo para a carreira e dá outras providências.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_06.2022_-_reposicao-conselho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_06.2022_-_reposicao-conselho.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho Tutelar do Município de Tijucas do Sul para o ano de 2023.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_no_07.2023_-_altera-lei-802.21.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_no_07.2023_-_altera-lei-802.21.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 802 de 16 de dezembro de 2021, que implanta a reestruturação administrativa do Poder Executivo Municipal de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_08.2023_-_altera-lei-776.2021-que-trata-de-adiantamento.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_08.2023_-_altera-lei-776.2021-que-trata-de-adiantamento.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 776, de 14 de outubro de 2021, que dispõe sobre o pagamento de despesas por meio de adiantamento.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_no_09.2023_-_autoriza_o_municipio_de_tijucas_do_sul_a_celebrar_parceria_com_a_uniao_dos_dirigentes_municipais_de_educacao__undime_pr_2.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_no_09.2023_-_autoriza_o_municipio_de_tijucas_do_sul_a_celebrar_parceria_com_a_uniao_dos_dirigentes_municipais_de_educacao__undime_pr_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tijucas do Sul/PR a celebrar parceria com a União dos Dirigentes Municipais de Educação – UNDIME/PR, Associação Civil de Direito Privado sem fins lucrativos, que realiza atividades de defesa em favor das Políticas Públicas e Interesses do Município e a pagar as respectivas anuidades, conforme especifica.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3145/projeto_de_lei_no_10.2023_-_altera_lei_608.2017_direitos_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3145/projeto_de_lei_no_10.2023_-_altera_lei_608.2017_direitos_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 608, de 07 de novembro de 2017, que `Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_no_11.2023_-_autoriza_recebimento_de_doacao_com_encargo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_no_11.2023_-_autoriza_recebimento_de_doacao_com_encargo.pdf</t>
   </si>
   <si>
     <t>Aceita doação de imóvel, com encargo, e dá outras providências.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3147/projeto_de_lei_no_12.2023_-_dispoe_sobre_o_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3147/projeto_de_lei_no_12.2023_-_dispoe_sobre_o_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Tijucas do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3149/projeto_de_lei_no_13.2023_-_altera_a_lei_no_822_de_05_de_abril_de_2022_2_-_copia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3149/projeto_de_lei_no_13.2023_-_altera_a_lei_no_822_de_05_de_abril_de_2022_2_-_copia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei N. 822, de 05 de abril de 2022, que institui o programa de limpeza de fossas sépticas, negras ou similares no município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3203/projeto_de_lei_no_14.2023_-_institui_a_lei_lucas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3203/projeto_de_lei_no_14.2023_-_institui_a_lei_lucas.pdf</t>
   </si>
   <si>
     <t>Institui a “LEI LUCAS” que dispõe sobra a obrigatoriedade da realização de cursos de primeiros socorros para professores e funcionários que tenham contato direto com os alunos frequentantes dos projetos de recreação e das creches e escolas instaladas no Município de Tijucas do Sul da rede pública municipal e particulares, e institui o selo “LUCAS BEGALLI ZAMORA DE SOUZA”, de capacitação em primeiros socorros.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3204/projeto_de_lei_no_15.2023_-_institui_vale_alimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3204/projeto_de_lei_no_15.2023_-_institui_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Alimentação aos Servidores Públicos Municipais de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_16.2023_-_autoriza_o_municio_a_integrar_a_aice_associacao_internacional_de_cidades_educadoras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_16.2023_-_autoriza_o_municio_a_integrar_a_aice_associacao_internacional_de_cidades_educadoras.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Tijucas do Sul – PR a integrar a Associação Internacional de Cidades Educadoras - AICE.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_17.2023_-_altera_lei_879.23_que_dispoe_sobre_a_concessao_de_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_17.2023_-_altera_lei_879.23_que_dispoe_sobre_a_concessao_de_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 879, de 23 de março de 2023, que dispõe sobre a concessão de Auxílio Alimentação aos Servidores Públicos Municipais de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3239/pr93d41.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3239/pr93d41.pdf</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_no_19.2023_-_altera_a_lei_no_779_de_20_de_outubro_de_2021.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_no_19.2023_-_altera_a_lei_no_779_de_20_de_outubro_de_2021.doc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 779, de 20 de outubro de 2021, que “Dispõe sobre a concessão de diária aos servidores e agentes políticos dos órgãos da administração pública direta e indireta e aos membros dos conselhos municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_no_20.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_no_20.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm.pdf</t>
   </si>
   <si>
     <t>Altera o art. 28, da Lei nº 498, de 11 de novembro de 2014, que Instituiu o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos Municipais da Administração Direta.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/projeto_de_lei_no_21.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/projeto_de_lei_no_21.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 42 da Lei nº 499, de 11 de novembro de 2014, que dispõe sobre o Plano de Cargos, Carreiras e Salários - PCCS, dos servidores específicos da área da Saúde do município.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_no_22.2023_-_cria_o_programa_vamos_reciclar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_no_22.2023_-_cria_o_programa_vamos_reciclar.pdf</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_no_23.2023_-_altera_lei_289.2012_aposentadoria.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_no_23.2023_-_altera_lei_289.2012_aposentadoria.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 32, da Lei nº 289, de 23 de março de 2012, que dispõe sobre o Regime Próprio de Previdência Social do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_no_24.2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a._e_da_outras_providencias.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_no_24.2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a._e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a agência de fomento do Paraná S.A, e dá outras providências.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/projeto_de_lei_no_25.2023_-_altera_dispositivos_da_lei_municipal_n_289_de_23_de_marco_de_2012.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/projeto_de_lei_no_25.2023_-_altera_dispositivos_da_lei_municipal_n_289_de_23_de_marco_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 289, de 23 de março de 2012, que dispõe sobre a Taxa de Administração do TIJUCAS DO SUL PREV e dá outras providências.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_no_26.2023_-_altera_dispositivo_da_lei_municipal_n_825_de_23_de_maio_de_2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_no_26.2023_-_altera_dispositivo_da_lei_municipal_n_825_de_23_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 825, de 23 de maio de 2022, que “autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_27.2023_-_altera_a_lei_municipal_no_703_de_24_de_marco_de_2020.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_27.2023_-_altera_a_lei_municipal_no_703_de_24_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 703/2020, que institui o Sistema de Controle Interno na Administração Direta e Indireta do Município de Tijucas do Sul, Estado do Paraná, regulamenta o cargo de controlador interno e dá outras providências.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_no_28.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm_1.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_no_28.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm_1.doc.pdf</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_29.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_29.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/projeto_de_lei_no_30.2023_-_amortizacao_de_deficit_tecnico_atuarial_-_rpps_-_previdencia_4.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/projeto_de_lei_no_30.2023_-_amortizacao_de_deficit_tecnico_atuarial_-_rpps_-_previdencia_4.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial para obtenção do equilíbrio financeiro e atuarial que o Município de Tijucas do Sul tem em face do RPPS Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_de_lei_no_31.2023_-_revoga_a_lei_municipal_no_824_de_18_de_abril_de_2022_1.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_de_lei_no_31.2023_-_revoga_a_lei_municipal_no_824_de_18_de_abril_de_2022_1.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 824, de 18 de abril de 2022, que autoriza o Município a doar, com encargo, fração ideal de imóvel urbano ao Estado do Paraná, destinado a edificação de Escola Estadual na localidade de Campo Alto.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_no_34.2023_-_lei_piso_da_enfermagem.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_no_34.2023_-_lei_piso_da_enfermagem.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da assistência financeira complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal Nº 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_no_35.2023_-_institui_a_politica_de_prevencao_e_enfrentamento_a_violencia_contra_criancas_e_adolescentes.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_no_35.2023_-_institui_a_politica_de_prevencao_e_enfrentamento_a_violencia_contra_criancas_e_adolescentes.doc.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção e Enfrentamento à Violência contra Crianças e Adolescentes no Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/prfec51.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/prfec51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores Públicos do Poder Executivo, Legislativo, Autarquias e Fundações Públicas do Município de Tijucas do Sul, Estado do Paraná, estabelecendo normas sobre seu regime jurídico, direitos, deveres e responsabilidades.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/projeto_de_lei_no_37.2023_-_dispoe_sobre_a_revisao_do_plano_diretor_participativo_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/projeto_de_lei_no_37.2023_-_dispoe_sobre_a_revisao_do_plano_diretor_participativo_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Diretor Participativo do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/projeto_de_lei_no_38.2023_-_estabelece_o_perimetro_urbano_do_municipio_de_tijucas_do_sul_e_a_divisao_de_bairros_urbanos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/projeto_de_lei_no_38.2023_-_estabelece_o_perimetro_urbano_do_municipio_de_tijucas_do_sul_e_a_divisao_de_bairros_urbanos.pdf</t>
   </si>
   <si>
     <t>Estabelece o Perímetro Urbano do Município de Tijucas do Sul e a Divisão de Bairros Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/projeto_de_lei_no_39.2023_-_regulamenta_o_zoneamento_de_uso_e_ocupacao_do_solo_urbano_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/projeto_de_lei_no_39.2023_-_regulamenta_o_zoneamento_de_uso_e_ocupacao_do_solo_urbano_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Zoneamento de Uso e Ocupação do Solo Urbano de Tijucas do Sul - Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/projeto_de_lei_no_40.2023_-_aprova_a_lei_que_estabelece_o_parcelamento_e_uso_do_solo_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/projeto_de_lei_no_40.2023_-_aprova_a_lei_que_estabelece_o_parcelamento_e_uso_do_solo_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Aprova a Lei que estabelece o Parcelamento e Uso do Solo do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/projeto_de_lei_no_41.2023_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/projeto_de_lei_no_41.2023_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras e Edificações do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/projeto_de_lei_no_42.2023_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/projeto_de_lei_no_42.2023_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/projeto_de_lei_no_43.2023_-_dispoe_sobre_os_instrumentos_urbanisticos_de_parcelamento_edificacao_ou_utilizacao_compulsorios_peuc_e_iptu_progressivo_no_tempo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/projeto_de_lei_no_43.2023_-_dispoe_sobre_os_instrumentos_urbanisticos_de_parcelamento_edificacao_ou_utilizacao_compulsorios_peuc_e_iptu_progressivo_no_tempo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os instrumentos urbanísticos de Parcelamento, Edificação ou Utilização Compulsórios (PEUC) e IPTU Progressivo no Tempo, instituídos pelo Plano Diretor Municipal de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/projeto_de_lei_no_44.2023_-_dispoe_e_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/projeto_de_lei_no_44.2023_-_dispoe_e_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao.pdf</t>
   </si>
   <si>
     <t>Dispõe e regulamenta o instrumento urbanístico do Direito de Preempção, instituído pelo Plano Diretor Municipal de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/projeto_de_lei_no_45.2023_-_dispoe_sobre_o_estudo_de_impacto_de_vizinhanca_eiv_e_sobre_o_relatorio_de_impacto_de_vizinhanca_rivi.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/projeto_de_lei_no_45.2023_-_dispoe_sobre_o_estudo_de_impacto_de_vizinhanca_eiv_e_sobre_o_relatorio_de_impacto_de_vizinhanca_rivi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estudo de Impacto de Vizinhança (EIV) e sobre o Relatório de Impacto de Vizinhança (RIVI) no Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_no_46.2023_-_dispoe_sobre_a_taxa_de_analise_de_estudo_de_impacto_de_vizinhanca_eiv_e_do_respectivo_relatorio_de_impacto_de_vizinhanca_rivi.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_no_46.2023_-_dispoe_sobre_a_taxa_de_analise_de_estudo_de_impacto_de_vizinhanca_eiv_e_do_respectivo_relatorio_de_impacto_de_vizinhanca_rivi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a taxa de análise de Estudo de Impacto de Vizinhança (EIV) e do respectivo Relatório de Impacto de Vizinhança (RIVI), e dá outras providências.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_47.2023_-_institui_o_fundo_municipal_de_desenvolvimento_fmd_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_47.2023_-_institui_o_fundo_municipal_de_desenvolvimento_fmd_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui o FUNDO MUNICIPAL DE DESENVOLVIMENTO (FMD) do Município de Tijucas do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/projeto_de_lei_no_48.2023_-_define_o_sistema_viario_basico_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/projeto_de_lei_no_48.2023_-_define_o_sistema_viario_basico_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Define o sistema viário básico do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/projeto_de_lei_no_49.2023_-_institui_o_plano_de_mobilidade_urbana_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/projeto_de_lei_no_49.2023_-_institui_o_plano_de_mobilidade_urbana_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Mobilidade Urbana do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/projeto_de_lei_no_50.2023_-_cria_cargos_na_lei_no_498_de_11_de_novembro_de_2014.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/projeto_de_lei_no_50.2023_-_cria_cargos_na_lei_no_498_de_11_de_novembro_de_2014.pdf</t>
   </si>
   <si>
     <t>Cria cargos na Lei nº 498, de 11 de novembro de 2014, que instituiu o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos Municipais da Administração Direta.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/projeto_de_lei_no_51.2023_-_acrescenta_o_art._27-a_a_lei_no_46_de_08_de_dezembro_de_2005.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/projeto_de_lei_no_51.2023_-_acrescenta_o_art._27-a_a_lei_no_46_de_08_de_dezembro_de_2005.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 27-A a Lei nº 46, de 08 de dezembro de 2005, que regula o serviço de transporte coletivo de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3130/projeto_de_lei_01_-_2023_-_reposicao_servidores_efetivos_e_comissionados_camara.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3130/projeto_de_lei_01_-_2023_-_reposicao_servidores_efetivos_e_comissionados_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3131/projeto_de_lei_02_-_2023_-_reposicao_vereadores_prefeito_vice.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3131/projeto_de_lei_02_-_2023_-_reposicao_vereadores_prefeito_vice.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito e Vice-Prefeito do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3132/projeto_de_lei_03_-2023_-__altera_lei_615.17_-_estagio.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3132/projeto_de_lei_03_-2023_-__altera_lei_615.17_-_estagio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 615, de 27 de dezembro de 2017, que cria o programa de estágio meu primeiro emprego na Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 531/2015, que “Dispõe sobre a estrutura organizacional da Câmara Municipal de Tijucas do Sul-PR e dá outras providências”, no que especifica.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_lei_05-_2022_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_lei_05-_2022_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Alimentação aos servidores efetivos e comissionados da Câmara Municipal de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_06_-_2023_-_nomeacao_de_rua_-_prof_nair_lustosa_maoski.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_06_-_2023_-_nomeacao_de_rua_-_prof_nair_lustosa_maoski.pdf</t>
   </si>
   <si>
     <t>Nomeia Estrada Professora Nair Lustosa Maoski.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_07_-_2023_-_altera_lei_763.2021_-_jovem_aprendiz.docx.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_07_-_2023_-_altera_lei_763.2021_-_jovem_aprendiz.docx.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 763, de 31 de agosto de 2021, que “Dispõe sobre a instituição do Programa Jovem Aprendiz no âmbito do Município de Tijucas do Sul/PR e dá outras providências.”</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>JOANE, RAQUEL PROFESSORA, RICARDO OLIVEIRA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_08_-_2023_-_teletrabalho_camara.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_08_-_2023_-_teletrabalho_camara.pdf</t>
   </si>
   <si>
     <t>Institui o Teletrabalho no âmbito do Poder Legislativo do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_09_-_2023_-_vereador_sidinei_-_atendimento_de_fisioterapia.docx.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_09_-_2023_-_vereador_sidinei_-_atendimento_de_fisioterapia.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a disponibilizar, através dos consultórios conveniados, a realização de atendimentos fisioterapêuticos e dá outras providências.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>CEBOLA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_de_lei_10_-_2023_ricardo_-_laudo_autismo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_de_lei_10_-_2023_ricardo_-_laudo_autismo.pdf</t>
   </si>
   <si>
     <t>Estabelece prazo de validade indeterminado para laudo que atesta o Transtorno de Espectro Autista – TEA, no âmbito do Município de Tijucas do Sul-PR.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_11_-_2023_-_kit_lanche.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_11_-_2023_-_kit_lanche.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Kit Lanche", voltado aos pacientes da Rede Básica de Saúde, no âmbito do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_lei_12_-_2023_-_altera_gratificacoes_lei_429.2013.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_lei_12_-_2023_-_altera_gratificacoes_lei_429.2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 429/2013, que institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos da Câmara Municipal de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_13_-_2023_-_vereador_everaldo_-_setembro_caramelo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_13_-_2023_-_vereador_everaldo_-_setembro_caramelo.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Tijucas do Sul, o mês “Setembro Caramelo”, dedicado às ações de adoção consciente de animais domésticos.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/projeto_de_lei_14_-_2023_-_vereadora_raquel_-_relacionamentos_abusivos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/projeto_de_lei_14_-_2023_-_vereadora_raquel_-_relacionamentos_abusivos.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de conscientização e combate ao relacionamento abusivo entre parceiros íntimos e dá outras providências.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>CEBOLA, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/projeto_de_lei_15_-_2023_-_vereadores_raquel_e_sidinei_-_selo_nao_e_nao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/projeto_de_lei_15_-_2023_-_vereadores_raquel_e_sidinei_-_selo_nao_e_nao.pdf</t>
   </si>
   <si>
     <t>Estabelece protocolo de segurança para as meninas e mulheres em ambientes com grande fluxo de pessoas, cria o Selo “Não é Não” – Mulheres Seguras e dá outras providências.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_16_-_2023_-_vereadores_sidinei_-_atendimento_prioritario_a_diabeticos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_16_-_2023_-_vereadores_sidinei_-_atendimento_prioritario_a_diabeticos.pdf</t>
   </si>
   <si>
     <t>Prioriza o atendimento do diabético nos laboratórios/consultórios da rede pública e privada de saúde durante realização de exames que necessite de jejum total.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_017_-2023_-_assessor_parlamentar_altera_lei_531.15_-_estrutura_org._da_cm..doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_017_-2023_-_assessor_parlamentar_altera_lei_531.15_-_estrutura_org._da_cm..doc.pdf</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei_18_-_2023_-_nomeacao_de_rua_-_antonio_alves_de_paula.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei_18_-_2023_-_nomeacao_de_rua_-_antonio_alves_de_paula.pdf</t>
   </si>
   <si>
     <t>Nomeia Rua Antônio Alves de Paula.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 781/2021, que “Dispõe sobre a fixação de diárias para vereadores e servidores da Câmara Municipal de Tijucas do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_022_-_2023_-_vereador_sidinei_-_amigo_do_esporte.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_022_-_2023_-_vereador_sidinei_-_amigo_do_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o selo “Amigo do Esporte”.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_23_-_2023_-_tute_-_revoga_lei_e_nomina_rua_brasilia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_23_-_2023_-_tute_-_revoga_lei_e_nomina_rua_brasilia.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 756/2021 no que especifica e denomina via pública.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_01-2023_-_everaldo_-_irregularidade.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_01-2023_-_everaldo_-_irregularidade.pdf</t>
   </si>
   <si>
     <t>Prestação de Serviços</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>Vila Rural</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3181/requerimento_02-2023_-_adilson_-_vila_rural.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3181/requerimento_02-2023_-_adilson_-_vila_rural.pdf</t>
   </si>
   <si>
     <t>Aquisição de Veículo</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_04-2023_-_adilson_e_ricardo_-_transporte_escolar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_04-2023_-_adilson_e_ricardo_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_05-2023_-_adilson_-_cabos_de_internet.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_05-2023_-_adilson_-_cabos_de_internet.pdf</t>
   </si>
   <si>
     <t>Notificação de Empresas</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_06-2023_-_adilson_-_curva_rua_eutalia_alves.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_06-2023_-_adilson_-_curva_rua_eutalia_alves.pdf</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_07-2023_-_adilson_-_salas_de_aula_creche.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_07-2023_-_adilson_-_salas_de_aula_creche.pdf</t>
   </si>
   <si>
     <t>Creche Branca de Neve</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_08-2023_-_adilson_-_ubs_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_08-2023_-_adilson_-_ubs_tabatinga.pdf</t>
   </si>
   <si>
     <t>UBS Tabatinga</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_09-2023_-_adilson_-_cras_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_09-2023_-_adilson_-_cras_lagoinha.pdf</t>
   </si>
   <si>
     <t>CRAS Lagoinha</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3188/requerimento_10-2023_-_everaldo_-_transporte_escolar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3188/requerimento_10-2023_-_everaldo_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_11-2023_-_adilson_-_piso_magisterio.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_11-2023_-_adilson_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Plano de Carreira do Magistério</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_12-2023_-_adilson_-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_12-2023_-_adilson_-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Taxa de Coleta de Lixo</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_13-2023_-_adilson_-_baile_boca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_13-2023_-_adilson_-_baile_boca.pdf</t>
   </si>
   <si>
     <t>Evento noturno</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3192/requerimento_14-2023_-_adilson_-_pontos_de_onibus.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3192/requerimento_14-2023_-_adilson_-_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Pontos de ônibus escolar</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_15-2023_-_adilson_-_monitores_escolares.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_15-2023_-_adilson_-_monitores_escolares.pdf</t>
   </si>
   <si>
     <t>Monitores Escolares</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3194/requerimento_16-2023_-_sidinei_-__atendimento_fisioterapia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3194/requerimento_16-2023_-_sidinei_-__atendimento_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Atendimento de Fisioterapia</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, PATIORNA, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_17-2023_-_sidinei_-_hospital_nossa_senhora_das_dores_-_pintura.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_17-2023_-_sidinei_-_hospital_nossa_senhora_das_dores_-_pintura.pdf</t>
   </si>
   <si>
     <t>Hospital Nossa Senhora das Dores</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_18-2023_-_sidinei_-_emendas_ubs.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_18-2023_-_sidinei_-_emendas_ubs.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Andamento da execução de emenda parlamentar que especifica</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_19-2023_-_everaldo_-_alagamentos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_19-2023_-_everaldo_-_alagamentos.pdf</t>
   </si>
   <si>
     <t>Alagamentos - Vila Cubas e Bosque da Saúde</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_20-2023_-_everaldo_-_transporte_escolar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_20-2023_-_everaldo_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_21-2023_-_sidinei_-__leis_municipais_-_saude.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_21-2023_-_sidinei_-__leis_municipais_-_saude.doc.pdf</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_22-2023_-_adilson_-_balanco_orcamentario.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_22-2023_-_adilson_-_balanco_orcamentario.pdf</t>
   </si>
   <si>
     <t>Balanço Orçamentário</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_23-2023_-_adilson_-_escola_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_23-2023_-_adilson_-_escola_matulao.pdf</t>
   </si>
   <si>
     <t>ERM Leopoldo Jacomel</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_24-2023_-_adilson_-_pavimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_24-2023_-_adilson_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Pavimentação</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_25-2023_-_sidinei_-__lei_municipal_-_caixa_prioritario.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_25-2023_-_sidinei_-__lei_municipal_-_caixa_prioritario.doc.pdf</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_26-2023_-_sidinei_-__lei_municipal_-__atendimentos_audiovisual.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_26-2023_-_sidinei_-__lei_municipal_-__atendimentos_audiovisual.pdf</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_27-2023_-_adilson_e_ricardo_-_transporte_escolar_-_2.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_27-2023_-_adilson_e_ricardo_-_transporte_escolar_-_2.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3224/requerimento_28-2023_-_sidinei_e_ricardo_-_nomeacao_casa_de_passagem.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3224/requerimento_28-2023_-_sidinei_e_ricardo_-_nomeacao_casa_de_passagem.pdf</t>
   </si>
   <si>
     <t>Casa de Crianças</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3236/requerimento_29-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3236/requerimento_29-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf</t>
   </si>
   <si>
     <t>Parecer setor de engenharia</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/requerimento_30-2023_-_ricardo_-_lei_municipal.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/requerimento_30-2023_-_ricardo_-_lei_municipal.pdf</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_31-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_31-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_32-2023_-_everaldo_-_atendimentos_psicologicos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_32-2023_-_everaldo_-_atendimentos_psicologicos.pdf</t>
   </si>
   <si>
     <t>Atendimentos Psicológicos</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_33-2023_-_adilson_-_festa_do_agricultor_i.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_33-2023_-_adilson_-_festa_do_agricultor_i.pdf</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_35-2023_-_adilson_-_ata_de_registro_de_preco.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_35-2023_-_adilson_-_ata_de_registro_de_preco.pdf</t>
   </si>
   <si>
     <t>Processo de Licitação</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_36-2023_-_everaldo_-_agricultura_familiar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_36-2023_-_everaldo_-_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Agricultura familiar</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_38-2023_-_adilson_-_limpeza_caixas_dagua_escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_38-2023_-_adilson_-_limpeza_caixas_dagua_escolas.pdf</t>
   </si>
   <si>
     <t>Serviços em Escolas</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_39-2023_-_adilson_-_emendas_impositivas_escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_39-2023_-_adilson_-_emendas_impositivas_escolas.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_40-2023_-_adilson_-_recurso_3_milhoes_educacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_40-2023_-_adilson_-_recurso_3_milhoes_educacao.pdf</t>
   </si>
   <si>
     <t>Recursos Educação</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_41-2023_-_adilson_-_empresa_servicos_terraplanagem.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_41-2023_-_adilson_-_empresa_servicos_terraplanagem.pdf</t>
   </si>
   <si>
     <t>Empresa de terraplanagem</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_42-2023_-_adilson_-_obras_nas_escolas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_42-2023_-_adilson_-_obras_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Obras nas Escolas</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/requerimento_43-2023_-_adilson_-_obras_hospital.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/requerimento_43-2023_-_adilson_-_obras_hospital.pdf</t>
   </si>
   <si>
     <t>Obras no Hospital</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_44-2023_-_raquel_e_tute_-_servico_de_internet_nos_predios_publicos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_44-2023_-_raquel_e_tute_-_servico_de_internet_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Formação continuada</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/requerimento_45-2023_-_ricardo_-_parecer_setor_engenharia_-_nomeacao_de_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/requerimento_45-2023_-_ricardo_-_parecer_setor_engenharia_-_nomeacao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Parecer do setor de engenharia para nomeação de via pública</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/requerimento_46-2023_-_tute_-_parecer_setor_engenharia_-_retorno_de_resposta.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/requerimento_46-2023_-_tute_-_parecer_setor_engenharia_-_retorno_de_resposta.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_47-2023_-_adilson_-_pavimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_47-2023_-_adilson_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/requerimento_48-2023_-_adilson_-_pavimentacao_ii.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/requerimento_48-2023_-_adilson_-_pavimentacao_ii.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, JOANE, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_49-2023_-_comissao_orcamento_-_emendas_impositivas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_49-2023_-_comissao_orcamento_-_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_50-2023_-_adilson_-_carteiras_escolares.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_50-2023_-_adilson_-_carteiras_escolares.pdf</t>
   </si>
   <si>
     <t>Carteiras Escolares</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/requerimento_51-2023__-_prorrogacao_cpi_1.2023_transporte_escolar.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/requerimento_51-2023__-_prorrogacao_cpi_1.2023_transporte_escolar.doc.pdf</t>
   </si>
   <si>
     <t>Pedido de prorrogação de prazo da _x000D_
 Comissão Parlamentar de Inquérito nº 01/2023</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/requerimento_53-2023_-_tute_-_acao_conjunta_para_alargamento_de_via.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/requerimento_53-2023_-_tute_-_acao_conjunta_para_alargamento_de_via.pdf</t>
   </si>
   <si>
     <t>Ação conjunta para alargamento de via</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_54-2023_-_adilson_e_everaldo_-_parecer_setor_de_engenharia_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_54-2023_-_adilson_e_everaldo_-_parecer_setor_de_engenharia_xaxim.pdf</t>
   </si>
   <si>
     <t>Parecer do Setor de Engenharia</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/requerimento_55-2023_-_ricardo_-_parecer_setor_de_engenharia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/requerimento_55-2023_-_ricardo_-_parecer_setor_de_engenharia.pdf</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_56-2023_-_adilson_-_festa_do_agricultor.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_56-2023_-_adilson_-_festa_do_agricultor.pdf</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_57-2023_-_ricardo_-_parecer_setor_de_engenharia_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_57-2023_-_ricardo_-_parecer_setor_de_engenharia_-_xaxim.pdf</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/requerimento_58-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/requerimento_58-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/requerimento_59-2023_-_adilson_-_controle_populacional_de_caes_e_gatos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/requerimento_59-2023_-_adilson_-_controle_populacional_de_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>Aplicação de Lei 777/2021</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/requerimento_60-2023_-_everaldo_-_leis_lucas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/requerimento_60-2023_-_everaldo_-_leis_lucas.pdf</t>
   </si>
   <si>
     <t>Aplicação de Lei 881/2023</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_61_-2023_-_sidinei_-_pics.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_61_-2023_-_sidinei_-_pics.pdf</t>
   </si>
   <si>
     <t>Programa Municipal de Práticas Integrativas e Complementares em Saúde</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/requerimento_62_-2023_-_sidinei_-_prevencao_ao_suicidio_-_saude.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/requerimento_62_-2023_-_sidinei_-_prevencao_ao_suicidio_-_saude.pdf</t>
   </si>
   <si>
     <t>Projeto TODA VIDA IMPORTA, no Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/requerimento_63_-2023_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/requerimento_63_-2023_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Parecer do setor de engenharia para alargamento de via pública</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/requerimento_64-2023_-_adilson_-_travessas_elevadas.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/requerimento_64-2023_-_adilson_-_travessas_elevadas.doc.pdf</t>
   </si>
   <si>
     <t>Travessas Elevadas</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/requerimento_65-2023_-_adilson_-_saibro_e_manilhas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/requerimento_65-2023_-_adilson_-_saibro_e_manilhas.pdf</t>
   </si>
   <si>
     <t>Manilhas e Saibro</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_66_-2023_-_vereadores_-_convocacao.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_66_-2023_-_vereadores_-_convocacao.doc.pdf</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/requerimento_67-2023_-_adilson_-_antipo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/requerimento_67-2023_-_adilson_-_antipo.pdf</t>
   </si>
   <si>
     <t>Antipó</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento_68_-2023_-_vereadores_-_convocacao.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento_68_-2023_-_vereadores_-_convocacao.doc.pdf</t>
   </si>
   <si>
     <t>Convocação.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/requerimento_69-2023_-_ricardo_-_parecer_setor_de_engenharia.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/requerimento_69-2023_-_ricardo_-_parecer_setor_de_engenharia.doc.pdf</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/requerimento_70-2023_-_joane_-_parecer_setor_de_engenharia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/requerimento_70-2023_-_joane_-_parecer_setor_de_engenharia.pdf</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/requerimento_71-2023_-_joane_-_parecer_setor_de_engenharia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/requerimento_71-2023_-_joane_-_parecer_setor_de_engenharia.pdf</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_72-2023_-_patiorna_-_parecer_setor_de_engenharia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_72-2023_-_patiorna_-_parecer_setor_de_engenharia.pdf</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/requerimento_73-2023_-_adilson_-_saibro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/requerimento_73-2023_-_adilson_-_saibro.pdf</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/requerimento_74-2023_-_adilson_-_manilhas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/requerimento_74-2023_-_adilson_-_manilhas.pdf</t>
   </si>
   <si>
     <t>Manilhas</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/requerimento_75-2023_-_adilson_-_contratos_empresa_katru_assessoria_ltda.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/requerimento_75-2023_-_adilson_-_contratos_empresa_katru_assessoria_ltda.pdf</t>
   </si>
   <si>
     <t>Contratos e aditivos</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/requerimento_76-2023_-_raquel_-_parecer_setor_de_engenharia_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/requerimento_76-2023_-_raquel_-_parecer_setor_de_engenharia_-_flores.pdf</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_77-2023_-_adilson_-_contratos_empresa_terraplangem_tijucas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_77-2023_-_adilson_-_contratos_empresa_terraplangem_tijucas.pdf</t>
   </si>
   <si>
     <t>Serviços de terceiros</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/requerimento_78-2023_-_adilson_-_contratos_ativios_patio_e_agricultura.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/requerimento_78-2023_-_adilson_-_contratos_ativios_patio_e_agricultura.pdf</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/requerimento_79-2023_-_adilson_-_retirada_de_autoria.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/requerimento_79-2023_-_adilson_-_retirada_de_autoria.pdf</t>
   </si>
   <si>
     <t>Retirada de assinatura em projeto de lei</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/requerimento_80-2023_-_sidinei-_links_de_acesso.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/requerimento_80-2023_-_sidinei-_links_de_acesso.pdf</t>
   </si>
   <si>
     <t>Link de acesso</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/requerimento_81-2023_-_vereadores_-_convocacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/requerimento_81-2023_-_vereadores_-_convocacao.pdf</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/requerimento_82-2023_-_vereadores_-_iluminacao_publica_-_corrigida.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/requerimento_82-2023_-_vereadores_-_iluminacao_publica_-_corrigida.pdf</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>PEP</t>
   </si>
   <si>
     <t>Projeto de Emenda Parlamentar</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, EVERALDO TIJUCANO, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda_01.2023__-_pl_03_leg._-_lei_estagio.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda_01.2023__-_pl_03_leg._-_lei_estagio.doc.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 03, de 19 de janeiro de 2023, do Poder Legislativo, que “Altera a Lei 615, de 27 de dezembro de 2017, que cria o programa de estágio meu primeiro emprego na Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda_02.2023_projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda_02.2023_projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n. 04/2023, que altera a Lei Municipal n. 531/2015, que “Dispõe sobre a estrutura organizacional da Câmara Municipal de Tijucas do Sul-PR e dá outras providências”, no que especifica.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda_03.2023_projeto_de_lei_10_-2023_-_altera_lei_conselho_tutelar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda_03.2023_projeto_de_lei_10_-2023_-_altera_lei_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n. 10/2023, que “Altera a Lei n. 608, de 07 de novembro de 2017, que “Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, Fundo Municipal dos Direitos da Criança e do Adolescente, disciplina o funcionamento do Conselho Tutelar, e dá outras providências”.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda_04.2023_projeto_de_lei_12_-2023_-_ssitema_de_cultura.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda_04.2023_projeto_de_lei_12_-2023_-_ssitema_de_cultura.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n. 12/2023, que “Dispõe sobre o Sistema Municipal de Cultura do Município de Tijucas do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_05.2023_projeto_de_lei_15_-2023_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_05.2023_projeto_de_lei_15_-2023_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n. 15/2023, que “Dispõe sobre a concessão de Auxílio Alimentação aos Servidores Públicos Municipais de Tijucas do Sul e dá outras providências."</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_06.2023_projeto_de_lei_08_-2023_-_teletrabalho.doc.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_06.2023_projeto_de_lei_08_-2023_-_teletrabalho.doc.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n. 08/2023, que “Institui o Teletrabalho no âmbito do Poder Legislativo do Município de Tijucas do Sul."</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_07.2023_projeto_de_lei_09-2023_-_atendimentos_fisioterapeuticos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_07.2023_projeto_de_lei_09-2023_-_atendimentos_fisioterapeuticos.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n. 09/2023, que “Autoriza o município a disponibilizar, através dos consultórios conveniados, a realização de atendimentos fisioterapêuticos e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4752,67 +4752,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3150/anteprojeto_de_lei_01_-_2023_-_treinamento_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3151/anteprojeto_de_lei_02_-_2023_-_monitores_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3152/anteprojeto_de_lei__03_-_2023_-_antenas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3237/anteprojeto_de_lei_05_-_2023_-_vereador_sidinei_-_vigias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/anteprojeto_de_lei_no_06-2023_-_aproveitamento_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/anteprojeto_de_lei_07_-2023_-__isencao_itbi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/anteprojeto_de_lei__08_-_2023_-_ricardo_-_sacos_para_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/anteprojeto_de_lei__09_-_2023_-_ricardo_-_doacao_de_sangue.doc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/anteprojeto_de_lei_10_-_2023_-_sidinei_-_beneficio_situacoes_de_desastre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/anteprojeto_de_lei_11-_2023_-_ricardo_-_isencao_iptu_cancer.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/anteprojeto_de_lei_13_-_2023_-_ricardo_-_altera_ctm.doc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/anteprojeto_de_lei_no_14-2023_-_everealdo_-_merenda_escolar_-_organicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/anteprojeto_de_lei_no_15_-2023_-_internet_gratuita.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/anteprojeto_de_lei_17_-_2023_-_raquel_e_outros_-violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_01-2023_-__tute_-_manutencoes_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_02-2023_-__raquel_-_manutencoes_via_publica_-_gama.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_03-2023_-__adilson_-_manutencoes_via_publica_-_morro_vermelho_e_flores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_04-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_05-2023_-__adilson_-_manutencoes_via_publica_-_pinhal_dos_borges.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_06-2023_-__adilson_-_manutencoes_via_publica_-_colono.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_07-2023_-__adilson_-_manutencoes_de_ponte_-__pinhal_dos_borges.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_08-2023_-__adilson_-_iluminacao_publica_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_09-2023_-__adilson_-_manutencoes_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_10-2023_-__adilson_-_manutencoes_via_publica_-_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_11-2023_-__sidinei_-_manutencao_faixas_de_pedestres_-_escola.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_12-2023_-__sidinei_-_iluminacao_publica_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_13-2023_-_sidinei_-_projeto_engenharia_quadra_poliesportiva_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_14-2023_-_sidinei_-_manutencao_de_vias_publicas_-_campo_das_flores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_15-2023_-_sidinei_-_manutencao_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_16-2023_-_sidinei_-_transporte_cidadao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_17-2023_-_raquel_-_manutencao_em_via_publica_-_flores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_18-2023_-__adilson_-_manutencoes_de_ponte_-__fazendinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_19-2023_-_sidinei_-_ponto_de_onibus_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_20-2023_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_21-2023_-_raquel_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_22-2023_-__sidinei_-_manutencoes_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_23-2023_-_raquel_-_iluminacao_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3102/indicacao_24-2023_-__tute_-_manutencoes_via_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3103/indicacao_xx-2023_-__patiorna_-_monitor_linha_saltinho.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/indicacao_26-2023_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_27-2023_-__cicero_-_manutencao_em_via_publica_-_pr_281.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_28-2023_-__adilson_-_restricao_plantio_de_arvores_margens_da_via.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/indicacao_29-2023_-__adilson_-_manutencoes_via_publica_-_calcadas_centro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_30-2023_-__adilson_-_remocao_de_poste_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_31-2023_-__sidinei_-_apuracao_de_fatos.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_32-2023_-__adilson_-_manutencoes_via_publica_-_campestre.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_33-2023_-__adilson_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_34-2023_-__adilson_-_manutencoes_via_publica_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_35-2023_-__ricardo_-_iluminacao_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_36-2023_-__adilson_-_manutencoes_via_publica_-_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_37-2023_-_cicero_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_38-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_39-2023_-__sidinei_-_manutencoes_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_40.2023_-_everaldo_e_sidinei_-_manutencoes_iluminacao_publica_-_flores_x_contenda.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_41-2023_-__tute_-_manutencoes_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_42-2023_-__tute_-_manutencoes_via_publica_-_colono.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_43-2023_-__patiorna_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_44-2023_-__everaldo_-_pavimentacao__bosque_da_saude_e_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_45-2023_-__everaldo_-_saibro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_46-2023_-_cicero_-_manutencao_em_parquinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_48-2023_-_sidinei_-_pessoas_portadoras_de_diabete_tipo_01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_49-2023_-_raquel_-_diversos_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3128/indicacao_50-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3129/indicacao_51-2023_-_raquel_-_manutencao_de_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3155/indicacao_52-2023_-__tute_-_ponto_de_onibus_campina_-_sentido_sc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3156/indicacao_53-2023_-__tute_-_manutencao_de_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3157/indicacao_54-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3158/indicacao_55-2023_-__everaldo_-_manutencao_de_via_publica_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_56-2023_-__everaldo_-_ponto_de_onibus_-_tanque_velho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_57-2023_-__everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_58-2023_-__everaldo_-_transporte_escolar_-_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_59-2023_-__sidinei_-_manutencoes_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_60-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3167/indicacao_61-2023_-_cicero_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3168/indicacao_62-2023_-_ricardo_-_estacionamento_branca_de_neve.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_63-2023_-_joane_-_troca_de_manilhas_-_locais_diversos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_64-2023_-__everaldo_-_manutencao_de_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_65-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_66-2023_-__everaldo_e_sidinei_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3173/indicacao_67-2023_-__everaldo_-_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3174/indicacao_68-2023_-__adilson_-_manutencao_em_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_69-2023_-__adilson_-_iluminacao_publica_-_cascatinha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_70-2023_-_everaldo_-_manutencao_patio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_71-2023_-_ricardo_-_limpeza_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_72-2023_-_everaldo_-_arquivo_municipal.doc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_73-2023_-_cicero_-_lixeira_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_74-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_75-2023_-_tute_-_manutencao_em_via_publica_-_colon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_76-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_77-2023_-__adilson_e_cicero_-_manutencao_via_publica_-_ximbuva.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_78-2023_-__adilson_-_manutencao_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_79-2023_-__everaldo_-_manutencao_via_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_80-2023_-__everaldo_-_manutencao_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_81-2023_-__everaldo_-_ponto_de_onibus_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_82-2023_-__everaldo_-_pintura_pr_281_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_83-2023_-__adilson_-_manutencao_via_publica_-_flores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_84-2023_-__sidinei_-_edital_concurso.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3225/indicacao_85-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3226/indicacao_86-2023_-_cicero_-_sistema_de_agua_tratada_-_centro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_87-2023_-_tute_-_manutencao_em_via_publica_-_antinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3228/indicacao_88-2023_-_raquel_-_manutencao_patio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3229/indicacao_89-2023_-__everaldo_-_limpeza_memorial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3230/indicacao_90-2023_-__joane_-_manutencao_de_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_91-2023_-_raquel_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3232/indicacao_92-2023_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3233/indicacao_93-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3234/indicacao_94-2023_-_cicero_-_manutencao_patio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_95-2023_-_cicero_-_sinalizacao_-_centro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_96-2023_-_everaldo-_manutencao_em_via_publica_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_97-2023_-_everaldo_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_98-2023_-_tute_-_limpeza_via_publica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_99-2023_-_tute_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/indicacao_100-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/indicacao_101-2023_-_everaldo_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/indicacao_102-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/indicacao_103-2023_-_adilson_-_iluminacao_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/indicacao_104-2023_-_adilson_-_ponto_de_onibus_-_onca.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_105-2023_-_cicero_-_ponto_de_onibus_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_106-2023_-_adilson_-_manutencao_em_via_publica_-_centro_e_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_107-2023_-_cicero_-_lixeira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_108-2023_-_ricardo_-_sinalizacao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/indicacao_109-2023_-_raquel_-_manutencao_em_calcada_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_110-2023_-_everaldo_-_manutencao_em_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_111-2023_-_everaldo_-_transporte_cidadao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_113-2023_-_cicero_-_manutencao_em_vias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_114-2023_-_adilson_-_servicos_diversos_-_ribeirao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/indicacao_115-2023_-_tute_-_manutencao_em_via_-_corrego.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_116-2023_-__everaldo-_manutencoes_meu_campinho.doc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_117-2023_-__everaldo-_manutencoes_estradas.doc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_118-2023_-__adilson_-_manutencoes_via_publica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_119-2023_-__raquel_-_manutencoes_via_publica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_120-2023_-__adilson_-_everaldo_-_raquel_-_programa_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_121-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_122-2023_-__adilson_-_troca_de_lamapada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_123-2023_-__cicero_-_manutencoes_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_124-2023_-__adilson_-_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_125-2023__-_adilson_-_rocadas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_126-2023_-__adilson_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_127-2023_-_ricardo_-_sinalizacao_pr_281_-_rancho_bar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_128-2023_-__cicero_-_areia_cmei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_129-2023_-__raquel_-_calcadas_centro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_130-2023_-__raquel_-_manilhas_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_131-2023_-_tute_-_ligacao_de_agua_-_raia-centro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_132-2023_-__cicero_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_134-2023_-__everaldo_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_135-2023_-__joane_-_manutencoes_de_via_publica_-_varzea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_136-2023_-__tute_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_137-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_138-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_139-2023_-__raquel_-_espaco_para_politicas_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_140-2023_-__everaldo_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_141-2023_-__adilson_-_manutencao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_142-2023_-_tute_-_parque_municipal_puc_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_143-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_144-2023_-__everaldo_-_manuntencao_via_publica_-_papanduva.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_145-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_146-2023_-_tute_-_transporte_cidadao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_147-2023_-_sidinei_-_festa_agricultor.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_149-2023_-__everaldo_-_manuntencao_via_publica_-_campestre__e_morro_do_tigre.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_150-2023_-__ricardo_-_reativacao_do_campo_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_151-2023_-__adilson_-_manutencao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_152-2023_-__sidinei_-_mudanca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_153-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_154-2023_-_tute_-_manutencao_via_publica_-_alto_da_serra.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_155-2023_-__everaldo_-_limpeza_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_156-2023_-__ricardo_-_iluminacao_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_157-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_158-2023_-__everaldo_-_erm_francisco_sobrinho.doc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_159-2023_-__adilson_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_160-2023_-__cicero_-_lixeira_comunitarias_-_rio_de_una.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_161-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_162-2023_-_tute_-_manutencao_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_163-2023_-_adilson_-_servicos_diversos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_164-2023_-_joane_-_manutencao_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_165-2023_-_tute_-_manutencao_via_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_166-2023_-__cicero_-_transporte_escolar_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_167-2023_-__everaldo_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_168-2023_-__cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_169_-_2023_-_sidinei_-_lixeira_-_flores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_170-2023_-__ricardo_-_iluminacao_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_171-2023_-__cicero_-_manutencao_de_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/indicacao_172-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_173-2023_-__cicero_-_manutencao_de_via_publica_-_pr_281_lagoa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/indicacao_174-2023_-__adilson_-_manutencao_de_via_publica_-_corrego_das_pedras.doc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_175-2023_-__adilson_-_manutencao_de_via_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/indicacao_176-2023_-__everaldo_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_177-2023_-__everaldo_-_iluminacao_publica_-_ribeirao_do_meio.doc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_178-2023_-__sidinei_-_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/indicacao_179-2023_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/indicacao_180-2023_-__raquel_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_181-2023_-__adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/indicacao_182-2023_-__sidinei_-_projeto_ceia.doc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_183-2023_-_tute_-_manutencao_via_publica_-_ribeirao_do_mel.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_184-2023_-_tute_-_lixeira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_185-2023_-__raquel_-_iluminacao_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_186-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_187-2023_-__joane_-_manutencao_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_188-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_campina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_189-2023_-__everaldo_-_transporte_eleicao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_190-2023_-_tute_-_manutencao_via_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_191-2023_-_patiorna_-_manutencao_via_publica_-_saltinho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_192-2023_-_adilson_-_manutencao_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_193-2023_-__raquel_-_iluminacao_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_194-2023_-__cicero_-_limpeza_cmei_pedacinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_195-2023_-__cicero_-_manutencao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_196-2023_-_tute_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_197-2023_-_everaldo_-_cmei_stefanie_erdelyi.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/indicacao_198-2023_-_everaldo_-_manutencao_em_via_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_199_-2023_-_ricardo_-_evento_dos_idosos.docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/indicacao_200-2023_-_cicero_-_iluminacao_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/indicacao_201-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_202-2023_-_adilson_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/indicacao_203-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/indicacao_204-2023_-_adilson_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/indicacao_205-2023_-_everaldo_-_limpeza_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_206-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_207-2023_-_tute_-_lixeiras_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_208-2023_-_tute_-_campanha_educativa_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/indicacao_209-2023_-_adilson_-_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_210-2023_-_tute_-_sinalizacao_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_211-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_212-2023_-__pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_213-2023_-__pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/indicacao_214-2023_-_everaldo_-_manutencao_em_via_pulica_-_rua_xv_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_215-2023_-__raquel_-_ponto_de_onibus_-_gama.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/indicacao_216-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_anne_louise.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_217-2023_-__raquel_-_manuntencao_em_via_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_218-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_219-2023_-__everaldo_-_transporte_alunos_vestibular.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_220-2023_-__everaldo_-_painel_de_senha_-_ubs_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/indicacao_221-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/indicacao_222-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/indicacao_223-2023_-_sidinei_-_manutencao_bueiro_-_centro.doc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_224-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/indicacao_225-2023_-_cicero_-_lixeira_comunitaria_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/indicacao_226-2023_-_tute_-_manutencao_de_via_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_227-2023_-_tute_-_manutencao_de_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_228-2023_-_tute_-_manutencao_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_229-2023_-_ricardo_-_lombada_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3484/indicacao_230-2023_-_ricardo_-_rede_de_agua_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/indicacao_231-2023_-__raquel_-_manuntencao_em_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_232-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/indicacao_233-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/indicacao_234-2023_-_everaldo_-_escolinha_papanduva.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/indicacao_235-2023_-_everaldo_-_kit_higiene_bucal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_236-2023_-_everaldo_-_manutencao_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/indicacao_237-2023_-_everaldo_-_manutencao_espaco_publico-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/indicacao_238-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/indicacao_239-2023_-_ricardo_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/indicacao_240-2023_-_tute_-_manutencao_em_via_pubica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/mocao_01-2023_-_vargas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/mocao_02-2023_-_paulina_kramar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/mocao_03-2023_-_rei.doc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/mocao_04-2023_-_paulina_kramar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/mocao_05-2023_-_eberton_alves.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/mocao_06-2023_-_custodio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/mocao_07-2023_-_rosa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/mocao_08-2023_-__carlos_camargo.doc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/mocao_09-2023_-__antonia_boniecki.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/mocao_10-2023_-_congratulacao_-_multi_loja.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/mocao_11-2023_-_congratulacao_-_real_sport.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/mocao_12-2023_-_congratulacao_-_novos_pms.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_01.2023_-_cria-a-coordenadoria-municipal-de-defesa-civil-comdeci.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_02.2023_-_institui-o-alerta-para-resgate-de-pessoas-no-municipio-de-tijucas-do-sul.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_03.2023_-_institui-o-programa-maria-da-penha-vai-as-escolas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_04.2022_-_reposicao-adm.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_05.2022_-_reposicao-magisterio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_06.2022_-_reposicao-conselho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_no_07.2023_-_altera-lei-802.21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_08.2023_-_altera-lei-776.2021-que-trata-de-adiantamento.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_no_09.2023_-_autoriza_o_municipio_de_tijucas_do_sul_a_celebrar_parceria_com_a_uniao_dos_dirigentes_municipais_de_educacao__undime_pr_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3145/projeto_de_lei_no_10.2023_-_altera_lei_608.2017_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_no_11.2023_-_autoriza_recebimento_de_doacao_com_encargo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3147/projeto_de_lei_no_12.2023_-_dispoe_sobre_o_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3149/projeto_de_lei_no_13.2023_-_altera_a_lei_no_822_de_05_de_abril_de_2022_2_-_copia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3203/projeto_de_lei_no_14.2023_-_institui_a_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3204/projeto_de_lei_no_15.2023_-_institui_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_16.2023_-_autoriza_o_municio_a_integrar_a_aice_associacao_internacional_de_cidades_educadoras.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_17.2023_-_altera_lei_879.23_que_dispoe_sobre_a_concessao_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3239/pr93d41.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_no_19.2023_-_altera_a_lei_no_779_de_20_de_outubro_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_no_20.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/projeto_de_lei_no_21.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_no_22.2023_-_cria_o_programa_vamos_reciclar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_no_23.2023_-_altera_lei_289.2012_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_no_24.2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a._e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/projeto_de_lei_no_25.2023_-_altera_dispositivos_da_lei_municipal_n_289_de_23_de_marco_de_2012.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_no_26.2023_-_altera_dispositivo_da_lei_municipal_n_825_de_23_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_27.2023_-_altera_a_lei_municipal_no_703_de_24_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_no_28.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm_1.doc.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_29.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/projeto_de_lei_no_30.2023_-_amortizacao_de_deficit_tecnico_atuarial_-_rpps_-_previdencia_4.doc.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_de_lei_no_31.2023_-_revoga_a_lei_municipal_no_824_de_18_de_abril_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_no_34.2023_-_lei_piso_da_enfermagem.doc.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_no_35.2023_-_institui_a_politica_de_prevencao_e_enfrentamento_a_violencia_contra_criancas_e_adolescentes.doc.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/prfec51.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/projeto_de_lei_no_37.2023_-_dispoe_sobre_a_revisao_do_plano_diretor_participativo_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/projeto_de_lei_no_38.2023_-_estabelece_o_perimetro_urbano_do_municipio_de_tijucas_do_sul_e_a_divisao_de_bairros_urbanos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/projeto_de_lei_no_39.2023_-_regulamenta_o_zoneamento_de_uso_e_ocupacao_do_solo_urbano_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/projeto_de_lei_no_40.2023_-_aprova_a_lei_que_estabelece_o_parcelamento_e_uso_do_solo_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/projeto_de_lei_no_41.2023_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/projeto_de_lei_no_42.2023_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/projeto_de_lei_no_43.2023_-_dispoe_sobre_os_instrumentos_urbanisticos_de_parcelamento_edificacao_ou_utilizacao_compulsorios_peuc_e_iptu_progressivo_no_tempo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/projeto_de_lei_no_44.2023_-_dispoe_e_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/projeto_de_lei_no_45.2023_-_dispoe_sobre_o_estudo_de_impacto_de_vizinhanca_eiv_e_sobre_o_relatorio_de_impacto_de_vizinhanca_rivi.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_no_46.2023_-_dispoe_sobre_a_taxa_de_analise_de_estudo_de_impacto_de_vizinhanca_eiv_e_do_respectivo_relatorio_de_impacto_de_vizinhanca_rivi.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_47.2023_-_institui_o_fundo_municipal_de_desenvolvimento_fmd_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/projeto_de_lei_no_48.2023_-_define_o_sistema_viario_basico_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/projeto_de_lei_no_49.2023_-_institui_o_plano_de_mobilidade_urbana_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/projeto_de_lei_no_50.2023_-_cria_cargos_na_lei_no_498_de_11_de_novembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/projeto_de_lei_no_51.2023_-_acrescenta_o_art._27-a_a_lei_no_46_de_08_de_dezembro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3130/projeto_de_lei_01_-_2023_-_reposicao_servidores_efetivos_e_comissionados_camara.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3131/projeto_de_lei_02_-_2023_-_reposicao_vereadores_prefeito_vice.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3132/projeto_de_lei_03_-2023_-__altera_lei_615.17_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_lei_05-_2022_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_06_-_2023_-_nomeacao_de_rua_-_prof_nair_lustosa_maoski.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_07_-_2023_-_altera_lei_763.2021_-_jovem_aprendiz.docx.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_08_-_2023_-_teletrabalho_camara.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_09_-_2023_-_vereador_sidinei_-_atendimento_de_fisioterapia.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_de_lei_10_-_2023_ricardo_-_laudo_autismo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_11_-_2023_-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_lei_12_-_2023_-_altera_gratificacoes_lei_429.2013.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_13_-_2023_-_vereador_everaldo_-_setembro_caramelo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/projeto_de_lei_14_-_2023_-_vereadora_raquel_-_relacionamentos_abusivos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/projeto_de_lei_15_-_2023_-_vereadores_raquel_e_sidinei_-_selo_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_16_-_2023_-_vereadores_sidinei_-_atendimento_prioritario_a_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_017_-2023_-_assessor_parlamentar_altera_lei_531.15_-_estrutura_org._da_cm..doc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei_18_-_2023_-_nomeacao_de_rua_-_antonio_alves_de_paula.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_022_-_2023_-_vereador_sidinei_-_amigo_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_23_-_2023_-_tute_-_revoga_lei_e_nomina_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_01-2023_-_everaldo_-_irregularidade.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3181/requerimento_02-2023_-_adilson_-_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_04-2023_-_adilson_e_ricardo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_05-2023_-_adilson_-_cabos_de_internet.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_06-2023_-_adilson_-_curva_rua_eutalia_alves.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_07-2023_-_adilson_-_salas_de_aula_creche.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_08-2023_-_adilson_-_ubs_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_09-2023_-_adilson_-_cras_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3188/requerimento_10-2023_-_everaldo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_11-2023_-_adilson_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_12-2023_-_adilson_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_13-2023_-_adilson_-_baile_boca.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3192/requerimento_14-2023_-_adilson_-_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_15-2023_-_adilson_-_monitores_escolares.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3194/requerimento_16-2023_-_sidinei_-__atendimento_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_17-2023_-_sidinei_-_hospital_nossa_senhora_das_dores_-_pintura.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_18-2023_-_sidinei_-_emendas_ubs.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_19-2023_-_everaldo_-_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_20-2023_-_everaldo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_21-2023_-_sidinei_-__leis_municipais_-_saude.doc.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_22-2023_-_adilson_-_balanco_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_23-2023_-_adilson_-_escola_matulao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_24-2023_-_adilson_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_25-2023_-_sidinei_-__lei_municipal_-_caixa_prioritario.doc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_26-2023_-_sidinei_-__lei_municipal_-__atendimentos_audiovisual.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_27-2023_-_adilson_e_ricardo_-_transporte_escolar_-_2.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3224/requerimento_28-2023_-_sidinei_e_ricardo_-_nomeacao_casa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3236/requerimento_29-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/requerimento_30-2023_-_ricardo_-_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_31-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_32-2023_-_everaldo_-_atendimentos_psicologicos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_33-2023_-_adilson_-_festa_do_agricultor_i.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_35-2023_-_adilson_-_ata_de_registro_de_preco.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_36-2023_-_everaldo_-_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_38-2023_-_adilson_-_limpeza_caixas_dagua_escolas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_39-2023_-_adilson_-_emendas_impositivas_escolas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_40-2023_-_adilson_-_recurso_3_milhoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_41-2023_-_adilson_-_empresa_servicos_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_42-2023_-_adilson_-_obras_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/requerimento_43-2023_-_adilson_-_obras_hospital.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_44-2023_-_raquel_e_tute_-_servico_de_internet_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/requerimento_45-2023_-_ricardo_-_parecer_setor_engenharia_-_nomeacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/requerimento_46-2023_-_tute_-_parecer_setor_engenharia_-_retorno_de_resposta.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_47-2023_-_adilson_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/requerimento_48-2023_-_adilson_-_pavimentacao_ii.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_49-2023_-_comissao_orcamento_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_50-2023_-_adilson_-_carteiras_escolares.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/requerimento_51-2023__-_prorrogacao_cpi_1.2023_transporte_escolar.doc.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/requerimento_53-2023_-_tute_-_acao_conjunta_para_alargamento_de_via.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_54-2023_-_adilson_e_everaldo_-_parecer_setor_de_engenharia_xaxim.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/requerimento_55-2023_-_ricardo_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_56-2023_-_adilson_-_festa_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_57-2023_-_ricardo_-_parecer_setor_de_engenharia_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/requerimento_58-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/requerimento_59-2023_-_adilson_-_controle_populacional_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/requerimento_60-2023_-_everaldo_-_leis_lucas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_61_-2023_-_sidinei_-_pics.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/requerimento_62_-2023_-_sidinei_-_prevencao_ao_suicidio_-_saude.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/requerimento_63_-2023_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/requerimento_64-2023_-_adilson_-_travessas_elevadas.doc.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/requerimento_65-2023_-_adilson_-_saibro_e_manilhas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_66_-2023_-_vereadores_-_convocacao.doc.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/requerimento_67-2023_-_adilson_-_antipo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento_68_-2023_-_vereadores_-_convocacao.doc.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/requerimento_69-2023_-_ricardo_-_parecer_setor_de_engenharia.doc.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/requerimento_70-2023_-_joane_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/requerimento_71-2023_-_joane_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_72-2023_-_patiorna_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/requerimento_73-2023_-_adilson_-_saibro.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/requerimento_74-2023_-_adilson_-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/requerimento_75-2023_-_adilson_-_contratos_empresa_katru_assessoria_ltda.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/requerimento_76-2023_-_raquel_-_parecer_setor_de_engenharia_-_flores.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_77-2023_-_adilson_-_contratos_empresa_terraplangem_tijucas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/requerimento_78-2023_-_adilson_-_contratos_ativios_patio_e_agricultura.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/requerimento_79-2023_-_adilson_-_retirada_de_autoria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/requerimento_80-2023_-_sidinei-_links_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/requerimento_81-2023_-_vereadores_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/requerimento_82-2023_-_vereadores_-_iluminacao_publica_-_corrigida.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda_01.2023__-_pl_03_leg._-_lei_estagio.doc.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda_02.2023_projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda_03.2023_projeto_de_lei_10_-2023_-_altera_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda_04.2023_projeto_de_lei_12_-2023_-_ssitema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_05.2023_projeto_de_lei_15_-2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_06.2023_projeto_de_lei_08_-2023_-_teletrabalho.doc.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_07.2023_projeto_de_lei_09-2023_-_atendimentos_fisioterapeuticos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3150/anteprojeto_de_lei_01_-_2023_-_treinamento_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3151/anteprojeto_de_lei_02_-_2023_-_monitores_voluntarios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3152/anteprojeto_de_lei__03_-_2023_-_antenas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3237/anteprojeto_de_lei_05_-_2023_-_vereador_sidinei_-_vigias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3252/anteprojeto_de_lei_no_06-2023_-_aproveitamento_de_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3264/anteprojeto_de_lei_07_-2023_-__isencao_itbi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3276/anteprojeto_de_lei__08_-_2023_-_ricardo_-_sacos_para_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3323/anteprojeto_de_lei__09_-_2023_-_ricardo_-_doacao_de_sangue.doc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3334/anteprojeto_de_lei_10_-_2023_-_sidinei_-_beneficio_situacoes_de_desastre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3335/anteprojeto_de_lei_11-_2023_-_ricardo_-_isencao_iptu_cancer.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3370/anteprojeto_de_lei_13_-_2023_-_ricardo_-_altera_ctm.doc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3379/anteprojeto_de_lei_no_14-2023_-_everealdo_-_merenda_escolar_-_organicos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3384/anteprojeto_de_lei_no_15_-2023_-_internet_gratuita.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3427/anteprojeto_de_lei_17_-_2023_-_raquel_e_outros_-violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_01-2023_-__tute_-_manutencoes_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_02-2023_-__raquel_-_manutencoes_via_publica_-_gama.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_03-2023_-__adilson_-_manutencoes_via_publica_-_morro_vermelho_e_flores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3082/indicacao_04-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3083/indicacao_05-2023_-__adilson_-_manutencoes_via_publica_-_pinhal_dos_borges.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_06-2023_-__adilson_-_manutencoes_via_publica_-_colono.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_07-2023_-__adilson_-_manutencoes_de_ponte_-__pinhal_dos_borges.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_08-2023_-__adilson_-_iluminacao_publica_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_09-2023_-__adilson_-_manutencoes_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_10-2023_-__adilson_-_manutencoes_via_publica_-_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_11-2023_-__sidinei_-_manutencao_faixas_de_pedestres_-_escola.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_12-2023_-__sidinei_-_iluminacao_publica_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_13-2023_-_sidinei_-_projeto_engenharia_quadra_poliesportiva_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_14-2023_-_sidinei_-_manutencao_de_vias_publicas_-_campo_das_flores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_15-2023_-_sidinei_-_manutencao_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3094/indicacao_16-2023_-_sidinei_-_transporte_cidadao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_17-2023_-_raquel_-_manutencao_em_via_publica_-_flores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_18-2023_-__adilson_-_manutencoes_de_ponte_-__fazendinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_19-2023_-_sidinei_-_ponto_de_onibus_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_20-2023_-_raquel_-_manutencao_em_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_21-2023_-_raquel_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_22-2023_-__sidinei_-_manutencoes_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_23-2023_-_raquel_-_iluminacao_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3102/indicacao_24-2023_-__tute_-_manutencoes_via_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3103/indicacao_xx-2023_-__patiorna_-_monitor_linha_saltinho.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3104/indicacao_26-2023_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_27-2023_-__cicero_-_manutencao_em_via_publica_-_pr_281.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_28-2023_-__adilson_-_restricao_plantio_de_arvores_margens_da_via.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3107/indicacao_29-2023_-__adilson_-_manutencoes_via_publica_-_calcadas_centro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_30-2023_-__adilson_-_remocao_de_poste_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_31-2023_-__sidinei_-_apuracao_de_fatos.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_32-2023_-__adilson_-_manutencoes_via_publica_-_campestre.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_33-2023_-__adilson_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_34-2023_-__adilson_-_manutencoes_via_publica_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_35-2023_-__ricardo_-_iluminacao_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_36-2023_-__adilson_-_manutencoes_via_publica_-_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_37-2023_-_cicero_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_38-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_39-2023_-__sidinei_-_manutencoes_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_40.2023_-_everaldo_e_sidinei_-_manutencoes_iluminacao_publica_-_flores_x_contenda.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_41-2023_-__tute_-_manutencoes_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_42-2023_-__tute_-_manutencoes_via_publica_-_colono.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_43-2023_-__patiorna_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_44-2023_-__everaldo_-_pavimentacao__bosque_da_saude_e_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_45-2023_-__everaldo_-_saibro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_46-2023_-_cicero_-_manutencao_em_parquinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_48-2023_-_sidinei_-_pessoas_portadoras_de_diabete_tipo_01.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_49-2023_-_raquel_-_diversos_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3128/indicacao_50-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3129/indicacao_51-2023_-_raquel_-_manutencao_de_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3155/indicacao_52-2023_-__tute_-_ponto_de_onibus_campina_-_sentido_sc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3156/indicacao_53-2023_-__tute_-_manutencao_de_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3157/indicacao_54-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3158/indicacao_55-2023_-__everaldo_-_manutencao_de_via_publica_-_fagundes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3159/indicacao_56-2023_-__everaldo_-_ponto_de_onibus_-_tanque_velho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3160/indicacao_57-2023_-__everaldo_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3161/indicacao_58-2023_-__everaldo_-_transporte_escolar_-_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3162/indicacao_59-2023_-__sidinei_-_manutencoes_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_60-2023_-_cicero_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3167/indicacao_61-2023_-_cicero_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3168/indicacao_62-2023_-_ricardo_-_estacionamento_branca_de_neve.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_63-2023_-_joane_-_troca_de_manilhas_-_locais_diversos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_64-2023_-__everaldo_-_manutencao_de_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_65-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_66-2023_-__everaldo_e_sidinei_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3173/indicacao_67-2023_-__everaldo_-_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3174/indicacao_68-2023_-__adilson_-_manutencao_em_vias_publicas_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_69-2023_-__adilson_-_iluminacao_publica_-_cascatinha.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_70-2023_-_everaldo_-_manutencao_patio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_71-2023_-_ricardo_-_limpeza_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_72-2023_-_everaldo_-_arquivo_municipal.doc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3208/indicacao_73-2023_-_cicero_-_lixeira_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_74-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3210/indicacao_75-2023_-_tute_-_manutencao_em_via_publica_-_colon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_76-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_77-2023_-__adilson_e_cicero_-_manutencao_via_publica_-_ximbuva.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_78-2023_-__adilson_-_manutencao_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_79-2023_-__everaldo_-_manutencao_via_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3215/indicacao_80-2023_-__everaldo_-_manutencao_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_81-2023_-__everaldo_-_ponto_de_onibus_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_82-2023_-__everaldo_-_pintura_pr_281_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_83-2023_-__adilson_-_manutencao_via_publica_-_flores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_84-2023_-__sidinei_-_edital_concurso.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3225/indicacao_85-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3226/indicacao_86-2023_-_cicero_-_sistema_de_agua_tratada_-_centro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3227/indicacao_87-2023_-_tute_-_manutencao_em_via_publica_-_antinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3228/indicacao_88-2023_-_raquel_-_manutencao_patio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3229/indicacao_89-2023_-__everaldo_-_limpeza_memorial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3230/indicacao_90-2023_-__joane_-_manutencao_de_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_91-2023_-_raquel_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3232/indicacao_92-2023_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3233/indicacao_93-2023_-_tute_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3234/indicacao_94-2023_-_cicero_-_manutencao_patio_de_escola.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3235/indicacao_95-2023_-_cicero_-_sinalizacao_-_centro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_96-2023_-_everaldo-_manutencao_em_via_publica_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_97-2023_-_everaldo_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_98-2023_-_tute_-_limpeza_via_publica.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3244/indicacao_99-2023_-_tute_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3254/indicacao_100-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3255/indicacao_101-2023_-_everaldo_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3256/indicacao_102-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3257/indicacao_103-2023_-_adilson_-_iluminacao_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3258/indicacao_104-2023_-_adilson_-_ponto_de_onibus_-_onca.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_105-2023_-_cicero_-_ponto_de_onibus_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3260/indicacao_106-2023_-_adilson_-_manutencao_em_via_publica_-_centro_e_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_107-2023_-_cicero_-_lixeira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_108-2023_-_ricardo_-_sinalizacao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3263/indicacao_109-2023_-_raquel_-_manutencao_em_calcada_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_110-2023_-_everaldo_-_manutencao_em_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_111-2023_-_everaldo_-_transporte_cidadao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_113-2023_-_cicero_-_manutencao_em_vias.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_114-2023_-_adilson_-_servicos_diversos_-_ribeirao_do_meio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3275/indicacao_115-2023_-_tute_-_manutencao_em_via_-_corrego.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_116-2023_-__everaldo-_manutencoes_meu_campinho.doc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_117-2023_-__everaldo-_manutencoes_estradas.doc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_118-2023_-__adilson_-_manutencoes_via_publica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_119-2023_-__raquel_-_manutencoes_via_publica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_120-2023_-__adilson_-_everaldo_-_raquel_-_programa_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3285/indicacao_121-2023_-__adilson_-_manutencoes_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_122-2023_-__adilson_-_troca_de_lamapada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3290/indicacao_123-2023_-__cicero_-_manutencoes_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3291/indicacao_124-2023_-__adilson_-_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_125-2023__-_adilson_-_rocadas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_126-2023_-__adilson_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_127-2023_-_ricardo_-_sinalizacao_pr_281_-_rancho_bar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3295/indicacao_128-2023_-__cicero_-_areia_cmei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_129-2023_-__raquel_-_calcadas_centro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_130-2023_-__raquel_-_manilhas_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_131-2023_-_tute_-_ligacao_de_agua_-_raia-centro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_132-2023_-__cicero_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3314/indicacao_134-2023_-__everaldo_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_135-2023_-__joane_-_manutencoes_de_via_publica_-_varzea.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_136-2023_-__tute_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_137-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_138-2023_-__cicero_-_manutencoes_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3319/indicacao_139-2023_-__raquel_-_espaco_para_politicas_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3321/indicacao_140-2023_-__everaldo_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3322/indicacao_141-2023_-__adilson_-_manutencao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_142-2023_-_tute_-_parque_municipal_puc_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_143-2023_-_everaldo_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_144-2023_-__everaldo_-_manuntencao_via_publica_-_papanduva.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3329/indicacao_145-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3330/indicacao_146-2023_-_tute_-_transporte_cidadao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3331/indicacao_147-2023_-_sidinei_-_festa_agricultor.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3340/indicacao_149-2023_-__everaldo_-_manuntencao_via_publica_-_campestre__e_morro_do_tigre.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3341/indicacao_150-2023_-__ricardo_-_reativacao_do_campo_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3342/indicacao_151-2023_-__adilson_-_manutencao_pr_281.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3343/indicacao_152-2023_-__sidinei_-_mudanca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_153-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_154-2023_-_tute_-_manutencao_via_publica_-_alto_da_serra.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_155-2023_-__everaldo_-_limpeza_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_156-2023_-__ricardo_-_iluminacao_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_157-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3353/indicacao_158-2023_-__everaldo_-_erm_francisco_sobrinho.doc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_159-2023_-__adilson_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_160-2023_-__cicero_-_lixeira_comunitarias_-_rio_de_una.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3359/indicacao_161-2023_-__ricardo_-_coleta_de_residuos_de__construcao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3360/indicacao_162-2023_-_tute_-_manutencao_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_163-2023_-_adilson_-_servicos_diversos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_164-2023_-_joane_-_manutencao_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_165-2023_-_tute_-_manutencao_via_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_166-2023_-__cicero_-_transporte_escolar_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_167-2023_-__everaldo_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3372/indicacao_168-2023_-__cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3373/indicacao_169_-_2023_-_sidinei_-_lixeira_-_flores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_170-2023_-__ricardo_-_iluminacao_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3375/indicacao_171-2023_-__cicero_-_manutencao_de_via_publica_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3376/indicacao_172-2023_-__everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_173-2023_-__cicero_-_manutencao_de_via_publica_-_pr_281_lagoa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3386/indicacao_174-2023_-__adilson_-_manutencao_de_via_publica_-_corrego_das_pedras.doc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_175-2023_-__adilson_-_manutencao_de_via_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3388/indicacao_176-2023_-__everaldo_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_177-2023_-__everaldo_-_iluminacao_publica_-_ribeirao_do_meio.doc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3390/indicacao_178-2023_-__sidinei_-_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3391/indicacao_179-2023_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3392/indicacao_180-2023_-__raquel_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_181-2023_-__adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3394/indicacao_182-2023_-__sidinei_-_projeto_ceia.doc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_183-2023_-_tute_-_manutencao_via_publica_-_ribeirao_do_mel.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3398/indicacao_184-2023_-_tute_-_lixeira_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3399/indicacao_185-2023_-__raquel_-_iluminacao_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3400/indicacao_186-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_187-2023_-__joane_-_manutencao_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3407/indicacao_188-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_campina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3408/indicacao_189-2023_-__everaldo_-_transporte_eleicao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_190-2023_-_tute_-_manutencao_via_publica_-_morro_vermelho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3410/indicacao_191-2023_-_patiorna_-_manutencao_via_publica_-_saltinho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3411/indicacao_192-2023_-_adilson_-_manutencao_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_193-2023_-__raquel_-_iluminacao_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_194-2023_-__cicero_-_limpeza_cmei_pedacinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_195-2023_-__cicero_-_manutencao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_196-2023_-_tute_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_197-2023_-_everaldo_-_cmei_stefanie_erdelyi.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3418/indicacao_198-2023_-_everaldo_-_manutencao_em_via_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_199_-2023_-_ricardo_-_evento_dos_idosos.docx.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3420/indicacao_200-2023_-_cicero_-_iluminacao_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3421/indicacao_201-2023_-_tute_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_202-2023_-_adilson_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3428/indicacao_203-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3429/indicacao_204-2023_-_adilson_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3430/indicacao_205-2023_-_everaldo_-_limpeza_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3431/indicacao_206-2023_-_cicero_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_207-2023_-_tute_-_lixeiras_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_208-2023_-_tute_-_campanha_educativa_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3434/indicacao_209-2023_-_adilson_-_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3439/indicacao_210-2023_-_tute_-_sinalizacao_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3440/indicacao_211-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3441/indicacao_212-2023_-__pavimentacao.doc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3442/indicacao_213-2023_-__pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3443/indicacao_214-2023_-_everaldo_-_manutencao_em_via_pulica_-_rua_xv_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3462/indicacao_215-2023_-__raquel_-_ponto_de_onibus_-_gama.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3463/indicacao_216-2023_-__everaldo_-_manutencao_em_via_publica_-_pavimentacao_paralelepipedo_-_anne_louise.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3464/indicacao_217-2023_-__raquel_-_manuntencao_em_via_publica_-_campina.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3465/indicacao_218-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3466/indicacao_219-2023_-__everaldo_-_transporte_alunos_vestibular.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3467/indicacao_220-2023_-__everaldo_-_painel_de_senha_-_ubs_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3468/indicacao_221-2023_-__joane_-_iluminacao_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3469/indicacao_222-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3477/indicacao_223-2023_-_sidinei_-_manutencao_bueiro_-_centro.doc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3478/indicacao_224-2023_-_cicero_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3479/indicacao_225-2023_-_cicero_-_lixeira_comunitaria_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3480/indicacao_226-2023_-_tute_-_manutencao_de_via_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3481/indicacao_227-2023_-_tute_-_manutencao_de_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3482/indicacao_228-2023_-_tute_-_manutencao_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3483/indicacao_229-2023_-_ricardo_-_lombada_-_bosque_da_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3484/indicacao_230-2023_-_ricardo_-_rede_de_agua_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3485/indicacao_231-2023_-__raquel_-_manuntencao_em_via_publica_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3486/indicacao_232-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3491/indicacao_233-2023_-_everaldo_-_manutencao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3492/indicacao_234-2023_-_everaldo_-_escolinha_papanduva.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3493/indicacao_235-2023_-_everaldo_-_kit_higiene_bucal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3494/indicacao_236-2023_-_everaldo_-_manutencao_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3495/indicacao_237-2023_-_everaldo_-_manutencao_espaco_publico-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3496/indicacao_238-2023_-_adilson_-_manutencao_de_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3497/indicacao_239-2023_-_ricardo_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3498/indicacao_240-2023_-_tute_-_manutencao_em_via_pubica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3303/mocao_01-2023_-_vargas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3304/mocao_02-2023_-_paulina_kramar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3305/mocao_03-2023_-_rei.doc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3306/mocao_04-2023_-_paulina_kramar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3307/mocao_05-2023_-_eberton_alves.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3308/mocao_06-2023_-_custodio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3309/mocao_07-2023_-_rosa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3338/mocao_08-2023_-__carlos_camargo.doc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3339/mocao_09-2023_-__antonia_boniecki.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3368/mocao_10-2023_-_congratulacao_-_multi_loja.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3369/mocao_11-2023_-_congratulacao_-_real_sport.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3424/mocao_12-2023_-_congratulacao_-_novos_pms.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3136/projeto_de_lei_01.2023_-_cria-a-coordenadoria-municipal-de-defesa-civil-comdeci.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_02.2023_-_institui-o-alerta-para-resgate-de-pessoas-no-municipio-de-tijucas-do-sul.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_03.2023_-_institui-o-programa-maria-da-penha-vai-as-escolas.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_04.2022_-_reposicao-adm.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3140/projeto_de_lei_05.2022_-_reposicao-magisterio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_de_lei_06.2022_-_reposicao-conselho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_no_07.2023_-_altera-lei-802.21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_08.2023_-_altera-lei-776.2021-que-trata-de-adiantamento.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3144/projeto_de_lei_no_09.2023_-_autoriza_o_municipio_de_tijucas_do_sul_a_celebrar_parceria_com_a_uniao_dos_dirigentes_municipais_de_educacao__undime_pr_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3145/projeto_de_lei_no_10.2023_-_altera_lei_608.2017_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3146/projeto_de_lei_no_11.2023_-_autoriza_recebimento_de_doacao_com_encargo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3147/projeto_de_lei_no_12.2023_-_dispoe_sobre_o_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3149/projeto_de_lei_no_13.2023_-_altera_a_lei_no_822_de_05_de_abril_de_2022_2_-_copia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3203/projeto_de_lei_no_14.2023_-_institui_a_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3204/projeto_de_lei_no_15.2023_-_institui_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_16.2023_-_autoriza_o_municio_a_integrar_a_aice_associacao_internacional_de_cidades_educadoras.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3253/projeto_de_lei_no_17.2023_-_altera_lei_879.23_que_dispoe_sobre_a_concessao_de_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3239/pr93d41.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3382/projeto_de_lei_no_19.2023_-_altera_a_lei_no_779_de_20_de_outubro_de_2021.doc.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_no_20.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3288/projeto_de_lei_no_21.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_no_22.2023_-_cria_o_programa_vamos_reciclar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_no_23.2023_-_altera_lei_289.2012_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3357/projeto_de_lei_no_24.2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a._e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3337/projeto_de_lei_no_25.2023_-_altera_dispositivos_da_lei_municipal_n_289_de_23_de_marco_de_2012.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3358/projeto_de_lei_no_26.2023_-_altera_dispositivo_da_lei_municipal_n_825_de_23_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3402/projeto_de_lei_no_27.2023_-_altera_a_lei_municipal_no_703_de_24_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3403/projeto_de_lei_no_28.2023_-_altera_a_lei_498.14_que_dispoe_sobre_o_pccv_da_adm_1.doc.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3404/projeto_de_lei_no_29.2023_-_altera_a_lei_499.14_que_dispoe_sobre_o_pccs_da_saude.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3383/projeto_de_lei_no_30.2023_-_amortizacao_de_deficit_tecnico_atuarial_-_rpps_-_previdencia_4.doc.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_de_lei_no_31.2023_-_revoga_a_lei_municipal_no_824_de_18_de_abril_de_2022_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_no_34.2023_-_lei_piso_da_enfermagem.doc.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3489/projeto_de_lei_no_35.2023_-_institui_a_politica_de_prevencao_e_enfrentamento_a_violencia_contra_criancas_e_adolescentes.doc.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3447/prfec51.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3448/projeto_de_lei_no_37.2023_-_dispoe_sobre_a_revisao_do_plano_diretor_participativo_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3449/projeto_de_lei_no_38.2023_-_estabelece_o_perimetro_urbano_do_municipio_de_tijucas_do_sul_e_a_divisao_de_bairros_urbanos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3450/projeto_de_lei_no_39.2023_-_regulamenta_o_zoneamento_de_uso_e_ocupacao_do_solo_urbano_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3451/projeto_de_lei_no_40.2023_-_aprova_a_lei_que_estabelece_o_parcelamento_e_uso_do_solo_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3452/projeto_de_lei_no_41.2023_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3453/projeto_de_lei_no_42.2023_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3454/projeto_de_lei_no_43.2023_-_dispoe_sobre_os_instrumentos_urbanisticos_de_parcelamento_edificacao_ou_utilizacao_compulsorios_peuc_e_iptu_progressivo_no_tempo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3455/projeto_de_lei_no_44.2023_-_dispoe_e_regulamenta_o_instrumento_urbanistico_do_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3456/projeto_de_lei_no_45.2023_-_dispoe_sobre_o_estudo_de_impacto_de_vizinhanca_eiv_e_sobre_o_relatorio_de_impacto_de_vizinhanca_rivi.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3457/projeto_de_lei_no_46.2023_-_dispoe_sobre_a_taxa_de_analise_de_estudo_de_impacto_de_vizinhanca_eiv_e_do_respectivo_relatorio_de_impacto_de_vizinhanca_rivi.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3458/projeto_de_lei_no_47.2023_-_institui_o_fundo_municipal_de_desenvolvimento_fmd_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3459/projeto_de_lei_no_48.2023_-_define_o_sistema_viario_basico_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3460/projeto_de_lei_no_49.2023_-_institui_o_plano_de_mobilidade_urbana_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3461/projeto_de_lei_no_50.2023_-_cria_cargos_na_lei_no_498_de_11_de_novembro_de_2014.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3499/projeto_de_lei_no_51.2023_-_acrescenta_o_art._27-a_a_lei_no_46_de_08_de_dezembro_de_2005.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3130/projeto_de_lei_01_-_2023_-_reposicao_servidores_efetivos_e_comissionados_camara.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3131/projeto_de_lei_02_-_2023_-_reposicao_vereadores_prefeito_vice.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3132/projeto_de_lei_03_-2023_-__altera_lei_615.17_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3133/projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3134/projeto_de_lei_05-_2022_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_06_-_2023_-_nomeacao_de_rua_-_prof_nair_lustosa_maoski.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3148/projeto_de_lei_07_-_2023_-_altera_lei_763.2021_-_jovem_aprendiz.docx.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_08_-_2023_-_teletrabalho_camara.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_09_-_2023_-_vereador_sidinei_-_atendimento_de_fisioterapia.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3238/projeto_de_lei_10_-_2023_ricardo_-_laudo_autismo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_lei_11_-_2023_-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_lei_12_-_2023_-_altera_gratificacoes_lei_429.2013.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_lei_13_-_2023_-_vereador_everaldo_-_setembro_caramelo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3302/projeto_de_lei_14_-_2023_-_vereadora_raquel_-_relacionamentos_abusivos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3356/projeto_de_lei_15_-_2023_-_vereadores_raquel_e_sidinei_-_selo_nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_16_-_2023_-_vereadores_sidinei_-_atendimento_prioritario_a_diabeticos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3385/projeto_de_lei_017_-2023_-_assessor_parlamentar_altera_lei_531.15_-_estrutura_org._da_cm..doc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei_18_-_2023_-_nomeacao_de_rua_-_antonio_alves_de_paula.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3445/projeto_de_lei_022_-_2023_-_vereador_sidinei_-_amigo_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3446/projeto_de_lei_23_-_2023_-_tute_-_revoga_lei_e_nomina_rua_brasilia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_01-2023_-_everaldo_-_irregularidade.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3181/requerimento_02-2023_-_adilson_-_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_04-2023_-_adilson_e_ricardo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_05-2023_-_adilson_-_cabos_de_internet.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_06-2023_-_adilson_-_curva_rua_eutalia_alves.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_07-2023_-_adilson_-_salas_de_aula_creche.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_08-2023_-_adilson_-_ubs_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_09-2023_-_adilson_-_cras_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3188/requerimento_10-2023_-_everaldo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3189/requerimento_11-2023_-_adilson_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3190/requerimento_12-2023_-_adilson_-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_13-2023_-_adilson_-_baile_boca.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3192/requerimento_14-2023_-_adilson_-_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_15-2023_-_adilson_-_monitores_escolares.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3194/requerimento_16-2023_-_sidinei_-__atendimento_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_17-2023_-_sidinei_-_hospital_nossa_senhora_das_dores_-_pintura.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_18-2023_-_sidinei_-_emendas_ubs.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_19-2023_-_everaldo_-_alagamentos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_20-2023_-_everaldo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_21-2023_-_sidinei_-__leis_municipais_-_saude.doc.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_22-2023_-_adilson_-_balanco_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3201/requerimento_23-2023_-_adilson_-_escola_matulao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3202/requerimento_24-2023_-_adilson_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3205/requerimento_25-2023_-_sidinei_-__lei_municipal_-_caixa_prioritario.doc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3206/requerimento_26-2023_-_sidinei_-__lei_municipal_-__atendimentos_audiovisual.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3207/requerimento_27-2023_-_adilson_e_ricardo_-_transporte_escolar_-_2.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3224/requerimento_28-2023_-_sidinei_e_ricardo_-_nomeacao_casa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3236/requerimento_29-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3245/requerimento_30-2023_-_ricardo_-_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3246/requerimento_31-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3247/requerimento_32-2023_-_everaldo_-_atendimentos_psicologicos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_33-2023_-_adilson_-_festa_do_agricultor_i.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_35-2023_-_adilson_-_ata_de_registro_de_preco.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3251/requerimento_36-2023_-_everaldo_-_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3269/requerimento_38-2023_-_adilson_-_limpeza_caixas_dagua_escolas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_39-2023_-_adilson_-_emendas_impositivas_escolas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3271/requerimento_40-2023_-_adilson_-_recurso_3_milhoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3272/requerimento_41-2023_-_adilson_-_empresa_servicos_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3273/requerimento_42-2023_-_adilson_-_obras_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3274/requerimento_43-2023_-_adilson_-_obras_hospital.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_44-2023_-_raquel_e_tute_-_servico_de_internet_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3279/requerimento_45-2023_-_ricardo_-_parecer_setor_engenharia_-_nomeacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3296/requerimento_46-2023_-_tute_-_parecer_setor_engenharia_-_retorno_de_resposta.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_47-2023_-_adilson_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3311/requerimento_48-2023_-_adilson_-_pavimentacao_ii.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3312/requerimento_49-2023_-_comissao_orcamento_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_50-2023_-_adilson_-_carteiras_escolares.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3325/requerimento_51-2023__-_prorrogacao_cpi_1.2023_transporte_escolar.doc.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3332/requerimento_53-2023_-_tute_-_acao_conjunta_para_alargamento_de_via.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_54-2023_-_adilson_e_everaldo_-_parecer_setor_de_engenharia_xaxim.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3345/requerimento_55-2023_-_ricardo_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3346/requerimento_56-2023_-_adilson_-_festa_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_57-2023_-_ricardo_-_parecer_setor_de_engenharia_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3350/requerimento_58-2023_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3365/requerimento_59-2023_-_adilson_-_controle_populacional_de_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3366/requerimento_60-2023_-_everaldo_-_leis_lucas.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_61_-2023_-_sidinei_-_pics.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3377/requerimento_62_-2023_-_sidinei_-_prevencao_ao_suicidio_-_saude.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3378/requerimento_63_-2023_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3395/requerimento_64-2023_-_adilson_-_travessas_elevadas.doc.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3396/requerimento_65-2023_-_adilson_-_saibro_e_manilhas.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3413/requerimento_66_-2023_-_vereadores_-_convocacao.doc.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3423/requerimento_67-2023_-_adilson_-_antipo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3435/requerimento_68_-2023_-_vereadores_-_convocacao.doc.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3436/requerimento_69-2023_-_ricardo_-_parecer_setor_de_engenharia.doc.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3437/requerimento_70-2023_-_joane_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3438/requerimento_71-2023_-_joane_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_72-2023_-_patiorna_-_parecer_setor_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3470/requerimento_73-2023_-_adilson_-_saibro.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3471/requerimento_74-2023_-_adilson_-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3472/requerimento_75-2023_-_adilson_-_contratos_empresa_katru_assessoria_ltda.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3473/requerimento_76-2023_-_raquel_-_parecer_setor_de_engenharia_-_flores.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3474/requerimento_77-2023_-_adilson_-_contratos_empresa_terraplangem_tijucas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3475/requerimento_78-2023_-_adilson_-_contratos_ativios_patio_e_agricultura.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3476/requerimento_79-2023_-_adilson_-_retirada_de_autoria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3487/requerimento_80-2023_-_sidinei-_links_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3488/requerimento_81-2023_-_vereadores_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3490/requerimento_82-2023_-_vereadores_-_iluminacao_publica_-_corrigida.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda_01.2023__-_pl_03_leg._-_lei_estagio.doc.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda_02.2023_projeto_de_lei_04_-2023_-_altera_lei_531.15_-_estrutura_org._da_cm.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda_03.2023_projeto_de_lei_10_-2023_-_altera_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda_04.2023_projeto_de_lei_12_-2023_-_ssitema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3222/emenda_05.2023_projeto_de_lei_15_-2023_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3223/emenda_06.2023_projeto_de_lei_08_-2023_-_teletrabalho.doc.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2023/3240/emenda_07.2023_projeto_de_lei_09-2023_-_atendimentos_fisioterapeuticos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="237" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="236.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>