--- v0 (2025-12-11)
+++ v1 (2026-06-16)
@@ -54,3387 +54,3387 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3820/anteprojeto_de_lei_01-2024_-__everaldo_-_parque_da_familia.odt</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3820/anteprojeto_de_lei_01-2024_-__everaldo_-_parque_da_familia.odt</t>
   </si>
   <si>
     <t>Implementação do Parque Municipal Denominado Parque da Família e dá Outras Providências</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EVERALDO TIJUCANO, CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3821/anteprojeto_de_lei_02-2024_-__everaldo_-_capacitacao_atendimento_autistas.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3821/anteprojeto_de_lei_02-2024_-__everaldo_-_capacitacao_atendimento_autistas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Servidor Amigo do Autista, que trata da Capacitação Técnica de todos os Servidores do Município de Tijucas do Sul, que na Execução de suas Tarefas Possuem Contato, Direto ou Indireto, com os Portadores do Transtorno do Espectro Autista</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3822/anteprojeto_de_lei_03-2024_-__everaldo_-_coordenadoria_da_defesa_civil.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3822/anteprojeto_de_lei_03-2024_-__everaldo_-_coordenadoria_da_defesa_civil.docx</t>
   </si>
   <si>
     <t>Cria, a Coordenadoria Municipal de Defesa Civil (COMPDEC), o Fundo Municipal de Defesa Civil (FUNDECI) e o Conselho Municipal de Defesa Civil – FUNPDEC</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CEBOLA, EVERALDO TIJUCANO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3823/anteprojeto_de_lei_04-2024_-__sidinei_e_everaldo_-_equipamentos_sensoriais_de_inclusao.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3823/anteprojeto_de_lei_04-2024_-__sidinei_e_everaldo_-_equipamentos_sensoriais_de_inclusao.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a Obrigatoriedade de Instalações de Equipamentos Sensoriais de Inclusão em Praças, Parques Públicos, Escolas Municipais e Creches</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3824/anteprojeto_de_lei_05_-2024_-_altera_lei_801.21_-_incentivo_esporte_vt.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3824/anteprojeto_de_lei_05_-2024_-_altera_lei_801.21_-_incentivo_esporte_vt.doc</t>
   </si>
   <si>
     <t>Altera no que Especifica a Lei Municipal n° 801/2021, que “Cria o Programa de Incentivo ao Esporte, Cultura e Turismo em Tijucas do Sul e dá outras Providências</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3825/anteprojeto_de_lei_06-2024_-_sidinei_-_colonia_de_ferias.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3825/anteprojeto_de_lei_06-2024_-_sidinei_-_colonia_de_ferias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade da Colônia de Férias em Creches, Destinadas à Educação Infantil no Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3826/anteprojeto_de_lei_07-2024_-_everaldo_-_semana_da_gentileza.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3826/anteprojeto_de_lei_07-2024_-_everaldo_-_semana_da_gentileza.docx</t>
   </si>
   <si>
     <t>Institui a “Semana da Gentileza” no Município de Tijucas do Sul e dá outras Providências</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA, PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3827/anteprojeto_de_lei_08-2024_-_ricardo_e_patiorna_-_reconhece_os_rodeios_campeiros.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3827/anteprojeto_de_lei_08-2024_-_ricardo_e_patiorna_-_reconhece_os_rodeios_campeiros.docx</t>
   </si>
   <si>
     <t>Reconhece os Rodeios Campeiros como Patrimônio Cultural, Prática Esportiva e de Relevante Importância Social e Econômica para o Município</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3828/anteprojeto_de_lei_09-2024_-_raquel_-_programa_incentivo_produtores_de_morangos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3828/anteprojeto_de_lei_09-2024_-_raquel_-_programa_incentivo_produtores_de_morangos.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Incentivo aos Agricultores Produtores de Morangos e dá outras Providências</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3829/anteprojeto_de_lei_10-2024_-_ricardo_-_tijucas_do_sul_tem_sus.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3829/anteprojeto_de_lei_10-2024_-_ricardo_-_tijucas_do_sul_tem_sus.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Tijucas do Sul a Mostra “Tijucas do Sul tem SUS”, o “Prêmio Zenair Leprevost”, e dá outras Providências.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3830/anteprojeto_de_lei_11-2024_-_institui_a_obrigatoriedade_da_microchipagem_de_caes_e_gatos.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3830/anteprojeto_de_lei_11-2024_-_institui_a_obrigatoriedade_da_microchipagem_de_caes_e_gatos.docx</t>
   </si>
   <si>
     <t>Institui a Obrigatoriedade da Microchipagem de Cães e Gatos no Município de Tijucas do Sul e dá outras Providências</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_01-2024_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_01-2024_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Córrego das Pedras</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_02-2024_-__raquel_-_manuntencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_02-2024_-__raquel_-_manuntencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção em Vias Públicas</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3503/indicacao_03-2024_-__everaldo_-_manuntencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3503/indicacao_03-2024_-__everaldo_-_manuntencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3504/indicacao_04-2024_-__everaldo_-_academia_ao_ar_livre_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3504/indicacao_04-2024_-__everaldo_-_academia_ao_ar_livre_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Academia ao Ar Livre - Lagoinha</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_05-2024_-__everaldo_-_transporte_escolar.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_05-2024_-__everaldo_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Transporte de Alunos</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_06-2024_-__sidinei_-_manuntencao_em_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_06-2024_-__sidinei_-_manuntencao_em_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>CÍCERO</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_07-2024_-__cicero_-_manuntencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_07-2024_-__cicero_-_manuntencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_08-2024_-__cicero_-_parquinho_na_praca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_08-2024_-__cicero_-_parquinho_na_praca.pdf</t>
   </si>
   <si>
     <t>Parquinho na Praça</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>JOANE, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_09-2024_-_joane_e_raquel_-_iluminacao_publica_-_flores-contenda.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_09-2024_-_joane_e_raquel_-_iluminacao_publica_-_flores-contenda.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_10-2024_-__ricardo_-_compra_de_caixa_dagua.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_10-2024_-__ricardo_-_compra_de_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>Caixa de Água - Pinhal dos Borges</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_11-2024_-_adilson__-_manuntencao_em_via_publica_-_postinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_11-2024_-_adilson__-_manuntencao_em_via_publica_-_postinho.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Postinho</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_12-2024_-_tute_-_parceria_hidroginastica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_12-2024_-_tute_-_parceria_hidroginastica.pdf</t>
   </si>
   <si>
     <t>Hidroginástica/Hidroterapia</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_13-2024_-_raquel_-_iluminacao_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_13-2024_-_raquel_-_iluminacao_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Lagoinha</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_14-2024_-__raquel_-_manutencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_14-2024_-__raquel_-_manutencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_15-2024_-_tute_-_cabos_de_telefonia.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_15-2024_-_tute_-_cabos_de_telefonia.pdf</t>
   </si>
   <si>
     <t>Cabos de Telefonia / internet</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_16-2024_-_tute_-_manutencao_de_via_publica_-_matulao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_16-2024_-_tute_-_manutencao_de_via_publica_-_matulao.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Matulão</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3529/indicacao_17-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3529/indicacao_17-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Lagoinha</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3530/indicacao_18-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3530/indicacao_18-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3531/indicacao_19-2024_-__sidinei_-_manutencao_em_via_publica_-_salto_da_boa_vista.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3531/indicacao_19-2024_-__sidinei_-_manutencao_em_via_publica_-_salto_da_boa_vista.pdf</t>
   </si>
   <si>
     <t>Construção de Lombada</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3532/indicacao_20-2024_-_tute_-_manutencao_de_via_publica_-_vossoroca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3532/indicacao_20-2024_-_tute_-_manutencao_de_via_publica_-_vossoroca.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Vossoroca</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3533/indicacao_21-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3533/indicacao_21-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Diversos</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_22-2024_-_everaldo_-_manutencao_de_via_publica_-_campestre_e_arredores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_22-2024_-_everaldo_-_manutencao_de_via_publica_-_campestre_e_arredores.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Campestre e região</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_23-2024_-_everaldo_-_manutencao_de_via_publica_-_postinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_23-2024_-_everaldo_-_manutencao_de_via_publica_-_postinho.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Postinho</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_24-2024_-_everaldo_-_manutencao_de_via_publica_-_papanduva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_24-2024_-_everaldo_-_manutencao_de_via_publica_-_papanduva.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Papanduva</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_25-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_25-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Rede de Água - Lagoinha</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_26-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_26-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Lagoa</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_27-2024_-_cicero_-_estacionamento_creche_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_27-2024_-_cicero_-_estacionamento_creche_lagoa.pdf</t>
   </si>
   <si>
     <t>Estacionamento Creche – Lagoa</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_28-2024_-_raquel_-_servicos_diversos_-_rio_abaixo.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_28-2024_-_raquel_-_servicos_diversos_-_rio_abaixo.pdf</t>
   </si>
   <si>
     <t>Serviços Diversos – Rio Abaixo</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_29-2024_-sidinei_-_manutencao_de_via_publica_-_campo_alto.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_29-2024_-sidinei_-_manutencao_de_via_publica_-_campo_alto.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Campo Alto</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_30-2024_-_everaldo_-_limpeza_publica_-_remocao_de_cartazes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_30-2024_-_everaldo_-_limpeza_publica_-_remocao_de_cartazes.pdf</t>
   </si>
   <si>
     <t>Remoção de Material Gráfico</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_31-2024_-_adilson__-_manuntencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_31-2024_-_adilson__-_manuntencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção em Vias Públicas - Diversos</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3550/indicacao_32-2024_-sidinei_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3550/indicacao_32-2024_-sidinei_-_manutencao_de_via_publica_-_vila_cubas.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Vila Cubas</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3551/indicacao_33-2024_-_everaldo_-_limpeza_publica_-_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3551/indicacao_33-2024_-_everaldo_-_limpeza_publica_-_flores.pdf</t>
   </si>
   <si>
     <t>Coleta de Lixo - Flores</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_34-2024_-_everaldo_-_manuntecao_de_via_publica_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_34-2024_-_everaldo_-_manuntecao_de_via_publica_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Tabatinga</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>JOANE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_35-2024_-_joane_-_tabatinga_-_patrolamento.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_35-2024_-_joane_-_tabatinga_-_patrolamento.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_36-2024_-__raquel_-_manutencao_em_via_publica_-_saltinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_36-2024_-__raquel_-_manutencao_em_via_publica_-_saltinho.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Saltinho</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>RAQUEL PROFESSORA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_37-2024_-__raquel_e_tute_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_37-2024_-__raquel_e_tute_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Centro</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_38-2024_-__cicero_-_manutencao_em_via_publica_-_dirversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_38-2024_-__cicero_-_manutencao_em_via_publica_-_dirversos.pdf</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3557/indicacao_39-2024_-_adilson__-_manuntencao_em_via_publica.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3557/indicacao_39-2024_-_adilson__-_manuntencao_em_via_publica.pdf</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3558/indicacao_40-2024_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3558/indicacao_40-2024_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – São João</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_41-2024_-__raquel_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_41-2024_-__raquel_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_42-2024_-_raquel_-_iluminacao_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_42-2024_-_raquel_-_iluminacao_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Lagoa</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3561/indicacao_43-2024_-_raquel_-_iluminacao_publica_-_ambrosios.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3561/indicacao_43-2024_-_raquel_-_iluminacao_publica_-_ambrosios.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Ambrósios</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3562/indicacao_44-2024_-_joane_-_iluminacao_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3562/indicacao_44-2024_-_joane_-_iluminacao_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3563/indicacao_45-2024_-_raquel_-_limpeza_publica_-_postinho.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3563/indicacao_45-2024_-_raquel_-_limpeza_publica_-_postinho.pdf</t>
   </si>
   <si>
     <t>Coleta de Lixo - Postinho</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3564/indicacao_46-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3564/indicacao_46-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_47-2024_-_raquel_-_manutencao_de_estradas_-_xaxim.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_47-2024_-_raquel_-_manutencao_de_estradas_-_xaxim.pdf</t>
   </si>
   <si>
     <t>Manutenção de Estradas – Xaxim</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_48-2024_-_tute_-_limpeza_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_48-2024_-_tute_-_limpeza_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Limpeza de Terreno - Centro</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_49-2024_-_sidinei_-_manutencao_ponto_de_onibus_-_campina.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_49-2024_-_sidinei_-_manutencao_ponto_de_onibus_-_campina.pdf</t>
   </si>
   <si>
     <t>Manutenção em Ponto de Ônibus – Campina</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_50-2024_-_sidinei_-_iluminacao_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_50-2024_-_sidinei_-_iluminacao_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_51-2024_-_raquel_-_cadastro_conselho_da_mulher.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_51-2024_-_raquel_-_cadastro_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>Conselho Municipal dos Direitos da Mulher</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_52-2024_-_joane_-_tabatinga_-_manuntencao_em_vias_publicas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_52-2024_-_joane_-_tabatinga_-_manuntencao_em_vias_publicas.pdf</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3582/indicacao_53-2024_-_everaldo_-_manuntecao_em_ponto_de_onibus.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3582/indicacao_53-2024_-_everaldo_-_manuntecao_em_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Manutenção em Ponto de Ônibus - Ambrósios</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3583/indicacao_54-2024_-_tute_-_manutencao_em_via_publica_-_diversos.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3583/indicacao_54-2024_-_tute_-_manutencao_em_via_publica_-_diversos.pdf</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_55-2024_-_tute_-_manutencao_em_via_publica_-_mata_burro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_55-2024_-_tute_-_manutencao_em_via_publica_-_mata_burro.pdf</t>
   </si>
   <si>
     <t>Manutenção de Via Pública</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3585/indicacao_56-2024_-_adilson__-_manuntencao_em_via_publica_-_vossoroca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3585/indicacao_56-2024_-_adilson__-_manuntencao_em_via_publica_-_vossoroca.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Vossoroca</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_57-2024_-_adilson__-_manuntencao_em_via_publica_-_ximbuva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_57-2024_-_adilson__-_manuntencao_em_via_publica_-_ximbuva.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Ximbuva</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao_58-2024_-_sidinei_-_iluminacao_publica_-_vossoroca.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao_58-2024_-_sidinei_-_iluminacao_publica_-_vossoroca.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Vossoroca</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_59-2024_-_sidinei_-_manutencao_em_publica_-_ze_carlos_anne_louise.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_59-2024_-_sidinei_-_manutencao_em_publica_-_ze_carlos_anne_louise.pdf</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3589/indicacao_60-2024_-__cicero_-_manutencao_em_via_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3589/indicacao_60-2024_-__cicero_-_manutencao_em_via_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Centro</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3590/indicacao_61-2024_-__cicero_-_limpeza_publica_-_centro.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3590/indicacao_61-2024_-__cicero_-_limpeza_publica_-_centro.pdf</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_62-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_62-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Lagoa</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_63-2024_-_tute_-_remocao_de_fios_de_internet_-_lagoinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_63-2024_-_tute_-_remocao_de_fios_de_internet_-_lagoinha.pdf</t>
   </si>
   <si>
     <t>Remoção de Fios de Internet</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3593/indicacao_64-2024_-_adilson-_manutencao_em_via_publica_-_caivinha.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3593/indicacao_64-2024_-_adilson-_manutencao_em_via_publica_-_caivinha.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Caivinha</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_65-2024_-_raquel_-_iluminacao_publica_-_gama.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_65-2024_-_raquel_-_iluminacao_publica_-_gama.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública – Gama</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_66-2024_-_raquel_-_manutencao_em_via_publica_-_contenda_das_flores.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_66-2024_-_raquel_-_manutencao_em_via_publica_-_contenda_das_flores.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Contenda das Flores</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_67-2024_-_tute_-_manutencao_em_via_publica_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_67-2024_-_tute_-_manutencao_em_via_publica_-_tabatinga.doc</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_68-2024_-_tute_-_manutencao_em_via_publica_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_68-2024_-_tute_-_manutencao_em_via_publica_-_cascatinha.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Cascatinha</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3634/indicacao_69-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3634/indicacao_69-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3635/indicacao_70-2024_-_everaldo_-_estacionamento_colegio_fco_camargo_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3635/indicacao_70-2024_-_everaldo_-_estacionamento_colegio_fco_camargo_-_centro.doc</t>
   </si>
   <si>
     <t>Estacionamento – Centro</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_71-2024_-_adilson-_manutencao_em_via_publica_-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_71-2024_-_adilson-_manutencao_em_via_publica_-_varzea.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Várzea</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_72-2024_-_tute_-_manutencao_em_via_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_72-2024_-_tute_-_manutencao_em_via_publica_-_centro.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Centro</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3638/indicacao_73-2024_-_everaldo_-_instalacao_de_lixeira_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3638/indicacao_73-2024_-_everaldo_-_instalacao_de_lixeira_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Lixeira Comunitária – Tabatinga</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_74-2024_-_everaldo_-_coleta_de_lixo_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_74-2024_-_everaldo_-_coleta_de_lixo_-_lagoa.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo – Lagoa</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3640/indicacao_75-2024_-_adilson-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3640/indicacao_75-2024_-_adilson-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Vila Cubas</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3641/indicacao_76-2024_-_adilson-_redutor_de_velociade_-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3641/indicacao_76-2024_-_adilson-_redutor_de_velociade_-_matulao.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade - Matulão</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3642/indicacao_77-2024_-_adilson-_manutencao_em_via_publica_-_ponte_pirai.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3642/indicacao_77-2024_-_adilson-_manutencao_em_via_publica_-_ponte_pirai.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Piraí</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_78-2024_-_sidinei_-_brinquedos_com_acessibilidade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_78-2024_-_sidinei_-_brinquedos_com_acessibilidade.doc</t>
   </si>
   <si>
     <t>Brinquedos com Acessibilidade</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_79-2024_-_adilson_-_manutencao_em_via_publica_-_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_79-2024_-_adilson_-_manutencao_em_via_publica_-_ambrosios.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Ambrósios</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_80-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_80-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Diversos</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_81-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_81-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Araçatuba</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_82-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_82-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3648/indicacao_83-2024_-_cicero_-_remocao_de_fios_de_internet_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3648/indicacao_83-2024_-_cicero_-_remocao_de_fios_de_internet_-_lagoa.doc</t>
   </si>
   <si>
     <t>Remoção de Fios de Internet – Lagoa</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3649/indicacao_84-2024_-_sidinei_-_iluminacao_publica_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3649/indicacao_84-2024_-_sidinei_-_iluminacao_publica_-_cascatinha.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Cascatinha</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3650/indicacao_85-2024_-_everaldo_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3650/indicacao_85-2024_-_everaldo_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Transporte Escolar – Lagoa</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_86-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_86-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3657/indicacao_87-2024_-_adilson_-_academia_ao_ar_livre_-_tabatinga.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3657/indicacao_87-2024_-_adilson_-_academia_ao_ar_livre_-_tabatinga.pdf</t>
   </si>
   <si>
     <t>Academia ao Ar Livre - Tabatinga</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3658/indicacao_88-2024_-_adilson_-_manutencao_em_via_publica_-_papanduva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3658/indicacao_88-2024_-_adilson_-_manutencao_em_via_publica_-_papanduva.pdf</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Papanduva</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3659/indicacao_89-2024_-_everaldo_-_animais_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3659/indicacao_89-2024_-_everaldo_-_animais_de_rua.doc</t>
   </si>
   <si>
     <t>Animais de Rua</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_90-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_90-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3666/indicacao_91-2024_-_cicero_-_manuntencao_em_via_publica_-_ximbuva.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3666/indicacao_91-2024_-_cicero_-_manuntencao_em_via_publica_-_ximbuva.doc</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3667/indicacao_92-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3667/indicacao_92-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Lagoa</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3668/indicacao_93-2024_-_everaldo_-_acostamento_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3668/indicacao_93-2024_-_everaldo_-_acostamento_-_lagoa.doc</t>
   </si>
   <si>
     <t>Acostamento - Lagoa</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3669/indicacao_94-2024_-_raquel_-_manutencao_em_via_publica_-_vila_neto_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3669/indicacao_94-2024_-_raquel_-_manutencao_em_via_publica_-_vila_neto_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Tabatinga</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_95-2024_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_95-2024_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Rio de Una</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacao_96-2024_-_adilson_-_manutencao_em_via_publica_-_tacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacao_96-2024_-_adilson_-_manutencao_em_via_publica_-_tacua.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Tacuã</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_97-2024_-_adilson_-_manutencao_em_via_publica_-_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_97-2024_-_adilson_-_manutencao_em_via_publica_-_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Ribeirão do Meio</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3673/indicacao_98-2024_-_raquel_-_iluminacao_publica_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3673/indicacao_98-2024_-_raquel_-_iluminacao_publica_-_cascatinha.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Cascatinha</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_99-2024_-_raquel_-_manutencao_em_via_publica_-_gama.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_99-2024_-_raquel_-_manutencao_em_via_publica_-_gama.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública – Gama</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_100-2024_-_cicero_-_manuntencao_em_via_publica_-_posto_de_saude_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_100-2024_-_cicero_-_manuntencao_em_via_publica_-_posto_de_saude_-_centro.doc</t>
   </si>
   <si>
     <t>Posto de Saúde Central</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3680/indicacao_101-2024_-_everaldo_-_parque_sensorial.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3680/indicacao_101-2024_-_everaldo_-_parque_sensorial.doc</t>
   </si>
   <si>
     <t>Parque Sensorial</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3681/indicacao_102-2024_-_everaldo_-_extensao_de_agua_tratada_-_sao_joao.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3681/indicacao_102-2024_-_everaldo_-_extensao_de_agua_tratada_-_sao_joao.docx</t>
   </si>
   <si>
     <t>Extensão Rede de Água – São_x000D_
 João</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3682/indicacao_103-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa_-_barbacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3682/indicacao_103-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa_-_barbacua.doc</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_104-2024_-_cicero_-_lixeira_comunitaria_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_104-2024_-_cicero_-_lixeira_comunitaria_-_centro.doc</t>
   </si>
   <si>
     <t>Lixeira Comunitária - Centro</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3684/indicacao_105-2024_-_joane_-_der_limpeza_de_margens_da_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3684/indicacao_105-2024_-_joane_-_der_limpeza_de_margens_da_pr_281.doc</t>
   </si>
   <si>
     <t>Limpeza de Margens da PR 281</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_106-2024_-__cicero_-_parquinho_na_praca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_106-2024_-__cicero_-_parquinho_na_praca.doc</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_107-2024_-_everaldo_-_monitor_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_107-2024_-_everaldo_-_monitor_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Monitor Transporte Escolar</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_108-2024_-_adilson_-_coleta_de_lixo_-_morro_vermelho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_108-2024_-_adilson_-_coleta_de_lixo_-_morro_vermelho.doc</t>
   </si>
   <si>
     <t>Coleta de Lixo</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_109-2024_-_adilson_-_manutencao_em_via_publica_-_corrego_das_pedras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_109-2024_-_adilson_-_manutencao_em_via_publica_-_corrego_das_pedras.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Córrego das Pedras</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_110-2024_-_adilson_-_manutencao_em_academia_de_saude_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_110-2024_-_adilson_-_manutencao_em_academia_de_saude_-_lagoa.doc</t>
   </si>
   <si>
     <t>Academia Ar Livre – Lagoa</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3692/indicacao_111-2024_-_everaldo_-_hospital_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3692/indicacao_111-2024_-_everaldo_-_hospital_municipal.doc</t>
   </si>
   <si>
     <t>Hospital Municipal</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3696/indicacao_112-2024_-__cicero_-_monitor_transporte_escolar_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3696/indicacao_112-2024_-__cicero_-_monitor_transporte_escolar_-_lagoa.doc</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3697/indicacao_113-2024_-_everaldo_-_pavimentacao_loteamento_anne_louise.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3697/indicacao_113-2024_-_everaldo_-_pavimentacao_loteamento_anne_louise.doc</t>
   </si>
   <si>
     <t>Pavimentação</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3698/indicacao_114-2024_-_adilson_-_manutencao_em_via_publica_-_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3698/indicacao_114-2024_-_adilson_-_manutencao_em_via_publica_-_colono.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Colono</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3699/indicacao_115-2024_-_raquel_-_manutencao_em_via_publica_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3699/indicacao_115-2024_-_raquel_-_manutencao_em_via_publica_-_campo_alto.doc</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3700/indicacao_116-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3700/indicacao_116-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_117-2024_-_raquel_-_iluminacao_publica_-_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_117-2024_-_raquel_-_iluminacao_publica_-_saltinho.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Saltinho</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3704/indicacao_118-2024_-_everaldo_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3704/indicacao_118-2024_-_everaldo_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3705/indicacao_119-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3705/indicacao_119-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_pr_281.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – PR 281</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_120-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_120-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_121-2024_-_cicero_-_redutor_de_velocidade_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_121-2024_-_cicero_-_redutor_de_velocidade_pr_281.doc</t>
   </si>
   <si>
     <t>Redutor de Velocidade – PR 281</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3708/indicacao_122-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3708/indicacao_122-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas – Vila Cubas</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3709/indicacao_123-2024_-_sidinei_-_manutencao_em_via_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3709/indicacao_123-2024_-_sidinei_-_manutencao_em_via_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3710/indicacao_124-2024_-_joane_-_transporte_escolar_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3710/indicacao_124-2024_-_joane_-_transporte_escolar_-_campo_alto.doc</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_125-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_125-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3714/indicacao_126-2024_-_raquel_-_iluminacao_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3714/indicacao_126-2024_-_raquel_-_iluminacao_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3727/indicacao_127-2024_-_raquel_-_iluminacao_publica_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3727/indicacao_127-2024_-_raquel_-_iluminacao_publica_-_flores.doc</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3728/indicacao_128-2024_-_adilson_-_iluminacao_publica_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3728/indicacao_128-2024_-_adilson_-_iluminacao_publica_-_campo_alto.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Campo Alto</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3731/indicacao_129-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3731/indicacao_129-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3732/indicacao_130-2024_-_cicero_-_alteracao_rota_do_transporte_sanitario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3732/indicacao_130-2024_-_cicero_-_alteracao_rota_do_transporte_sanitario.doc</t>
   </si>
   <si>
     <t>Transporte Sanitário</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3733/indicacao_131-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3733/indicacao_131-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Xaxim</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_132-2024_-_sidinei_-_manutencao_em_via_publica_-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_132-2024_-_sidinei_-_manutencao_em_via_publica_-_matulao.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Matulão</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3735/indicacao_133-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3735/indicacao_133-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_134-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_134-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_135-2024_-_adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_135-2024_-_adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3738/indicacao_136-2024_-_raquel_-_iluminacao_publica_-_rio_abaixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3738/indicacao_136-2024_-_raquel_-_iluminacao_publica_-_rio_abaixo.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Rio Abaixo</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3739/indicacao_137-2024_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3739/indicacao_137-2024_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Xaxim</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_138-2024_-_adilson_-_lombada_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_138-2024_-_adilson_-_lombada_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Lombada - Lagoinha</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_139-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_139-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Xaxim</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3742/indicacao_no_140-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_barbacua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3742/indicacao_no_140-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_barbacua.doc</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3743/indicacao_no_141-2024_-_cicero_-_manutencao_em_via_publica_-_sao_joao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3743/indicacao_no_141-2024_-_cicero_-_manutencao_em_via_publica_-_sao_joao.doc</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3744/indicacao_no_142-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3744/indicacao_no_142-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3745/indicacao_no_143-2024_-_raquel_-_iluminacao_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3745/indicacao_no_143-2024_-_raquel_-_iluminacao_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3746/indicacao_no_144-2024_-_adilson_-_iluminacao-_meu_campinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3746/indicacao_no_144-2024_-_adilson_-_iluminacao-_meu_campinho.doc</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3753/indicacao_145-2024_-_adilson__-_manuntencao_em_vias_publicas_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3753/indicacao_145-2024_-_adilson__-_manuntencao_em_vias_publicas_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção em vias Públicas</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3754/indicacao_146-2024_-_adilson__-_caminhao_pipa_-_bosque_da_saude_e_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3754/indicacao_146-2024_-_adilson__-_caminhao_pipa_-_bosque_da_saude_e_vila_cubas.doc</t>
   </si>
   <si>
     <t>Caminhão-Pipa</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3755/indicacao_147-2024_-_tute_-_desbaste_de_arvores_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3755/indicacao_147-2024_-_tute_-_desbaste_de_arvores_-_lagoa.doc</t>
   </si>
   <si>
     <t>Desbaste de Vegetação Nativa</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3756/indicacao_148-2024_-_everaldo_-_manutencao_em_via_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3756/indicacao_148-2024_-_everaldo_-_manutencao_em_via_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3760/indicacao_149-2024_-_raquel_-_construcao_de_lombada_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3760/indicacao_149-2024_-_raquel_-_construcao_de_lombada_-_campo_alto.doc</t>
   </si>
   <si>
     <t>Construção de Lombada – Campo Alto</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3761/indicacao_150-2024_-_sidinei_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3761/indicacao_150-2024_-_sidinei_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3768/indicacao_151-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3768/indicacao_151-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_152-2024_-_raquel_-_seguranca_-_varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_152-2024_-_raquel_-_seguranca_-_varzea.doc</t>
   </si>
   <si>
     <t>Segurança Pública - Várzea</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3770/indicacao_153-2024_-_raquel_-_iluminacao_publica_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3770/indicacao_153-2024_-_raquel_-_iluminacao_publica_-_campo_alto.doc</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_154-2024_-_everaldo_-_extensao_da_rede_de_agua_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_154-2024_-_everaldo_-_extensao_da_rede_de_agua_-_lagoa.doc</t>
   </si>
   <si>
     <t>Extensão da Rede de Água - Lagoa</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_155-2024_-_raquel_-_lombada_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_155-2024_-_raquel_-_lombada_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Construção de Lombada – Vila Cubas</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3773/indicacao_156-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3773/indicacao_156-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.doc</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3774/indicacao_157-2024_-_everaldo_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3774/indicacao_157-2024_-_everaldo_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3775/indicacao_158-2024_-_adilson_-_iluminacao_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3775/indicacao_158-2024_-_adilson_-_iluminacao_publica_-_centro.doc</t>
   </si>
   <si>
     <t>Iluminação Pública - Centro</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3778/indicacao_159-2024_-_adilson_-_iluminacao_publica_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3778/indicacao_159-2024_-_adilson_-_iluminacao_publica_-_cascatinha.doc</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3779/indicacao_160-2024_-_ricardo_-_limpeza_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3779/indicacao_160-2024_-_ricardo_-_limpeza_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Limpeza Pública – Bosque da Saúde</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_161-2024_-_adilson_-_estacionamento_presidente_medici_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_161-2024_-_adilson_-_estacionamento_presidente_medici_centro.doc</t>
   </si>
   <si>
     <t>Estacionamento - Centro</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_162-2024_-_adilson_-_ponto_de_onibus_colegio_fco_camargo_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_162-2024_-_adilson_-_ponto_de_onibus_colegio_fco_camargo_-_centro.doc</t>
   </si>
   <si>
     <t>Pontos de Ônibus - Centro</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3782/indicacao_163-2024_-_adilson_-_transporte_escolar_-_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3782/indicacao_163-2024_-_adilson_-_transporte_escolar_-_fagundes.doc</t>
   </si>
   <si>
     <t>Transporte Escolar - Fagundes</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_164-2024_-_adilson_-_parquinho_da_praca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_164-2024_-_adilson_-_parquinho_da_praca.doc</t>
   </si>
   <si>
     <t>Parquinho da Praça Central</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3784/indicacao_165-2024_-_raquel_-_ponto_de_onibus_-_rincao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3784/indicacao_165-2024_-_raquel_-_ponto_de_onibus_-_rincao.doc</t>
   </si>
   <si>
     <t>Construção de Ponto de Ônibus - Rincão</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3791/indicacao_166-2024_-_joane_-_ponto_de_onibus_e_saibro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3791/indicacao_166-2024_-_joane_-_ponto_de_onibus_e_saibro.doc</t>
   </si>
   <si>
     <t>Serviços Diversos</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3792/indicacao_167-2024_-_adilson_-_manutencao_em_via_publica_-_barreiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3792/indicacao_167-2024_-_adilson_-_manutencao_em_via_publica_-_barreiro.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública -_x000D_
 Barreiro</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3793/indicacao_168-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3793/indicacao_168-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3794/indicacao_169-2024_-_cicero_-_poda_de_arvores_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3794/indicacao_169-2024_-_cicero_-_poda_de_arvores_-_lagoa.doc</t>
   </si>
   <si>
     <t>Podas de Árvores - Lagoa</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_170-2024_-_cicero_-_aberuta_de_rua_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_170-2024_-_cicero_-_aberuta_de_rua_-_centro.doc</t>
   </si>
   <si>
     <t>Abertura de Rua - Centro</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3796/indicacao_171-2024_-_raquel_-_habitacoes_-_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3796/indicacao_171-2024_-_raquel_-_habitacoes_-_vila_rural.doc</t>
   </si>
   <si>
     <t>Regularidade das Habitações – Vila Rural</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3800/indicacao_172-2024_-_sidinei_-_manutencao_em_via_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3800/indicacao_172-2024_-_sidinei_-_manutencao_em_via_publica_-_centro.doc</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3801/indicacao_173-2024_-_sidinei_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3801/indicacao_173-2024_-_sidinei_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>Manutenção de Via Pública - Lagoa</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_174-2024_-_adilson_-_iluminacao_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_174-2024_-_adilson_-_iluminacao_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>Iluminação Pública – Diversos</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3803/indicacao_175-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3803/indicacao_175-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Diversos</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMTJS</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_01.2024_-_reposicao_adm.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_01.2024_-_reposicao_adm.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial aos servidores efetivos e comissionados integrantes da Administração Direta e Indireta do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3508/projeto_de_lei_no_02.2024_-_reposicao_magisterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3508/projeto_de_lei_no_02.2024_-_reposicao_magisterio.doc</t>
   </si>
   <si>
     <t>Autoriza reposição salarial ao servidores públicos do quadro do Magistério do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3509/projeto_de_lei_no_03.2024_-_reposicao_conselho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3509/projeto_de_lei_no_03.2024_-_reposicao_conselho.doc</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho Tutelar do Município de Tijucas do Sul para o ano de 2023.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3510/projeto_de_lei_no_04_.2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_transporte_universitario_para_estudantes_do_municipio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3510/projeto_de_lei_no_04_.2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_transporte_universitario_para_estudantes_do_municipio.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio transporte universitário para estudantes do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3511/projeto_de_lei_no_05.2024_-_alteracao_cargos_medico_veterinario_fonoaudiologo_nutricionista_e_psicologo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3511/projeto_de_lei_no_05.2024_-_alteracao_cargos_medico_veterinario_fonoaudiologo_nutricionista_e_psicologo.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 499, de 11 de novembro de 2014, que institui o Plano de Cargos, Carreiras e Salários - PCCS, dos servidores específicos da área da saúde do município.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_lei_no_06.2024_-_altera_a_lei_905-2023_que_dispoe_sobre_o_pccs_da_saude_alterado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_lei_no_06.2024_-_altera_a_lei_905-2023_que_dispoe_sobre_o_pccs_da_saude_alterado.doc</t>
   </si>
   <si>
     <t>Altera a redação do art. 28 da Lei nº 905 de outubro de 2023, que dispõe sobre o Plano de Cargos, Carreiras e Salários - PCCS, dos Servidores Públicos Municipais da Administração Direta.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3513/projeto_de_lei_no_07.2024_-_altera_a_lei_906-2023_que_dispoe_sobre_o_pccs_da_saude_-_alterado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3513/projeto_de_lei_no_07.2024_-_altera_a_lei_906-2023_que_dispoe_sobre_o_pccs_da_saude_-_alterado.doc</t>
   </si>
   <si>
     <t>Altera a redação do art. 42 da Lei nº 906 de outubro de 2023, que dispõe sobre o Plano de Cargos, Carreiras e Salários - PCCS, dos servidores específicos da área da saúde do município.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3514/projeto_de_lei_no_09.2024_-_dispoe_sobre_a_destinacao_dos_valores_repassados_ao_municipio_de_tijucas_do_sul_pelo_ministerio_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3514/projeto_de_lei_no_09.2024_-_dispoe_sobre_a_destinacao_dos_valores_repassados_ao_municipio_de_tijucas_do_sul_pelo_ministerio_da_saude.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a destinação dos valores repassados ao Município de Tijucas do Sul, pelo Ministério da Saúde, a título de Incentivo Financeiro por Desempenho, no âmbito do Programa Previne Brasil e dá outras providências”.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_no_10.2024_-_aceita_doacao_de_imovel_com_encargo_e_da_outras_providencias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_no_10.2024_-_aceita_doacao_de_imovel_com_encargo_e_da_outras_providencias.doc</t>
   </si>
   <si>
     <t>Aceita doação de imóvel, com encargo, e dá outras providências.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_no_11.2024_-_autoriza_municipio_a_doar_com_encargo_fracao_ideal_de_imovel_urbano_ao_estado_destinado_a_edificacao_de_escola_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_no_11.2024_-_autoriza_municipio_a_doar_com_encargo_fracao_ideal_de_imovel_urbano_ao_estado_destinado_a_edificacao_de_escola_campo_alto.doc</t>
   </si>
   <si>
     <t>Autoriza o Município a doar, com encargo, fração ideal de imóvel urbano ao Estado do Paraná, destinado a edificação de Escola Estadual na localidade de Campo Alto.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_no_12.2024_-_ratifica_a_redacao_do_contrato_de_consorcio_publico_e_do_estatuto_social_do_consorcio_intermunicipal_de_saneamento_do_parana_cispar_e_autoriza_o_ingresso_do_mun.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_no_12.2024_-_ratifica_a_redacao_do_contrato_de_consorcio_publico_e_do_estatuto_social_do_consorcio_intermunicipal_de_saneamento_do_parana_cispar_e_autoriza_o_ingresso_do_mun.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no Consórcio.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_no_13.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_no_13.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc</t>
   </si>
   <si>
     <t>Regulamenta o art. 167, IV, e o art. 39, §7º da Constituição Federal no âmbito da administração tributária municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_no_14.2024_-_altera_a_redacao_do_art._60_da_lei_no_50_08_de_dezembro_de_2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_no_14.2024_-_altera_a_redacao_do_art._60_da_lei_no_50_08_de_dezembro_de_2005.doc</t>
   </si>
   <si>
     <t>Inclui o inciso IX, na redação do art. 60, da Lei nº 50, de 08 de dezembro de 2005, que institui o Regime Jurídico dos Servidores Públicos Municipais da Administração Direta, Autárquica e Fundacional.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_no_15.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_no_15.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc</t>
   </si>
   <si>
     <t>Cria o Fundo de Estruturação e Modernização da Administração Tributária – FEMAT, institui o Adicional de Produtividade dos servidores da administração tributária municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_no_16.2024_-_altera_a_lei_municipal_no_941_de_12_de_marco_de_2024.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_no_16.2024_-_altera_a_lei_municipal_no_941_de_12_de_marco_de_2024.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 941, de 12 de março de 2024, que autoriza o Município a doar, com encargo, fração ideal de imóvel urbano ao Estado do Paraná, destinado a edificação de Escola Estadual na localidade de Campo Alto.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_no_17.2024_-_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_e_da_outras_providencias_1.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_no_17.2024_-_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_e_da_outras_providencias_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 289, de 23 de março de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3547/projeto_de_lei_no_18.2024_-_dispoe_sobre_a_criacao_de_jetons_aos_membros_dos_conselhos_de_administracao_fiscal_e_comite_de_investimento_e_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_3.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3547/projeto_de_lei_no_18.2024_-_dispoe_sobre_a_criacao_de_jetons_aos_membros_dos_conselhos_de_administracao_fiscal_e_comite_de_investimento_e_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_3.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de jetons aos membros dos conselhos de Administração, Fiscal e Comitê de Investimento e altera a Lei Municipal nº 289 de 23 de março de 2012, que dispõe sobre o regime próprio de Previdência Social no município de Tijucas do Sul e sobre a entidade de Previdência e dá outras providências.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3601/projeto_de_lei_no_19.2024_-_institui_o_mercado_publico_municipal_de_organicos_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3601/projeto_de_lei_no_19.2024_-_institui_o_mercado_publico_municipal_de_organicos_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Institui o Mercado Público Municipal de Orgânicos de Tijucas do Sul, denominado Mercado Público Municipal da Capital de Orgânicos, e dá outras providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3602/projeto_de_lei_no_20.2024_-_autoriza_concessao_de_direito_real_de_uso_de_imoveis_municipais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3602/projeto_de_lei_no_20.2024_-_autoriza_concessao_de_direito_real_de_uso_de_imoveis_municipais.doc</t>
   </si>
   <si>
     <t>Autoriza Concessão de Direito Real de Uso de Imóveis Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3603/projeto_de_lei_no_21.2024_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3603/projeto_de_lei_no_21.2024_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras e Edificações do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3605/projeto_de_lei_no_22.2024_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3605/projeto_de_lei_no_22.2024_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3606/projeto_de_lei_no_23.2024_-_altera_a_lei_municipal_no_919_de_04_de_dezembro_de_2023.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3606/projeto_de_lei_no_23.2024_-_altera_a_lei_municipal_no_919_de_04_de_dezembro_de_2023.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 919, de 04 de dezembro de 2023, que “Regulamenta o Zoneamento de Uso e Ocupação do Solo Urbano de Tijucas do Sul - Paraná e dá outras providências.”</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei_no_24.2024_-_altera_a_lei_municipal_no_922_de_04_de_dezembro_de_2023.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei_no_24.2024_-_altera_a_lei_municipal_no_922_de_04_de_dezembro_de_2023.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 922, de 04 de dezembro de 2023, que define o sistema viário básico do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3608/projeto_de_lei_no_25.2024_-_altera_a_lei_municipal_no_911_de_21_de_novembro_de_2023.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3608/projeto_de_lei_no_25.2024_-_altera_a_lei_municipal_no_911_de_21_de_novembro_de_2023.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 911, de 21 de novembro de 2023, que “Estabelece o Perímetro Urbano do Município de Tijucas do Sul e a Divisão de Bairros Urbanos e dá outras providências”.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_no_26.2024_-_lei_regulamentar_o_servico_de_inspecao_municipal__simpoa_-_revoga_a_lei_municipal_no_827_de_30_de_maio_de_2022_e_decreto_no_4286-2022.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_no_26.2024_-_lei_regulamentar_o_servico_de_inspecao_municipal__simpoa_-_revoga_a_lei_municipal_no_827_de_30_de_maio_de_2022_e_decreto_no_4286-2022.pdf</t>
   </si>
   <si>
     <t>Esta lei tem por objetivo regulamentar o Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção e fiscalização sanitária em estabelecimentos de produtos de origem animal no Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_no_27.2024_-_dispoe_sobre_o_programa_servidor_amigo_do_autista.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_no_27.2024_-_dispoe_sobre_o_programa_servidor_amigo_do_autista.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa Servidor Amigo do Autista, que trata da capacitação técnica de todos os servidores do Município de Tijucas do Sul, que na execução de suas tarefas possuem contato, direto ou indireto, com os portadores do Transtorno do Espectro Autista”.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_no_28.2024_-_institui_o_conselho_municipal_de_meio_ambiente_e_de_saneamento_basico_e_ambiental_1.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_no_28.2024_-_institui_o_conselho_municipal_de_meio_ambiente_e_de_saneamento_basico_e_ambiental_1.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Meio Ambiente e de Saneamento Básico e Ambiental, cria o Fundo Municipal de Saneamento Básico e Ambiental e o Fundo Municipal de  Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3662/projeto_de_lei_no_29.2024_-_institui_o_conselho_municipal_de_turismo_1.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3662/projeto_de_lei_no_29.2024_-_institui_o_conselho_municipal_de_turismo_1.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo, cria o Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3688/projeto_de_lei_no_30.2024_-_altera_a_lei_municipal_no_962_de_06_de_maio_de_2024_2.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3688/projeto_de_lei_no_30.2024_-_altera_a_lei_municipal_no_962_de_06_de_maio_de_2024_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 962, de 06 de maio de 2024, que “regulamenta o Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção e fiscalização sanitária em estabelecimentos de produtos de origem animal no Município de Tijucas do Sul.”</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3719/projeto_de_lei_no_31.2024_-_altera_a_lei_municipal_no_896_de_05_de_setembro_de_2023_-_substituto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3719/projeto_de_lei_no_31.2024_-_altera_a_lei_municipal_no_896_de_05_de_setembro_de_2023_-_substituto.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 896, de 05 de setembro de 2023, que “Autoriza o Poder Executivo Municipal a contratar operações de Crédito com a Agência de Fomento do Paraná S.A, e dá outras providências.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3720/projeto_de_lei_no_32.2024_-_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos__conresol.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3720/projeto_de_lei_no_32.2024_-_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos__conresol.doc</t>
   </si>
   <si>
     <t>Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal para Gestão de Resíduos Sólidos Urbanos – CONRESOL, nos termos da Lei Federal nº 11.107/2005 e Decreto Federal nº 6.017/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3725/projeto_de_lei_no_33.2024_-_altera_a_lei_municipal_no_957_de_06_de_maio_de_2024.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3725/projeto_de_lei_no_33.2024_-_altera_a_lei_municipal_no_957_de_06_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Municipal nº 957, de 06 de maio de 2024, que dispõe sobre o Código de Obras e Edificações do Município de Tijucas do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3726/projeto_de_lei_no_34.2024_-_cria_a_coordenadoria_o_fundo_municipal_e_o_conselho_municipal_de_defesa_civil.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3726/projeto_de_lei_no_34.2024_-_cria_a_coordenadoria_o_fundo_municipal_e_o_conselho_municipal_de_defesa_civil.doc</t>
   </si>
   <si>
     <t>“Cria, a Coordenadoria Municipal de Defesa Civil (COMPDEC), o Fundo Municipal de Defesa Civil (FUNDECI) e o Conselho Municipal de Defesa Civil – FUNPDEC”.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3762/projeto_de_lei_no_36.2024_-_autoriza_o_executivo_a_pagar_pequenos_danos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3762/projeto_de_lei_no_36.2024_-_autoriza_o_executivo_a_pagar_pequenos_danos.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Realizar Pagamento na Via Administrativa, para Indenizar Prejuízos de Pequeno Valor Causados pelo Município e seus Agentes e dá Outras Providências.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3763/projeto_de_lei_no_38.2024_-_lei_de_diretrizes_orcamentarias_2025.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3763/projeto_de_lei_no_38.2024_-_lei_de_diretrizes_orcamentarias_2025.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3764/projeto_de_lei_no_39.2024_-_lei_orcamentaria_anual_2025.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3764/projeto_de_lei_no_39.2024_-_lei_orcamentaria_anual_2025.doc</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3765/projeto_de_lei_no_41.2024_-_altera_a_lei_municipal_no_50_de_08_de_dezembro_de_2005.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3765/projeto_de_lei_no_41.2024_-_altera_a_lei_municipal_no_50_de_08_de_dezembro_de_2005.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 50, de 08 de dezembro de 2005, que “INSTITUI O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL”.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3810/projeto_de_lei_no_42.2024_-_reconhece_os_rodeios_campeiros_como_patrimonio_cultural_pratica_esportiva_e_de_relevante_importancia_social_e_economica_para_o_municipio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3810/projeto_de_lei_no_42.2024_-_reconhece_os_rodeios_campeiros_como_patrimonio_cultural_pratica_esportiva_e_de_relevante_importancia_social_e_economica_para_o_municipio.doc</t>
   </si>
   <si>
     <t>Reconhece os Rodeios Campeiros Como Patrimônio Cultural, Prática Esportiva e de Relevante Importância Social e Econômica Para o Município</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_43.2024_-_acrescenta_a_lei_municipal_no_498_de_11_de_novembro_de_2014.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_43.2024_-_acrescenta_a_lei_municipal_no_498_de_11_de_novembro_de_2014.doc</t>
   </si>
   <si>
     <t>Acrescenta a Lei Municipal nº 498, de 11 de Novembro de 2014, que “Institui o Plano de Carreira, Cargos e Vencimentos (PCCV) dos Servidores Públicos Municipais da Administração Direta”, o Art. 30-A.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_45.2024_-_cria_o_programa_aproveitamento_da_terra_cultivo_de_hortalicas_ervas_medicinais_e_arvores_frutiferas_no_municipio_de_tijucas_do_sul.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_45.2024_-_cria_o_programa_aproveitamento_da_terra_cultivo_de_hortalicas_ervas_medicinais_e_arvores_frutiferas_no_municipio_de_tijucas_do_sul.doc</t>
   </si>
   <si>
     <t>Cria o Programa “Aproveitamento da Terra; Cultivo de Hortaliças, Ervas Medicinais e Árvores Frutíferas” no Município de Tijucas do Sul</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_46.2024_-_autoriza_o_municipio_de_tijucas_do_sul_a_participar_do_consorcio_intermunicipal_de_educacao_e_ensino_do_parana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_46.2024_-_autoriza_o_municipio_de_tijucas_do_sul_a_participar_do_consorcio_intermunicipal_de_educacao_e_ensino_do_parana.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de TIJUCAS DO SUL a Participar do Consórcio Intermunicipal de Educação e Ensino do Paraná</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3814/projeto_de_lei_no_47.2024_-_lei_orcamentaria_anual_2025_novo_projeto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3814/projeto_de_lei_no_47.2024_-_lei_orcamentaria_anual_2025_novo_projeto.doc</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município e do Instituto de Previdência dos Servidores Municipais de Tijucas do Sul, Para o Exercício _x000D_
 Financeiro de 2025</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3815/projeto_de_lei_no_48.2024_-_autoriza_concessao_de_direito_real_de_uso_e_cessao_de_uso_de_imoveis_municipais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3815/projeto_de_lei_no_48.2024_-_autoriza_concessao_de_direito_real_de_uso_e_cessao_de_uso_de_imoveis_municipais.doc</t>
   </si>
   <si>
     <t>Autoriza Concessão de Direito Real de Uso e Cessão de Uso de Imóveis Municipais, e dá Outras Providências.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3570/projeto_de_lei_01_-_2024_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3570/projeto_de_lei_01_-_2024_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_02_-_2024_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_02_-_2024_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários do Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3572/projeto_de_lei_03_-2024_-_altera_bolsa_auxilio_estagiarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3572/projeto_de_lei_03_-2024_-_altera_bolsa_auxilio_estagiarios.doc</t>
   </si>
   <si>
     <t>Súmula: Altera a Lei Municipal nº 615/2017, que “Cria o Programa de Estágio Meu Primeiro Emprego na Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_04_-2024_-_altera_lei_429.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_04_-2024_-_altera_lei_429.doc</t>
   </si>
   <si>
     <t>Súmula: “Altera no que especifica a Lei Municipal n° 429/2013, que “Institui o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Tijucas do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3574/projeto_de_lei_05_-_2024_-_fixa_subsidios_vereadores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3574/projeto_de_lei_05_-_2024_-_fixa_subsidios_vereadores.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de Tijucas do Sul para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028, e dá outras providências”.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_06_-_2024_-_fixa_subsidio_prefeito_e_outros.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_06_-_2024_-_fixa_subsidio_prefeito_e_outros.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação do subsídio mensal do Prefeito, do Vice-Prefeito e dos Secretários Municipais de Tijucas do Sul para o período de 1º de janeiro de 2025 a 31 de dezembro de 2028”.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_07-_2024_-_ricardo_e_joane_-_nomeacao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_07-_2024_-_ricardo_e_joane_-_nomeacao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Súmula: “Denomina vias públicas e dá outas providências”</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3578/projeto_de_lei_08-_2024_-_ricardo_e_joane_-_reconhece_servidoes_de_passagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3578/projeto_de_lei_08-_2024_-_ricardo_e_joane_-_reconhece_servidoes_de_passagem.doc</t>
   </si>
   <si>
     <t>“Reconhece servidões de passagem e dá outras providências”.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3579/projeto_de_lei_09_-_2024_-_altera_lei_que_fixa_o_subsidio_do_prefeito_lei_935.2024.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3579/projeto_de_lei_09_-_2024_-_altera_lei_que_fixa_o_subsidio_do_prefeito_lei_935.2024.doc</t>
   </si>
   <si>
     <t>“Altera no que especifica a Lei Municipal nº_x000D_
 935, de 06 de fevereiro de 2024, que “Dispõe_x000D_
 sobre a fixação do subsídio mensal do Prefeito,_x000D_
 do Vice-Prefeito e dos Secretários Municipais_x000D_
 de Tijucas do Sul para o período de 1º de_x000D_
 janeiro de 2025 a 31 de dezembro de 2028</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3580/projeto_de_lei_10_-_2024_-_medidas_preventivas_aos_crimes_de_violencia_contra_mulheres_em_ambiente_hospitalar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3580/projeto_de_lei_10_-_2024_-_medidas_preventivas_aos_crimes_de_violencia_contra_mulheres_em_ambiente_hospitalar.doc</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre medidas preventivas aos crimes de violência sexual contra mulheres no ambiente hospitalar e ambulatorial, por meio da implementação do direito de acompanhamento em procedimentos de saúde que impliquem no uso de sedativos ou de exposição do corpo, nos estabelecimentos situados no Município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_11_-_2024_-_altera_lei_municipal_531-2015_-_dispoe_sobre_estrutura_organizacional_da_camara.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_11_-_2024_-_altera_lei_municipal_531-2015_-_dispoe_sobre_estrutura_organizacional_da_camara.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 531/2015, que “Dispõe sobre a estrutura organizacional da Câmara Municipal de Tijucas do Sul-PR e dá outras providências”, no que especifica.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3625/projeto_de_lei_12_-2024_-_altera_orcamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3625/projeto_de_lei_12_-2024_-_altera_orcamento.doc</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a autorização para abertura de crédito adicional especial no valor de R$ 132.000,00, destinado a Câmara Municipal de Tijucas do Sul.”</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3721/projeto_de_lei_13-2024_-_ricardo_-_nomeacao_de_vias_publicas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3721/projeto_de_lei_13-2024_-_ricardo_-_nomeacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>“Denomina vias públicas, altera a Lei Municipal nº 829, de 07 de julho de 2022 e dá outas providências".</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3722/projeto_de_lei_14-_2024_-_everaldo_-_reconhece_servidoes_de_passagem.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3722/projeto_de_lei_14-_2024_-_everaldo_-_reconhece_servidoes_de_passagem.pdf</t>
   </si>
   <si>
     <t>“Reconhece servidões de passagem e dá outas providências</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_15-2024_-_cicero_e_adilson_-_transporte_saude_-_vagas_para_idosos_e_acompanhantes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_15-2024_-_cicero_e_adilson_-_transporte_saude_-_vagas_para_idosos_e_acompanhantes.pdf</t>
   </si>
   <si>
     <t>Assegura reservas de assento no transporte exclusivo e gratuito de pacientes e dá outras providências</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_16-2024_-_ricardo_e_joane_-altera_lei_968_denomina_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_16-2024_-_ricardo_e_joane_-altera_lei_968_denomina_vias_publicas.doc</t>
   </si>
   <si>
     <t>“Altera, no que especifica, a Lei nº 968/2024, que denomina vias públicas municipais.”</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3766/projeto_de_lei_17-2024_-_adilson_-_nomeacao_de_vias_publicas.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3766/projeto_de_lei_17-2024_-_adilson_-_nomeacao_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Denomina vias públicas e dá outras providências”</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3767/projeto_de_lei_18_-2024_-_adilson_-_nomeacao_de_via_publica_-_vila_rural_-_maria_lua_morais_da_silva.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3767/projeto_de_lei_18_-2024_-_adilson_-_nomeacao_de_via_publica_-_vila_rural_-_maria_lua_morais_da_silva.pdf</t>
   </si>
   <si>
     <t>“Denomina Estrada Maria Lua Moraes da Silva dá outras providências”</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_19-2024_-_ricardo_-_nomeacao_de_via_publica_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_19-2024_-_ricardo_-_nomeacao_de_via_publica_-_campo_alto.doc</t>
   </si>
   <si>
     <t>Denomina Estrada Alzira de Lurdes _x000D_
 Ribeiro dá Outras Providências</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3817/projeto_de_lei_20-2024_-_ricardo_-_altera_e_revoga_leis_nomeacao_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3817/projeto_de_lei_20-2024_-_ricardo_-_altera_e_revoga_leis_nomeacao_rua.doc</t>
   </si>
   <si>
     <t>Revoga as Leis nº 219/2010 e 261/2011 e Altera as Leis 225/20211 e 260/2011, que Denominam Vias Públicas, no que Especifica</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3818/projeto_de_lei_21_-_2024_-_tute_-_denomina_mercado_nivaldo_gomes.docx</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3818/projeto_de_lei_21_-_2024_-_tute_-_denomina_mercado_nivaldo_gomes.docx</t>
   </si>
   <si>
     <t>Denomina Nivaldo Gomes o Mercado Municipal de Tijucas do Sul</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_22-_2024_-_sidinei_-_nomeacao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_22-_2024_-_sidinei_-_nomeacao_de_via_publica.doc</t>
   </si>
   <si>
     <t>Denomina Via Pública e dá Outras Providências</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3596/requerimento_001-2024_-_sidinei_-_piso_da_enfermagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3596/requerimento_001-2024_-_sidinei_-_piso_da_enfermagem.doc</t>
   </si>
   <si>
     <t>Piso da Enfermagem</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_002-2024_-_sidinei_e_adilson_-_reurb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_002-2024_-_sidinei_e_adilson_-_reurb.doc</t>
   </si>
   <si>
     <t>Reurb</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_003-2024_-_sidinei_-_professores_concurso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_003-2024_-_sidinei_-_professores_concurso.doc</t>
   </si>
   <si>
     <t>Convocação de Aprovado em PSS</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_004-2024_-_joane_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_004-2024_-_joane_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>Parecer Setor de Engenharia</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3600/requerimento_005-2024_-_sidinei_-_lombadas_asfalto_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3600/requerimento_005-2024_-_sidinei_-_lombadas_asfalto_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Pavimentação – Vila Cubas</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_006-2024_-_adilson_-_enfermeiros_concurso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_006-2024_-_adilson_-_enfermeiros_concurso.doc</t>
   </si>
   <si>
     <t>Convocação de Aprovados em Concurso</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>CEBOLA, RAQUEL PROFESSORA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_007-2024_-_sidinei_e_raquel_-_gratificacoes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_007-2024_-_sidinei_e_raquel_-_gratificacoes.doc</t>
   </si>
   <si>
     <t>Gratificações</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3611/requerimento_008-2024_-_adilson_-_pavimentacao_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3611/requerimento_008-2024_-_adilson_-_pavimentacao_centro.doc</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3612/requerimento_009-2024_-_sidinei_-_obras_leovanil_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3612/requerimento_009-2024_-_sidinei_-_obras_leovanil_camargo.doc</t>
   </si>
   <si>
     <t>Obras Escola Leovanil Camargo</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3613/requerimento_010-2024_-_adilson_-_transporte_coletivo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3613/requerimento_010-2024_-_adilson_-_transporte_coletivo.doc</t>
   </si>
   <si>
     <t>Transporte Coletivo</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3614/requerimento_011-2024_-_everaldo_-_fpics.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3614/requerimento_011-2024_-_everaldo_-_fpics.doc</t>
   </si>
   <si>
     <t>FPICs</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, EVERALDO TIJUCANO, RAQUEL PROFESSORA, RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3615/requerimento_012-2024_-_vereadores_-_acss.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3615/requerimento_012-2024_-_vereadores_-_acss.doc</t>
   </si>
   <si>
     <t>Agentes Comunitárias de Saúde e Agentes de Combate às Endemias</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_013-2024_-_sidinei_-_iluminacao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_013-2024_-_sidinei_-_iluminacao_pr_281.doc</t>
   </si>
   <si>
     <t>Iluminação PR 281</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_014-2024_-_everaldo_-_fio_de_internet.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_014-2024_-_everaldo_-_fio_de_internet.doc</t>
   </si>
   <si>
     <t>Fios de Fibra Óptica e Telefonia</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_015-2024_-_everaldo_-_cursos_amp.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_015-2024_-_everaldo_-_cursos_amp.doc</t>
   </si>
   <si>
     <t>PROGRAMA DE CAPACITAÇÃO AMP 4.0</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_016-2024_-_everaldo_-_hora_atividade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_016-2024_-_everaldo_-_hora_atividade.doc</t>
   </si>
   <si>
     <t>Horas Atividades Complementares Magistério</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3620/requerimento_017-2024_-_patiorna_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3620/requerimento_017-2024_-_patiorna_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3621/requerimento_018-2024_-_adilson_-_prestacao_de_contas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3621/requerimento_018-2024_-_adilson_-_prestacao_de_contas.doc</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3622/requerimento_019-2024_-_sidinei_-_sinalizacao_de_via_publica_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3622/requerimento_019-2024_-_sidinei_-_sinalizacao_de_via_publica_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>Sinalização de Via Pública (placas) – Bosque da Saúde</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3623/requerimento_020.2024_-_everaldo_-_convocacao_secretaria_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3623/requerimento_020.2024_-_everaldo_-_convocacao_secretaria_educacao.doc</t>
   </si>
   <si>
     <t>Convocação a Secretária de Educação</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3626/requerimento_021-2024_-_everaldo_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3626/requerimento_021-2024_-_everaldo_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_022-2024_-_sidinei_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_022-2024_-_sidinei_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3628/requerimento_023-2024_-_sidinei_-_parecer_sobre_construcao_de_lombadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3628/requerimento_023-2024_-_sidinei_-_parecer_sobre_construcao_de_lombadas.doc</t>
   </si>
   <si>
     <t>Construção de Lombadas</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3629/requerimento_024-2024_-_adilson_-_parecer_setor_de_engenharia_-_seu_beno.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3629/requerimento_024-2024_-_adilson_-_parecer_setor_de_engenharia_-_seu_beno.doc</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_025-2024_-_adilson_-_transporte_coletivo_ii.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_025-2024_-_adilson_-_transporte_coletivo_ii.pdf</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3631/requerimento_026-2024_-_sidinei_-_extensao_programa_controle_saudavel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3631/requerimento_026-2024_-_sidinei_-_extensao_programa_controle_saudavel.doc</t>
   </si>
   <si>
     <t>Extensão do Programa Controle Saudável</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3651/requerimento_027-2024_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3651/requerimento_027-2024_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.doc</t>
   </si>
   <si>
     <t>Parecer do Setor de Engenharia para Alargamento de Via Pública</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_028-2024_-_ricardo_-_denuncia_-_saltinho_-_licenca_ambiental.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_028-2024_-_ricardo_-_denuncia_-_saltinho_-_licenca_ambiental.doc</t>
   </si>
   <si>
     <t>Licença Ambiental</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_029-2024_-_adilson_-_vila_rural_campinho_e_academia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_029-2024_-_adilson_-_vila_rural_campinho_e_academia.doc</t>
   </si>
   <si>
     <t>Vila Rural</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3655/requerimento_030-2024_-__raquel_-_atendimento_criancas_e_adolescentes.pdf</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3655/requerimento_030-2024_-__raquel_-_atendimento_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>Atendimentos a Crianças e Adolescentes</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_031-2024_-_sidinei_-_atendimento_de_neuropediatria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_031-2024_-_sidinei_-_atendimento_de_neuropediatria.doc</t>
   </si>
   <si>
     <t>Atendimento de Neuropediatria</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3664/requerimento_032-2024_-_sidinei_-_captacao_de_agua_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3664/requerimento_032-2024_-_sidinei_-_captacao_de_agua_colono.doc</t>
   </si>
   <si>
     <t>Captação de Água - Colono</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_033-2024_-_sidinei_-_educacao_do_futuro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_033-2024_-_sidinei_-_educacao_do_futuro.doc</t>
   </si>
   <si>
     <t>Educação para o Futuro</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_034-2024_-_sidinei_-_tratamento_de_canal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_034-2024_-_sidinei_-_tratamento_de_canal.doc</t>
   </si>
   <si>
     <t>Tratamento de Canal</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3678/requerimento_035-2024_-_sidinei_-_avaliacao_audiovisual.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3678/requerimento_035-2024_-_sidinei_-_avaliacao_audiovisual.doc</t>
   </si>
   <si>
     <t>Avaliação Audiovisual</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_036-2024_-_sidinei_-_pics.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_036-2024_-_sidinei_-_pics.doc</t>
   </si>
   <si>
     <t>PICS - Práticas Integrativas e Complementares em Saúde</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3690/requerimento_037-2024_-_adilson_-_manutencao_na_rua_pedro_oliveira.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3690/requerimento_037-2024_-_adilson_-_manutencao_na_rua_pedro_oliveira.doc</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_038-2024_-_sidinei_-_fonoaudiologia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_038-2024_-_sidinei_-_fonoaudiologia.doc</t>
   </si>
   <si>
     <t>Fonoaudiologia</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_039-2024_-_sidinei_-_vagas_em_creches.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_039-2024_-_sidinei_-_vagas_em_creches.doc</t>
   </si>
   <si>
     <t>Vagas em Creche</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3695/requerimento_040-2024_-_joane_-_parecer_setor_engenharia_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3695/requerimento_040-2024_-_joane_-_parecer_setor_engenharia_-_postinho.doc</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_041-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_041-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_042.2024_-_everaldo_-_autismo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_042.2024_-_everaldo_-_autismo.doc</t>
   </si>
   <si>
     <t>Autismo</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_043-2024_-_adilson_-_lei_de_incentivo_ao_esporte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_043-2024_-_adilson_-_lei_de_incentivo_ao_esporte.doc</t>
   </si>
   <si>
     <t>Lei de Incentivo ao Esporte</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_044.2024_-_everaldo_-_patrimonio_cultura_e_artistico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_044.2024_-_everaldo_-_patrimonio_cultura_e_artistico.doc</t>
   </si>
   <si>
     <t>Patrimônio Cultural e Artístico</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_045-2024_-_adilson_-_parecer_fiscal_de_contrato_transporte_escolar_e_cidadao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_045-2024_-_adilson_-_parecer_fiscal_de_contrato_transporte_escolar_e_cidadao.doc</t>
   </si>
   <si>
     <t>Parecer de Fiscal de Contrato</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_046-2024_-_adilson_-_servicos_de_agronomia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_046-2024_-_adilson_-_servicos_de_agronomia.doc</t>
   </si>
   <si>
     <t>Serviços de Agronomia</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_047-2024_-_sidinei_-_sinalizacao_vias_pavimentadas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_047-2024_-_sidinei_-_sinalizacao_vias_pavimentadas.doc</t>
   </si>
   <si>
     <t>Sinalização</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_048-2024_-_raquel_-_lei_910-2023_copia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_048-2024_-_raquel_-_lei_910-2023_copia.doc</t>
   </si>
   <si>
     <t>Escuta Especializada</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_049-2024_-_ricardo_-_parecer_setor_engenharia_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_049-2024_-_ricardo_-_parecer_setor_engenharia_-_xaxim.doc</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3730/requerimento_050-2024_-_ricardo_-_tombamento_de_predio_historico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3730/requerimento_050-2024_-_ricardo_-_tombamento_de_predio_historico.doc</t>
   </si>
   <si>
     <t>Tombamento de Prédio Histórico</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3747/requerimento_051-2024_-_adilson_-_documentos_de_veiculos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3747/requerimento_051-2024_-_adilson_-_documentos_de_veiculos.doc</t>
   </si>
   <si>
     <t>Documentos de Veículos</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_052-2024_-_adilson_-_transporte_escolar_linha_terceirizada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_052-2024_-_adilson_-_transporte_escolar_linha_terceirizada.doc</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3749/requerimento_053-2024_-_adilson_-_expropriacao_imovel_do_cras_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3749/requerimento_053-2024_-_adilson_-_expropriacao_imovel_do_cras_lagoinha.doc</t>
   </si>
   <si>
     <t>Expropriação de Imóvel da Futura Sede do CRAS Lagoinha</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_054-2024_-_adilson_-_retorno_aulas_cmei_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_054-2024_-_adilson_-_retorno_aulas_cmei_lagoa.doc</t>
   </si>
   <si>
     <t>CMEI Stefanie Erdelyi</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3751/requerimento_055-2024_-_adilson_-_reurb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3751/requerimento_055-2024_-_adilson_-_reurb.doc</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_56-2024_-_sidinei_-_extensao_nomenclatura_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_56-2024_-_sidinei_-_extensao_nomenclatura_de_via.doc</t>
   </si>
   <si>
     <t>Parecer Para Extensão de Nomenclatura de Via Pública</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_057-2024_-_ricardo_-_parecer_setor_engenharia_-_centro-raia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_057-2024_-_ricardo_-_parecer_setor_engenharia_-_centro-raia.doc</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3758/requerimento_058-2024_-_adilson_-_parecer_setor_engenharia_-_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3758/requerimento_058-2024_-_adilson_-_parecer_setor_engenharia_-_saltinho.doc</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_059-2024_-_ricardo_-_ligacoes_de_energia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_059-2024_-_ricardo_-_ligacoes_de_energia.doc</t>
   </si>
   <si>
     <t>Pedidos de Ligação de Energia Elétrica</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3776/requerimento_060-2024_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via_sertaozinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3776/requerimento_060-2024_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via_sertaozinho.doc</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3777/requerimento_061-2024_-_everaldo_-_parecer_setor_engenharia_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3777/requerimento_061-2024_-_everaldo_-_parecer_setor_engenharia_-_xaxim.doc</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3785/requerimento_062-2024_-_adilson_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3785/requerimento_062-2024_-_adilson_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3786/requerimento_063-2024_-_everaldo_-_icms_ecologico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3786/requerimento_063-2024_-_everaldo_-_icms_ecologico.doc</t>
   </si>
   <si>
     <t>ICMS Ecológico</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3787/requerimento_064-2024_-_adilson_-_associacao_de_moradores_papanduva.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3787/requerimento_064-2024_-_adilson_-_associacao_de_moradores_papanduva.doc</t>
   </si>
   <si>
     <t>Associação de Moradores do Papanduva</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3788/requerimento_065-2024_-_joane-_parecer_setor_engenharia_-_fazendinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3788/requerimento_065-2024_-_joane-_parecer_setor_engenharia_-_fazendinha.doc</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3789/requerimento_066-2024_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3789/requerimento_066-2024_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc</t>
   </si>
   <si>
     <t>Colônia de Férias</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3790/requerimento_067-2024_-_sidinei_-_recursos_estaduais_-_semipi_-_pessoa_idosa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3790/requerimento_067-2024_-_sidinei_-_recursos_estaduais_-_semipi_-_pessoa_idosa.doc</t>
   </si>
   <si>
     <t>Recurso Estadual</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_068-2024_-_sidinei_-_parques_inclusivos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_068-2024_-_sidinei_-_parques_inclusivos.doc</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3798/requerimento_069-2024_-_sidinei_-_abrigo_de_animais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3798/requerimento_069-2024_-_sidinei_-_abrigo_de_animais.doc</t>
   </si>
   <si>
     <t>Abrigo de Animais</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_070-2024_-_raquel_-_recursos_e_atividades_do_conselho_da_mulher.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_070-2024_-_raquel_-_recursos_e_atividades_do_conselho_da_mulher.doc</t>
   </si>
   <si>
     <t>Recursos e Atividades do Conselho da Mulher</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3804/requerimento_071-2024_-_adilson_-_calcamento_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3804/requerimento_071-2024_-_adilson_-_calcamento_-_centro.doc</t>
   </si>
   <si>
     <t>Calçamento - Centro</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3805/requerimento_072-2024_-_adilson_-_pavimentacao_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3805/requerimento_072-2024_-_adilson_-_pavimentacao_-_centro.doc</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3806/requerimento_073-2024_-_ricardo_-_parecer_setor_engenharia_-_pinhal_dos_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3806/requerimento_073-2024_-_ricardo_-_parecer_setor_engenharia_-_pinhal_dos_borges.doc</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA, ADILSON OLIVEIRA, CEBOLA, CÍCERO, EVERALDO TIJUCANO, JOANE, PATIORNA, RAQUEL PROFESSORA, TUTE</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_074-2024_-_vereadores_-_ligacoes_de_energia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_074-2024_-_vereadores_-_ligacoes_de_energia.doc</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3808/requerimento_075-2024_-_tute_-_emendas_impositivas_-_creche_branca_de_neve.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3808/requerimento_075-2024_-_tute_-_emendas_impositivas_-_creche_branca_de_neve.doc</t>
   </si>
   <si>
     <t>Emenda Impositiva - Creche Branca de Neve</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3809/requerimento_076-2024_-_adilson_-_rateio_fundeb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3809/requerimento_076-2024_-_adilson_-_rateio_fundeb.doc</t>
   </si>
   <si>
     <t>Rateio Fundeb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3741,51 +3741,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3820/anteprojeto_de_lei_01-2024_-__everaldo_-_parque_da_familia.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3821/anteprojeto_de_lei_02-2024_-__everaldo_-_capacitacao_atendimento_autistas.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3822/anteprojeto_de_lei_03-2024_-__everaldo_-_coordenadoria_da_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3823/anteprojeto_de_lei_04-2024_-__sidinei_e_everaldo_-_equipamentos_sensoriais_de_inclusao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3824/anteprojeto_de_lei_05_-2024_-_altera_lei_801.21_-_incentivo_esporte_vt.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3825/anteprojeto_de_lei_06-2024_-_sidinei_-_colonia_de_ferias.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3826/anteprojeto_de_lei_07-2024_-_everaldo_-_semana_da_gentileza.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3827/anteprojeto_de_lei_08-2024_-_ricardo_e_patiorna_-_reconhece_os_rodeios_campeiros.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3828/anteprojeto_de_lei_09-2024_-_raquel_-_programa_incentivo_produtores_de_morangos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3829/anteprojeto_de_lei_10-2024_-_ricardo_-_tijucas_do_sul_tem_sus.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3830/anteprojeto_de_lei_11-2024_-_institui_a_obrigatoriedade_da_microchipagem_de_caes_e_gatos.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_01-2024_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_02-2024_-__raquel_-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3503/indicacao_03-2024_-__everaldo_-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3504/indicacao_04-2024_-__everaldo_-_academia_ao_ar_livre_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_05-2024_-__everaldo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_06-2024_-__sidinei_-_manuntencao_em_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_07-2024_-__cicero_-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_08-2024_-__cicero_-_parquinho_na_praca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_09-2024_-_joane_e_raquel_-_iluminacao_publica_-_flores-contenda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_10-2024_-__ricardo_-_compra_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_11-2024_-_adilson__-_manuntencao_em_via_publica_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_12-2024_-_tute_-_parceria_hidroginastica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_13-2024_-_raquel_-_iluminacao_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_14-2024_-__raquel_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_15-2024_-_tute_-_cabos_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_16-2024_-_tute_-_manutencao_de_via_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3529/indicacao_17-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3530/indicacao_18-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3531/indicacao_19-2024_-__sidinei_-_manutencao_em_via_publica_-_salto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3532/indicacao_20-2024_-_tute_-_manutencao_de_via_publica_-_vossoroca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3533/indicacao_21-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_22-2024_-_everaldo_-_manutencao_de_via_publica_-_campestre_e_arredores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_23-2024_-_everaldo_-_manutencao_de_via_publica_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_24-2024_-_everaldo_-_manutencao_de_via_publica_-_papanduva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_25-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_26-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_27-2024_-_cicero_-_estacionamento_creche_lagoa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_28-2024_-_raquel_-_servicos_diversos_-_rio_abaixo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_29-2024_-sidinei_-_manutencao_de_via_publica_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_30-2024_-_everaldo_-_limpeza_publica_-_remocao_de_cartazes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_31-2024_-_adilson__-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3550/indicacao_32-2024_-sidinei_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3551/indicacao_33-2024_-_everaldo_-_limpeza_publica_-_flores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_34-2024_-_everaldo_-_manuntecao_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_35-2024_-_joane_-_tabatinga_-_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_36-2024_-__raquel_-_manutencao_em_via_publica_-_saltinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_37-2024_-__raquel_e_tute_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_38-2024_-__cicero_-_manutencao_em_via_publica_-_dirversos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3557/indicacao_39-2024_-_adilson__-_manuntencao_em_via_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3558/indicacao_40-2024_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_41-2024_-__raquel_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_42-2024_-_raquel_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3561/indicacao_43-2024_-_raquel_-_iluminacao_publica_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3562/indicacao_44-2024_-_joane_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3563/indicacao_45-2024_-_raquel_-_limpeza_publica_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3564/indicacao_46-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_47-2024_-_raquel_-_manutencao_de_estradas_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_48-2024_-_tute_-_limpeza_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_49-2024_-_sidinei_-_manutencao_ponto_de_onibus_-_campina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_50-2024_-_sidinei_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_51-2024_-_raquel_-_cadastro_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_52-2024_-_joane_-_tabatinga_-_manuntencao_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3582/indicacao_53-2024_-_everaldo_-_manuntecao_em_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3583/indicacao_54-2024_-_tute_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_55-2024_-_tute_-_manutencao_em_via_publica_-_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3585/indicacao_56-2024_-_adilson__-_manuntencao_em_via_publica_-_vossoroca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_57-2024_-_adilson__-_manuntencao_em_via_publica_-_ximbuva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao_58-2024_-_sidinei_-_iluminacao_publica_-_vossoroca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_59-2024_-_sidinei_-_manutencao_em_publica_-_ze_carlos_anne_louise.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3589/indicacao_60-2024_-__cicero_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3590/indicacao_61-2024_-__cicero_-_limpeza_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_62-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_63-2024_-_tute_-_remocao_de_fios_de_internet_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3593/indicacao_64-2024_-_adilson-_manutencao_em_via_publica_-_caivinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_65-2024_-_raquel_-_iluminacao_publica_-_gama.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_66-2024_-_raquel_-_manutencao_em_via_publica_-_contenda_das_flores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_67-2024_-_tute_-_manutencao_em_via_publica_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_68-2024_-_tute_-_manutencao_em_via_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3634/indicacao_69-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3635/indicacao_70-2024_-_everaldo_-_estacionamento_colegio_fco_camargo_-_centro.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_71-2024_-_adilson-_manutencao_em_via_publica_-_varzea.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_72-2024_-_tute_-_manutencao_em_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3638/indicacao_73-2024_-_everaldo_-_instalacao_de_lixeira_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_74-2024_-_everaldo_-_coleta_de_lixo_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3640/indicacao_75-2024_-_adilson-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3641/indicacao_76-2024_-_adilson-_redutor_de_velociade_-_matulao.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3642/indicacao_77-2024_-_adilson-_manutencao_em_via_publica_-_ponte_pirai.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_78-2024_-_sidinei_-_brinquedos_com_acessibilidade.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_79-2024_-_adilson_-_manutencao_em_via_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_80-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_81-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_82-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3648/indicacao_83-2024_-_cicero_-_remocao_de_fios_de_internet_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3649/indicacao_84-2024_-_sidinei_-_iluminacao_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3650/indicacao_85-2024_-_everaldo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_86-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3657/indicacao_87-2024_-_adilson_-_academia_ao_ar_livre_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3658/indicacao_88-2024_-_adilson_-_manutencao_em_via_publica_-_papanduva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3659/indicacao_89-2024_-_everaldo_-_animais_de_rua.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_90-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3666/indicacao_91-2024_-_cicero_-_manuntencao_em_via_publica_-_ximbuva.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3667/indicacao_92-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3668/indicacao_93-2024_-_everaldo_-_acostamento_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3669/indicacao_94-2024_-_raquel_-_manutencao_em_via_publica_-_vila_neto_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_95-2024_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacao_96-2024_-_adilson_-_manutencao_em_via_publica_-_tacua.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_97-2024_-_adilson_-_manutencao_em_via_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3673/indicacao_98-2024_-_raquel_-_iluminacao_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_99-2024_-_raquel_-_manutencao_em_via_publica_-_gama.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_100-2024_-_cicero_-_manuntencao_em_via_publica_-_posto_de_saude_-_centro.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3680/indicacao_101-2024_-_everaldo_-_parque_sensorial.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3681/indicacao_102-2024_-_everaldo_-_extensao_de_agua_tratada_-_sao_joao.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3682/indicacao_103-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa_-_barbacua.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_104-2024_-_cicero_-_lixeira_comunitaria_-_centro.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3684/indicacao_105-2024_-_joane_-_der_limpeza_de_margens_da_pr_281.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_106-2024_-__cicero_-_parquinho_na_praca.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_107-2024_-_everaldo_-_monitor_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_108-2024_-_adilson_-_coleta_de_lixo_-_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_109-2024_-_adilson_-_manutencao_em_via_publica_-_corrego_das_pedras.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_110-2024_-_adilson_-_manutencao_em_academia_de_saude_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3692/indicacao_111-2024_-_everaldo_-_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3696/indicacao_112-2024_-__cicero_-_monitor_transporte_escolar_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3697/indicacao_113-2024_-_everaldo_-_pavimentacao_loteamento_anne_louise.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3698/indicacao_114-2024_-_adilson_-_manutencao_em_via_publica_-_colono.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3699/indicacao_115-2024_-_raquel_-_manutencao_em_via_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3700/indicacao_116-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_117-2024_-_raquel_-_iluminacao_publica_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3704/indicacao_118-2024_-_everaldo_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3705/indicacao_119-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_pr_281.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_120-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_121-2024_-_cicero_-_redutor_de_velocidade_pr_281.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3708/indicacao_122-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3709/indicacao_123-2024_-_sidinei_-_manutencao_em_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3710/indicacao_124-2024_-_joane_-_transporte_escolar_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_125-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3714/indicacao_126-2024_-_raquel_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3727/indicacao_127-2024_-_raquel_-_iluminacao_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3728/indicacao_128-2024_-_adilson_-_iluminacao_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3731/indicacao_129-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3732/indicacao_130-2024_-_cicero_-_alteracao_rota_do_transporte_sanitario.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3733/indicacao_131-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_132-2024_-_sidinei_-_manutencao_em_via_publica_-_matulao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3735/indicacao_133-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_134-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_135-2024_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3738/indicacao_136-2024_-_raquel_-_iluminacao_publica_-_rio_abaixo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3739/indicacao_137-2024_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_138-2024_-_adilson_-_lombada_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_139-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3742/indicacao_no_140-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_barbacua.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3743/indicacao_no_141-2024_-_cicero_-_manutencao_em_via_publica_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3744/indicacao_no_142-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3745/indicacao_no_143-2024_-_raquel_-_iluminacao_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3746/indicacao_no_144-2024_-_adilson_-_iluminacao-_meu_campinho.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3753/indicacao_145-2024_-_adilson__-_manuntencao_em_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3754/indicacao_146-2024_-_adilson__-_caminhao_pipa_-_bosque_da_saude_e_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3755/indicacao_147-2024_-_tute_-_desbaste_de_arvores_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3756/indicacao_148-2024_-_everaldo_-_manutencao_em_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3760/indicacao_149-2024_-_raquel_-_construcao_de_lombada_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3761/indicacao_150-2024_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3768/indicacao_151-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_152-2024_-_raquel_-_seguranca_-_varzea.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3770/indicacao_153-2024_-_raquel_-_iluminacao_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_154-2024_-_everaldo_-_extensao_da_rede_de_agua_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_155-2024_-_raquel_-_lombada_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3773/indicacao_156-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3774/indicacao_157-2024_-_everaldo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3775/indicacao_158-2024_-_adilson_-_iluminacao_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3778/indicacao_159-2024_-_adilson_-_iluminacao_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3779/indicacao_160-2024_-_ricardo_-_limpeza_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_161-2024_-_adilson_-_estacionamento_presidente_medici_centro.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_162-2024_-_adilson_-_ponto_de_onibus_colegio_fco_camargo_-_centro.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3782/indicacao_163-2024_-_adilson_-_transporte_escolar_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_164-2024_-_adilson_-_parquinho_da_praca.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3784/indicacao_165-2024_-_raquel_-_ponto_de_onibus_-_rincao.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3791/indicacao_166-2024_-_joane_-_ponto_de_onibus_e_saibro.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3792/indicacao_167-2024_-_adilson_-_manutencao_em_via_publica_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3793/indicacao_168-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3794/indicacao_169-2024_-_cicero_-_poda_de_arvores_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_170-2024_-_cicero_-_aberuta_de_rua_-_centro.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3796/indicacao_171-2024_-_raquel_-_habitacoes_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3800/indicacao_172-2024_-_sidinei_-_manutencao_em_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3801/indicacao_173-2024_-_sidinei_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_174-2024_-_adilson_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3803/indicacao_175-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_01.2024_-_reposicao_adm.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3508/projeto_de_lei_no_02.2024_-_reposicao_magisterio.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3509/projeto_de_lei_no_03.2024_-_reposicao_conselho.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3510/projeto_de_lei_no_04_.2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_transporte_universitario_para_estudantes_do_municipio.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3511/projeto_de_lei_no_05.2024_-_alteracao_cargos_medico_veterinario_fonoaudiologo_nutricionista_e_psicologo.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_lei_no_06.2024_-_altera_a_lei_905-2023_que_dispoe_sobre_o_pccs_da_saude_alterado.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3513/projeto_de_lei_no_07.2024_-_altera_a_lei_906-2023_que_dispoe_sobre_o_pccs_da_saude_-_alterado.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3514/projeto_de_lei_no_09.2024_-_dispoe_sobre_a_destinacao_dos_valores_repassados_ao_municipio_de_tijucas_do_sul_pelo_ministerio_da_saude.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_no_10.2024_-_aceita_doacao_de_imovel_com_encargo_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_no_11.2024_-_autoriza_municipio_a_doar_com_encargo_fracao_ideal_de_imovel_urbano_ao_estado_destinado_a_edificacao_de_escola_campo_alto.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_no_12.2024_-_ratifica_a_redacao_do_contrato_de_consorcio_publico_e_do_estatuto_social_do_consorcio_intermunicipal_de_saneamento_do_parana_cispar_e_autoriza_o_ingresso_do_mun.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_no_13.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_no_14.2024_-_altera_a_redacao_do_art._60_da_lei_no_50_08_de_dezembro_de_2005.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_no_15.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_no_16.2024_-_altera_a_lei_municipal_no_941_de_12_de_marco_de_2024.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_no_17.2024_-_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_e_da_outras_providencias_1.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3547/projeto_de_lei_no_18.2024_-_dispoe_sobre_a_criacao_de_jetons_aos_membros_dos_conselhos_de_administracao_fiscal_e_comite_de_investimento_e_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_3.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3601/projeto_de_lei_no_19.2024_-_institui_o_mercado_publico_municipal_de_organicos_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3602/projeto_de_lei_no_20.2024_-_autoriza_concessao_de_direito_real_de_uso_de_imoveis_municipais.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3603/projeto_de_lei_no_21.2024_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3605/projeto_de_lei_no_22.2024_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3606/projeto_de_lei_no_23.2024_-_altera_a_lei_municipal_no_919_de_04_de_dezembro_de_2023.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei_no_24.2024_-_altera_a_lei_municipal_no_922_de_04_de_dezembro_de_2023.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3608/projeto_de_lei_no_25.2024_-_altera_a_lei_municipal_no_911_de_21_de_novembro_de_2023.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_no_26.2024_-_lei_regulamentar_o_servico_de_inspecao_municipal__simpoa_-_revoga_a_lei_municipal_no_827_de_30_de_maio_de_2022_e_decreto_no_4286-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_no_27.2024_-_dispoe_sobre_o_programa_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_no_28.2024_-_institui_o_conselho_municipal_de_meio_ambiente_e_de_saneamento_basico_e_ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3662/projeto_de_lei_no_29.2024_-_institui_o_conselho_municipal_de_turismo_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3688/projeto_de_lei_no_30.2024_-_altera_a_lei_municipal_no_962_de_06_de_maio_de_2024_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3719/projeto_de_lei_no_31.2024_-_altera_a_lei_municipal_no_896_de_05_de_setembro_de_2023_-_substituto.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3720/projeto_de_lei_no_32.2024_-_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos__conresol.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3725/projeto_de_lei_no_33.2024_-_altera_a_lei_municipal_no_957_de_06_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3726/projeto_de_lei_no_34.2024_-_cria_a_coordenadoria_o_fundo_municipal_e_o_conselho_municipal_de_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3762/projeto_de_lei_no_36.2024_-_autoriza_o_executivo_a_pagar_pequenos_danos.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3763/projeto_de_lei_no_38.2024_-_lei_de_diretrizes_orcamentarias_2025.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3764/projeto_de_lei_no_39.2024_-_lei_orcamentaria_anual_2025.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3765/projeto_de_lei_no_41.2024_-_altera_a_lei_municipal_no_50_de_08_de_dezembro_de_2005.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3810/projeto_de_lei_no_42.2024_-_reconhece_os_rodeios_campeiros_como_patrimonio_cultural_pratica_esportiva_e_de_relevante_importancia_social_e_economica_para_o_municipio.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_43.2024_-_acrescenta_a_lei_municipal_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_45.2024_-_cria_o_programa_aproveitamento_da_terra_cultivo_de_hortalicas_ervas_medicinais_e_arvores_frutiferas_no_municipio_de_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_46.2024_-_autoriza_o_municipio_de_tijucas_do_sul_a_participar_do_consorcio_intermunicipal_de_educacao_e_ensino_do_parana.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3814/projeto_de_lei_no_47.2024_-_lei_orcamentaria_anual_2025_novo_projeto.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3815/projeto_de_lei_no_48.2024_-_autoriza_concessao_de_direito_real_de_uso_e_cessao_de_uso_de_imoveis_municipais.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3570/projeto_de_lei_01_-_2024_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_02_-_2024_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3572/projeto_de_lei_03_-2024_-_altera_bolsa_auxilio_estagiarios.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_04_-2024_-_altera_lei_429.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3574/projeto_de_lei_05_-_2024_-_fixa_subsidios_vereadores.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_06_-_2024_-_fixa_subsidio_prefeito_e_outros.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_07-_2024_-_ricardo_e_joane_-_nomeacao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3578/projeto_de_lei_08-_2024_-_ricardo_e_joane_-_reconhece_servidoes_de_passagem.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3579/projeto_de_lei_09_-_2024_-_altera_lei_que_fixa_o_subsidio_do_prefeito_lei_935.2024.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3580/projeto_de_lei_10_-_2024_-_medidas_preventivas_aos_crimes_de_violencia_contra_mulheres_em_ambiente_hospitalar.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_11_-_2024_-_altera_lei_municipal_531-2015_-_dispoe_sobre_estrutura_organizacional_da_camara.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3625/projeto_de_lei_12_-2024_-_altera_orcamento.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3721/projeto_de_lei_13-2024_-_ricardo_-_nomeacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3722/projeto_de_lei_14-_2024_-_everaldo_-_reconhece_servidoes_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_15-2024_-_cicero_e_adilson_-_transporte_saude_-_vagas_para_idosos_e_acompanhantes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_16-2024_-_ricardo_e_joane_-altera_lei_968_denomina_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3766/projeto_de_lei_17-2024_-_adilson_-_nomeacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3767/projeto_de_lei_18_-2024_-_adilson_-_nomeacao_de_via_publica_-_vila_rural_-_maria_lua_morais_da_silva.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_19-2024_-_ricardo_-_nomeacao_de_via_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3817/projeto_de_lei_20-2024_-_ricardo_-_altera_e_revoga_leis_nomeacao_rua.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3818/projeto_de_lei_21_-_2024_-_tute_-_denomina_mercado_nivaldo_gomes.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_22-_2024_-_sidinei_-_nomeacao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3596/requerimento_001-2024_-_sidinei_-_piso_da_enfermagem.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_002-2024_-_sidinei_e_adilson_-_reurb.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_003-2024_-_sidinei_-_professores_concurso.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_004-2024_-_joane_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3600/requerimento_005-2024_-_sidinei_-_lombadas_asfalto_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_006-2024_-_adilson_-_enfermeiros_concurso.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_007-2024_-_sidinei_e_raquel_-_gratificacoes.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3611/requerimento_008-2024_-_adilson_-_pavimentacao_centro.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3612/requerimento_009-2024_-_sidinei_-_obras_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3613/requerimento_010-2024_-_adilson_-_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3614/requerimento_011-2024_-_everaldo_-_fpics.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3615/requerimento_012-2024_-_vereadores_-_acss.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_013-2024_-_sidinei_-_iluminacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_014-2024_-_everaldo_-_fio_de_internet.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_015-2024_-_everaldo_-_cursos_amp.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_016-2024_-_everaldo_-_hora_atividade.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3620/requerimento_017-2024_-_patiorna_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3621/requerimento_018-2024_-_adilson_-_prestacao_de_contas.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3622/requerimento_019-2024_-_sidinei_-_sinalizacao_de_via_publica_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3623/requerimento_020.2024_-_everaldo_-_convocacao_secretaria_educacao.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3626/requerimento_021-2024_-_everaldo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_022-2024_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3628/requerimento_023-2024_-_sidinei_-_parecer_sobre_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3629/requerimento_024-2024_-_adilson_-_parecer_setor_de_engenharia_-_seu_beno.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_025-2024_-_adilson_-_transporte_coletivo_ii.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3631/requerimento_026-2024_-_sidinei_-_extensao_programa_controle_saudavel.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3651/requerimento_027-2024_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_028-2024_-_ricardo_-_denuncia_-_saltinho_-_licenca_ambiental.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_029-2024_-_adilson_-_vila_rural_campinho_e_academia.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3655/requerimento_030-2024_-__raquel_-_atendimento_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_031-2024_-_sidinei_-_atendimento_de_neuropediatria.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3664/requerimento_032-2024_-_sidinei_-_captacao_de_agua_colono.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_033-2024_-_sidinei_-_educacao_do_futuro.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_034-2024_-_sidinei_-_tratamento_de_canal.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3678/requerimento_035-2024_-_sidinei_-_avaliacao_audiovisual.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_036-2024_-_sidinei_-_pics.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3690/requerimento_037-2024_-_adilson_-_manutencao_na_rua_pedro_oliveira.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_038-2024_-_sidinei_-_fonoaudiologia.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_039-2024_-_sidinei_-_vagas_em_creches.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3695/requerimento_040-2024_-_joane_-_parecer_setor_engenharia_-_postinho.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_041-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_042.2024_-_everaldo_-_autismo.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_043-2024_-_adilson_-_lei_de_incentivo_ao_esporte.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_044.2024_-_everaldo_-_patrimonio_cultura_e_artistico.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_045-2024_-_adilson_-_parecer_fiscal_de_contrato_transporte_escolar_e_cidadao.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_046-2024_-_adilson_-_servicos_de_agronomia.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_047-2024_-_sidinei_-_sinalizacao_vias_pavimentadas.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_048-2024_-_raquel_-_lei_910-2023_copia.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_049-2024_-_ricardo_-_parecer_setor_engenharia_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3730/requerimento_050-2024_-_ricardo_-_tombamento_de_predio_historico.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3747/requerimento_051-2024_-_adilson_-_documentos_de_veiculos.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_052-2024_-_adilson_-_transporte_escolar_linha_terceirizada.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3749/requerimento_053-2024_-_adilson_-_expropriacao_imovel_do_cras_lagoinha.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_054-2024_-_adilson_-_retorno_aulas_cmei_lagoa.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3751/requerimento_055-2024_-_adilson_-_reurb.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_56-2024_-_sidinei_-_extensao_nomenclatura_de_via.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_057-2024_-_ricardo_-_parecer_setor_engenharia_-_centro-raia.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3758/requerimento_058-2024_-_adilson_-_parecer_setor_engenharia_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_059-2024_-_ricardo_-_ligacoes_de_energia.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3776/requerimento_060-2024_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via_sertaozinho.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3777/requerimento_061-2024_-_everaldo_-_parecer_setor_engenharia_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3785/requerimento_062-2024_-_adilson_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3786/requerimento_063-2024_-_everaldo_-_icms_ecologico.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3787/requerimento_064-2024_-_adilson_-_associacao_de_moradores_papanduva.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3788/requerimento_065-2024_-_joane-_parecer_setor_engenharia_-_fazendinha.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3789/requerimento_066-2024_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3790/requerimento_067-2024_-_sidinei_-_recursos_estaduais_-_semipi_-_pessoa_idosa.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_068-2024_-_sidinei_-_parques_inclusivos.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3798/requerimento_069-2024_-_sidinei_-_abrigo_de_animais.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_070-2024_-_raquel_-_recursos_e_atividades_do_conselho_da_mulher.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3804/requerimento_071-2024_-_adilson_-_calcamento_-_centro.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3805/requerimento_072-2024_-_adilson_-_pavimentacao_-_centro.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3806/requerimento_073-2024_-_ricardo_-_parecer_setor_engenharia_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_074-2024_-_vereadores_-_ligacoes_de_energia.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3808/requerimento_075-2024_-_tute_-_emendas_impositivas_-_creche_branca_de_neve.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3809/requerimento_076-2024_-_adilson_-_rateio_fundeb.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3820/anteprojeto_de_lei_01-2024_-__everaldo_-_parque_da_familia.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3821/anteprojeto_de_lei_02-2024_-__everaldo_-_capacitacao_atendimento_autistas.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3822/anteprojeto_de_lei_03-2024_-__everaldo_-_coordenadoria_da_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3823/anteprojeto_de_lei_04-2024_-__sidinei_e_everaldo_-_equipamentos_sensoriais_de_inclusao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3824/anteprojeto_de_lei_05_-2024_-_altera_lei_801.21_-_incentivo_esporte_vt.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3825/anteprojeto_de_lei_06-2024_-_sidinei_-_colonia_de_ferias.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3826/anteprojeto_de_lei_07-2024_-_everaldo_-_semana_da_gentileza.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3827/anteprojeto_de_lei_08-2024_-_ricardo_e_patiorna_-_reconhece_os_rodeios_campeiros.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3828/anteprojeto_de_lei_09-2024_-_raquel_-_programa_incentivo_produtores_de_morangos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3829/anteprojeto_de_lei_10-2024_-_ricardo_-_tijucas_do_sul_tem_sus.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3830/anteprojeto_de_lei_11-2024_-_institui_a_obrigatoriedade_da_microchipagem_de_caes_e_gatos.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_01-2024_-_raquel_-_iluminacao_publica_-_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_02-2024_-__raquel_-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3503/indicacao_03-2024_-__everaldo_-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3504/indicacao_04-2024_-__everaldo_-_academia_ao_ar_livre_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_05-2024_-__everaldo_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_06-2024_-__sidinei_-_manuntencao_em_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_07-2024_-__cicero_-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_08-2024_-__cicero_-_parquinho_na_praca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_09-2024_-_joane_e_raquel_-_iluminacao_publica_-_flores-contenda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3522/indicacao_10-2024_-__ricardo_-_compra_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_11-2024_-_adilson__-_manuntencao_em_via_publica_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_12-2024_-_tute_-_parceria_hidroginastica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_13-2024_-_raquel_-_iluminacao_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_14-2024_-__raquel_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_15-2024_-_tute_-_cabos_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_16-2024_-_tute_-_manutencao_de_via_publica_-_matulao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3529/indicacao_17-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3530/indicacao_18-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3531/indicacao_19-2024_-__sidinei_-_manutencao_em_via_publica_-_salto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3532/indicacao_20-2024_-_tute_-_manutencao_de_via_publica_-_vossoroca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3533/indicacao_21-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_22-2024_-_everaldo_-_manutencao_de_via_publica_-_campestre_e_arredores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_23-2024_-_everaldo_-_manutencao_de_via_publica_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_24-2024_-_everaldo_-_manutencao_de_via_publica_-_papanduva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_25-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_26-2024_-_everaldo_-_manutencao_de_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_27-2024_-_cicero_-_estacionamento_creche_lagoa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_28-2024_-_raquel_-_servicos_diversos_-_rio_abaixo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_29-2024_-sidinei_-_manutencao_de_via_publica_-_campo_alto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_30-2024_-_everaldo_-_limpeza_publica_-_remocao_de_cartazes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_31-2024_-_adilson__-_manuntencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3550/indicacao_32-2024_-sidinei_-_manutencao_de_via_publica_-_vila_cubas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3551/indicacao_33-2024_-_everaldo_-_limpeza_publica_-_flores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_34-2024_-_everaldo_-_manuntecao_de_via_publica_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_35-2024_-_joane_-_tabatinga_-_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_36-2024_-__raquel_-_manutencao_em_via_publica_-_saltinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_37-2024_-__raquel_e_tute_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_38-2024_-__cicero_-_manutencao_em_via_publica_-_dirversos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3557/indicacao_39-2024_-_adilson__-_manuntencao_em_via_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3558/indicacao_40-2024_-__cicero_-_manutencao_em_via_publica_-_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_41-2024_-__raquel_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_42-2024_-_raquel_-_iluminacao_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3561/indicacao_43-2024_-_raquel_-_iluminacao_publica_-_ambrosios.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3562/indicacao_44-2024_-_joane_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3563/indicacao_45-2024_-_raquel_-_limpeza_publica_-_postinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3564/indicacao_46-2024_-_adilson_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_47-2024_-_raquel_-_manutencao_de_estradas_-_xaxim.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_48-2024_-_tute_-_limpeza_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_49-2024_-_sidinei_-_manutencao_ponto_de_onibus_-_campina.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_50-2024_-_sidinei_-_iluminacao_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_51-2024_-_raquel_-_cadastro_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_52-2024_-_joane_-_tabatinga_-_manuntencao_em_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3582/indicacao_53-2024_-_everaldo_-_manuntecao_em_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3583/indicacao_54-2024_-_tute_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_55-2024_-_tute_-_manutencao_em_via_publica_-_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3585/indicacao_56-2024_-_adilson__-_manuntencao_em_via_publica_-_vossoroca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_57-2024_-_adilson__-_manuntencao_em_via_publica_-_ximbuva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao_58-2024_-_sidinei_-_iluminacao_publica_-_vossoroca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_59-2024_-_sidinei_-_manutencao_em_publica_-_ze_carlos_anne_louise.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3589/indicacao_60-2024_-__cicero_-_manutencao_em_via_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3590/indicacao_61-2024_-__cicero_-_limpeza_publica_-_centro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_62-2024_-__cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_63-2024_-_tute_-_remocao_de_fios_de_internet_-_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3593/indicacao_64-2024_-_adilson-_manutencao_em_via_publica_-_caivinha.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_65-2024_-_raquel_-_iluminacao_publica_-_gama.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_66-2024_-_raquel_-_manutencao_em_via_publica_-_contenda_das_flores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_67-2024_-_tute_-_manutencao_em_via_publica_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_68-2024_-_tute_-_manutencao_em_via_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3634/indicacao_69-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3635/indicacao_70-2024_-_everaldo_-_estacionamento_colegio_fco_camargo_-_centro.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_71-2024_-_adilson-_manutencao_em_via_publica_-_varzea.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_72-2024_-_tute_-_manutencao_em_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3638/indicacao_73-2024_-_everaldo_-_instalacao_de_lixeira_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_74-2024_-_everaldo_-_coleta_de_lixo_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3640/indicacao_75-2024_-_adilson-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3641/indicacao_76-2024_-_adilson-_redutor_de_velociade_-_matulao.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3642/indicacao_77-2024_-_adilson-_manutencao_em_via_publica_-_ponte_pirai.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_78-2024_-_sidinei_-_brinquedos_com_acessibilidade.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_79-2024_-_adilson_-_manutencao_em_via_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_80-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_81-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_82-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3648/indicacao_83-2024_-_cicero_-_remocao_de_fios_de_internet_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3649/indicacao_84-2024_-_sidinei_-_iluminacao_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3650/indicacao_85-2024_-_everaldo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_86-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3657/indicacao_87-2024_-_adilson_-_academia_ao_ar_livre_-_tabatinga.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3658/indicacao_88-2024_-_adilson_-_manutencao_em_via_publica_-_papanduva.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3659/indicacao_89-2024_-_everaldo_-_animais_de_rua.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_90-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3666/indicacao_91-2024_-_cicero_-_manuntencao_em_via_publica_-_ximbuva.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3667/indicacao_92-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3668/indicacao_93-2024_-_everaldo_-_acostamento_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3669/indicacao_94-2024_-_raquel_-_manutencao_em_via_publica_-_vila_neto_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_95-2024_-_adilson_-_manutencao_em_via_publica_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacao_96-2024_-_adilson_-_manutencao_em_via_publica_-_tacua.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_97-2024_-_adilson_-_manutencao_em_via_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3673/indicacao_98-2024_-_raquel_-_iluminacao_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_99-2024_-_raquel_-_manutencao_em_via_publica_-_gama.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_100-2024_-_cicero_-_manuntencao_em_via_publica_-_posto_de_saude_-_centro.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3680/indicacao_101-2024_-_everaldo_-_parque_sensorial.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3681/indicacao_102-2024_-_everaldo_-_extensao_de_agua_tratada_-_sao_joao.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3682/indicacao_103-2024_-_cicero_-_manuntencao_em_via_publica_-_lagoa_-_barbacua.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_104-2024_-_cicero_-_lixeira_comunitaria_-_centro.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3684/indicacao_105-2024_-_joane_-_der_limpeza_de_margens_da_pr_281.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_106-2024_-__cicero_-_parquinho_na_praca.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_107-2024_-_everaldo_-_monitor_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_108-2024_-_adilson_-_coleta_de_lixo_-_morro_vermelho.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_109-2024_-_adilson_-_manutencao_em_via_publica_-_corrego_das_pedras.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_110-2024_-_adilson_-_manutencao_em_academia_de_saude_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3692/indicacao_111-2024_-_everaldo_-_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3696/indicacao_112-2024_-__cicero_-_monitor_transporte_escolar_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3697/indicacao_113-2024_-_everaldo_-_pavimentacao_loteamento_anne_louise.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3698/indicacao_114-2024_-_adilson_-_manutencao_em_via_publica_-_colono.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3699/indicacao_115-2024_-_raquel_-_manutencao_em_via_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3700/indicacao_116-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_117-2024_-_raquel_-_iluminacao_publica_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3704/indicacao_118-2024_-_everaldo_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3705/indicacao_119-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_pr_281.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_120-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_121-2024_-_cicero_-_redutor_de_velocidade_pr_281.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3708/indicacao_122-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3709/indicacao_123-2024_-_sidinei_-_manutencao_em_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3710/indicacao_124-2024_-_joane_-_transporte_escolar_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_125-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3714/indicacao_126-2024_-_raquel_-_iluminacao_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3727/indicacao_127-2024_-_raquel_-_iluminacao_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3728/indicacao_128-2024_-_adilson_-_iluminacao_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3731/indicacao_129-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3732/indicacao_130-2024_-_cicero_-_alteracao_rota_do_transporte_sanitario.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3733/indicacao_131-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_132-2024_-_sidinei_-_manutencao_em_via_publica_-_matulao.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3735/indicacao_133-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_134-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_135-2024_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3738/indicacao_136-2024_-_raquel_-_iluminacao_publica_-_rio_abaixo.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3739/indicacao_137-2024_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_138-2024_-_adilson_-_lombada_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_139-2024_-_adilson_-_iluminacao_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3742/indicacao_no_140-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa_barbacua.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3743/indicacao_no_141-2024_-_cicero_-_manutencao_em_via_publica_-_sao_joao.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3744/indicacao_no_142-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3745/indicacao_no_143-2024_-_raquel_-_iluminacao_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3746/indicacao_no_144-2024_-_adilson_-_iluminacao-_meu_campinho.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3753/indicacao_145-2024_-_adilson__-_manuntencao_em_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3754/indicacao_146-2024_-_adilson__-_caminhao_pipa_-_bosque_da_saude_e_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3755/indicacao_147-2024_-_tute_-_desbaste_de_arvores_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3756/indicacao_148-2024_-_everaldo_-_manutencao_em_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3760/indicacao_149-2024_-_raquel_-_construcao_de_lombada_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3761/indicacao_150-2024_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3768/indicacao_151-2024_-_raquel_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_152-2024_-_raquel_-_seguranca_-_varzea.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3770/indicacao_153-2024_-_raquel_-_iluminacao_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_154-2024_-_everaldo_-_extensao_da_rede_de_agua_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_155-2024_-_raquel_-_lombada_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3773/indicacao_156-2024_-_tute_-_rede_de_agua_extensao_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3774/indicacao_157-2024_-_everaldo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3775/indicacao_158-2024_-_adilson_-_iluminacao_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3778/indicacao_159-2024_-_adilson_-_iluminacao_publica_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3779/indicacao_160-2024_-_ricardo_-_limpeza_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_161-2024_-_adilson_-_estacionamento_presidente_medici_centro.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_162-2024_-_adilson_-_ponto_de_onibus_colegio_fco_camargo_-_centro.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3782/indicacao_163-2024_-_adilson_-_transporte_escolar_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_164-2024_-_adilson_-_parquinho_da_praca.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3784/indicacao_165-2024_-_raquel_-_ponto_de_onibus_-_rincao.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3791/indicacao_166-2024_-_joane_-_ponto_de_onibus_e_saibro.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3792/indicacao_167-2024_-_adilson_-_manutencao_em_via_publica_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3793/indicacao_168-2024_-_cicero_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3794/indicacao_169-2024_-_cicero_-_poda_de_arvores_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_170-2024_-_cicero_-_aberuta_de_rua_-_centro.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3796/indicacao_171-2024_-_raquel_-_habitacoes_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3800/indicacao_172-2024_-_sidinei_-_manutencao_em_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3801/indicacao_173-2024_-_sidinei_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_174-2024_-_adilson_-_iluminacao_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3803/indicacao_175-2024_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_01.2024_-_reposicao_adm.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3508/projeto_de_lei_no_02.2024_-_reposicao_magisterio.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3509/projeto_de_lei_no_03.2024_-_reposicao_conselho.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3510/projeto_de_lei_no_04_.2024_-_autoriza_o_poder_executivo_municipal_a_conceder_auxilio_transporte_universitario_para_estudantes_do_municipio.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3511/projeto_de_lei_no_05.2024_-_alteracao_cargos_medico_veterinario_fonoaudiologo_nutricionista_e_psicologo.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_lei_no_06.2024_-_altera_a_lei_905-2023_que_dispoe_sobre_o_pccs_da_saude_alterado.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3513/projeto_de_lei_no_07.2024_-_altera_a_lei_906-2023_que_dispoe_sobre_o_pccs_da_saude_-_alterado.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3514/projeto_de_lei_no_09.2024_-_dispoe_sobre_a_destinacao_dos_valores_repassados_ao_municipio_de_tijucas_do_sul_pelo_ministerio_da_saude.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_no_10.2024_-_aceita_doacao_de_imovel_com_encargo_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_no_11.2024_-_autoriza_municipio_a_doar_com_encargo_fracao_ideal_de_imovel_urbano_ao_estado_destinado_a_edificacao_de_escola_campo_alto.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_no_12.2024_-_ratifica_a_redacao_do_contrato_de_consorcio_publico_e_do_estatuto_social_do_consorcio_intermunicipal_de_saneamento_do_parana_cispar_e_autoriza_o_ingresso_do_mun.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_no_13.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_no_14.2024_-_altera_a_redacao_do_art._60_da_lei_no_50_08_de_dezembro_de_2005.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_no_15.2024_-_regulamenta_o_art._167_iv_e_o_art._39_7o_da_constituicao_federal_no_ambito_da_administracao_tributaria_municipal.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_no_16.2024_-_altera_a_lei_municipal_no_941_de_12_de_marco_de_2024.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_no_17.2024_-_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_e_da_outras_providencias_1.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3547/projeto_de_lei_no_18.2024_-_dispoe_sobre_a_criacao_de_jetons_aos_membros_dos_conselhos_de_administracao_fiscal_e_comite_de_investimento_e_altera_a_lei_municipal_no_289_de_23_de_marco_de_2012_3.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3601/projeto_de_lei_no_19.2024_-_institui_o_mercado_publico_municipal_de_organicos_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3602/projeto_de_lei_no_20.2024_-_autoriza_concessao_de_direito_real_de_uso_de_imoveis_municipais.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3603/projeto_de_lei_no_21.2024_-_dispoe_sobre_o_codigo_de_obras_e_edificacoes_do_municipio_de_tijucas_do_sul.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3605/projeto_de_lei_no_22.2024_-_dispoe_sobre_o_codigo_de_posturas_do_municipio_de_tijucas_do_sul.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3606/projeto_de_lei_no_23.2024_-_altera_a_lei_municipal_no_919_de_04_de_dezembro_de_2023.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei_no_24.2024_-_altera_a_lei_municipal_no_922_de_04_de_dezembro_de_2023.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3608/projeto_de_lei_no_25.2024_-_altera_a_lei_municipal_no_911_de_21_de_novembro_de_2023.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_no_26.2024_-_lei_regulamentar_o_servico_de_inspecao_municipal__simpoa_-_revoga_a_lei_municipal_no_827_de_30_de_maio_de_2022_e_decreto_no_4286-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_no_27.2024_-_dispoe_sobre_o_programa_servidor_amigo_do_autista.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_no_28.2024_-_institui_o_conselho_municipal_de_meio_ambiente_e_de_saneamento_basico_e_ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3662/projeto_de_lei_no_29.2024_-_institui_o_conselho_municipal_de_turismo_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3688/projeto_de_lei_no_30.2024_-_altera_a_lei_municipal_no_962_de_06_de_maio_de_2024_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3719/projeto_de_lei_no_31.2024_-_altera_a_lei_municipal_no_896_de_05_de_setembro_de_2023_-_substituto.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3720/projeto_de_lei_no_32.2024_-_ratifica_a_consolidacao_do_protocolo_de_intencoes_do_consorcio_intermunicipal_para_gestao_de_residuos_solidos_urbanos__conresol.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3725/projeto_de_lei_no_33.2024_-_altera_a_lei_municipal_no_957_de_06_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3726/projeto_de_lei_no_34.2024_-_cria_a_coordenadoria_o_fundo_municipal_e_o_conselho_municipal_de_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3762/projeto_de_lei_no_36.2024_-_autoriza_o_executivo_a_pagar_pequenos_danos.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3763/projeto_de_lei_no_38.2024_-_lei_de_diretrizes_orcamentarias_2025.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3764/projeto_de_lei_no_39.2024_-_lei_orcamentaria_anual_2025.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3765/projeto_de_lei_no_41.2024_-_altera_a_lei_municipal_no_50_de_08_de_dezembro_de_2005.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3810/projeto_de_lei_no_42.2024_-_reconhece_os_rodeios_campeiros_como_patrimonio_cultural_pratica_esportiva_e_de_relevante_importancia_social_e_economica_para_o_municipio.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_43.2024_-_acrescenta_a_lei_municipal_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_45.2024_-_cria_o_programa_aproveitamento_da_terra_cultivo_de_hortalicas_ervas_medicinais_e_arvores_frutiferas_no_municipio_de_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_46.2024_-_autoriza_o_municipio_de_tijucas_do_sul_a_participar_do_consorcio_intermunicipal_de_educacao_e_ensino_do_parana.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3814/projeto_de_lei_no_47.2024_-_lei_orcamentaria_anual_2025_novo_projeto.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3815/projeto_de_lei_no_48.2024_-_autoriza_concessao_de_direito_real_de_uso_e_cessao_de_uso_de_imoveis_municipais.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3570/projeto_de_lei_01_-_2024_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_02_-_2024_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3572/projeto_de_lei_03_-2024_-_altera_bolsa_auxilio_estagiarios.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_04_-2024_-_altera_lei_429.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3574/projeto_de_lei_05_-_2024_-_fixa_subsidios_vereadores.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_06_-_2024_-_fixa_subsidio_prefeito_e_outros.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_07-_2024_-_ricardo_e_joane_-_nomeacao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3578/projeto_de_lei_08-_2024_-_ricardo_e_joane_-_reconhece_servidoes_de_passagem.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3579/projeto_de_lei_09_-_2024_-_altera_lei_que_fixa_o_subsidio_do_prefeito_lei_935.2024.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3580/projeto_de_lei_10_-_2024_-_medidas_preventivas_aos_crimes_de_violencia_contra_mulheres_em_ambiente_hospitalar.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_11_-_2024_-_altera_lei_municipal_531-2015_-_dispoe_sobre_estrutura_organizacional_da_camara.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3625/projeto_de_lei_12_-2024_-_altera_orcamento.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3721/projeto_de_lei_13-2024_-_ricardo_-_nomeacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3722/projeto_de_lei_14-_2024_-_everaldo_-_reconhece_servidoes_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_15-2024_-_cicero_e_adilson_-_transporte_saude_-_vagas_para_idosos_e_acompanhantes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_16-2024_-_ricardo_e_joane_-altera_lei_968_denomina_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3766/projeto_de_lei_17-2024_-_adilson_-_nomeacao_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3767/projeto_de_lei_18_-2024_-_adilson_-_nomeacao_de_via_publica_-_vila_rural_-_maria_lua_morais_da_silva.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_19-2024_-_ricardo_-_nomeacao_de_via_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3817/projeto_de_lei_20-2024_-_ricardo_-_altera_e_revoga_leis_nomeacao_rua.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3818/projeto_de_lei_21_-_2024_-_tute_-_denomina_mercado_nivaldo_gomes.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_22-_2024_-_sidinei_-_nomeacao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3596/requerimento_001-2024_-_sidinei_-_piso_da_enfermagem.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_002-2024_-_sidinei_e_adilson_-_reurb.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_003-2024_-_sidinei_-_professores_concurso.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_004-2024_-_joane_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3600/requerimento_005-2024_-_sidinei_-_lombadas_asfalto_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3609/requerimento_006-2024_-_adilson_-_enfermeiros_concurso.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_007-2024_-_sidinei_e_raquel_-_gratificacoes.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3611/requerimento_008-2024_-_adilson_-_pavimentacao_centro.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3612/requerimento_009-2024_-_sidinei_-_obras_leovanil_camargo.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3613/requerimento_010-2024_-_adilson_-_transporte_coletivo.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3614/requerimento_011-2024_-_everaldo_-_fpics.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3615/requerimento_012-2024_-_vereadores_-_acss.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_013-2024_-_sidinei_-_iluminacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_014-2024_-_everaldo_-_fio_de_internet.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_015-2024_-_everaldo_-_cursos_amp.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_016-2024_-_everaldo_-_hora_atividade.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3620/requerimento_017-2024_-_patiorna_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3621/requerimento_018-2024_-_adilson_-_prestacao_de_contas.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3622/requerimento_019-2024_-_sidinei_-_sinalizacao_de_via_publica_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3623/requerimento_020.2024_-_everaldo_-_convocacao_secretaria_educacao.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3626/requerimento_021-2024_-_everaldo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_022-2024_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3628/requerimento_023-2024_-_sidinei_-_parecer_sobre_construcao_de_lombadas.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3629/requerimento_024-2024_-_adilson_-_parecer_setor_de_engenharia_-_seu_beno.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_025-2024_-_adilson_-_transporte_coletivo_ii.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3631/requerimento_026-2024_-_sidinei_-_extensao_programa_controle_saudavel.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3651/requerimento_027-2024_-_ricardo_-_parecer_setor_engenharia_-_alargamento_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3652/requerimento_028-2024_-_ricardo_-_denuncia_-_saltinho_-_licenca_ambiental.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3653/requerimento_029-2024_-_adilson_-_vila_rural_campinho_e_academia.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3655/requerimento_030-2024_-__raquel_-_atendimento_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_031-2024_-_sidinei_-_atendimento_de_neuropediatria.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3664/requerimento_032-2024_-_sidinei_-_captacao_de_agua_colono.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_033-2024_-_sidinei_-_educacao_do_futuro.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_034-2024_-_sidinei_-_tratamento_de_canal.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3678/requerimento_035-2024_-_sidinei_-_avaliacao_audiovisual.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_036-2024_-_sidinei_-_pics.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3690/requerimento_037-2024_-_adilson_-_manutencao_na_rua_pedro_oliveira.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_038-2024_-_sidinei_-_fonoaudiologia.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_039-2024_-_sidinei_-_vagas_em_creches.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3695/requerimento_040-2024_-_joane_-_parecer_setor_engenharia_-_postinho.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3701/requerimento_041-2024_-_adilson_-_iluminacao_publica_-_aracatuba.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_042.2024_-_everaldo_-_autismo.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3712/requerimento_043-2024_-_adilson_-_lei_de_incentivo_ao_esporte.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3713/requerimento_044.2024_-_everaldo_-_patrimonio_cultura_e_artistico.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3715/requerimento_045-2024_-_adilson_-_parecer_fiscal_de_contrato_transporte_escolar_e_cidadao.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3716/requerimento_046-2024_-_adilson_-_servicos_de_agronomia.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_047-2024_-_sidinei_-_sinalizacao_vias_pavimentadas.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_048-2024_-_raquel_-_lei_910-2023_copia.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_049-2024_-_ricardo_-_parecer_setor_engenharia_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3730/requerimento_050-2024_-_ricardo_-_tombamento_de_predio_historico.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3747/requerimento_051-2024_-_adilson_-_documentos_de_veiculos.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_052-2024_-_adilson_-_transporte_escolar_linha_terceirizada.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3749/requerimento_053-2024_-_adilson_-_expropriacao_imovel_do_cras_lagoinha.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_054-2024_-_adilson_-_retorno_aulas_cmei_lagoa.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3751/requerimento_055-2024_-_adilson_-_reurb.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_56-2024_-_sidinei_-_extensao_nomenclatura_de_via.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_057-2024_-_ricardo_-_parecer_setor_engenharia_-_centro-raia.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3758/requerimento_058-2024_-_adilson_-_parecer_setor_engenharia_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_059-2024_-_ricardo_-_ligacoes_de_energia.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3776/requerimento_060-2024_-_tute_-_parecer_setor_engenharia_-_nomeacao_de_via_sertaozinho.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3777/requerimento_061-2024_-_everaldo_-_parecer_setor_engenharia_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3785/requerimento_062-2024_-_adilson_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3786/requerimento_063-2024_-_everaldo_-_icms_ecologico.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3787/requerimento_064-2024_-_adilson_-_associacao_de_moradores_papanduva.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3788/requerimento_065-2024_-_joane-_parecer_setor_engenharia_-_fazendinha.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3789/requerimento_066-2024_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3790/requerimento_067-2024_-_sidinei_-_recursos_estaduais_-_semipi_-_pessoa_idosa.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_068-2024_-_sidinei_-_parques_inclusivos.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3798/requerimento_069-2024_-_sidinei_-_abrigo_de_animais.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_070-2024_-_raquel_-_recursos_e_atividades_do_conselho_da_mulher.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3804/requerimento_071-2024_-_adilson_-_calcamento_-_centro.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3805/requerimento_072-2024_-_adilson_-_pavimentacao_-_centro.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3806/requerimento_073-2024_-_ricardo_-_parecer_setor_engenharia_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_074-2024_-_vereadores_-_ligacoes_de_energia.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3808/requerimento_075-2024_-_tute_-_emendas_impositivas_-_creche_branca_de_neve.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2024/3809/requerimento_076-2024_-_adilson_-_rateio_fundeb.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>