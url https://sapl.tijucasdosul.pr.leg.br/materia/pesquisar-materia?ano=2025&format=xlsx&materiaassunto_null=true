--- v0 (2026-02-07)
+++ v1 (2026-04-10)
@@ -54,3512 +54,3512 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RICARDO OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_01-2025_-_juciel_-_manutencao_em_vias_publicas_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_01-2025_-_juciel_-_manutencao_em_vias_publicas_-_centro.doc</t>
   </si>
   <si>
     <t>Manutenção em Vias Públicas - Centro</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_02-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_02-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Tabatinga</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Taxistas</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_04-2025_-_sandra_andrade_-_lixeira_comunitaria_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_04-2025_-_sandra_andrade_-_lixeira_comunitaria_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Lixeira Comunitária</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_05-2025_-_sandra_andrade_-_grupo_de_idosos_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_05-2025_-_sandra_andrade_-_grupo_de_idosos_-_postinho.doc</t>
   </si>
   <si>
     <t>Serviço de Convivência para Idosos - Postinho</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_06-2025_-_luiz_rocha_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_06-2025_-_luiz_rocha_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação Pública</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/indicacao_07-2025_-_adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/indicacao_07-2025_-_adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3838/indicacao_08-2025_-_adilson_-_manutencao_em_via_publica_-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3838/indicacao_08-2025_-_adilson_-_manutencao_em_via_publica_-_matulao.doc</t>
   </si>
   <si>
     <t>Manutenção em via pública - Matulão</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CEBOLA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_09-2025_-sidinei_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_09-2025_-sidinei_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_10-2025_-_juliano_-_manutencao_em_via_publica_-_papanduva_e_onca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_10-2025_-_juliano_-_manutencao_em_via_publica_-_papanduva_e_onca.doc</t>
   </si>
   <si>
     <t>Manutenção em Vias Públicas</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_11-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas_e_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_11-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas_e_centro.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_12-2025_-_juliano_-_manutencao_pr_281_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_12-2025_-_juliano_-_manutencao_pr_281_-_xaxim.doc</t>
   </si>
   <si>
     <t>Manutenção na PR 281</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_13-2025_-_juliano_-_manutencao_em_via_publica_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_13-2025_-_juliano_-_manutencao_em_via_publica_-_flores.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Flores</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_14-2025_-_luiz_rocha_-_limpeza_de_fios_de_internet.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_14-2025_-_luiz_rocha_-_limpeza_de_fios_de_internet.doc</t>
   </si>
   <si>
     <t>Limpeza de fios de internet/telefonia</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_15-2025_-_sandra_andrade_e_luiz_rocha_-_limpeza_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_15-2025_-_sandra_andrade_e_luiz_rocha_-_limpeza_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>Limpeza de vias urbanas</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_17-2025_-_sandra_andrade_-_centro_comunitario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_17-2025_-_sandra_andrade_-_centro_comunitario.doc</t>
   </si>
   <si>
     <t>Centro Comunitário</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_18-2025_-_sandra_andrade_-_banheiro_da_rodoviaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_18-2025_-_sandra_andrade_-_banheiro_da_rodoviaria.doc</t>
   </si>
   <si>
     <t>Banheiros na Rodoviária</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_19-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_19-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas_-_diversos.doc</t>
   </si>
   <si>
     <t>Manutenção de Vias Públicas</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_20-2025_-_sandra_andrade_-_transporte_cidadao_-_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_20-2025_-_sandra_andrade_-_transporte_cidadao_-_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>Transporte Cidadão – Ribeirão do Meio</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_21-2025_-_luiz_rocha_-_pavimentacao_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_21-2025_-_luiz_rocha_-_pavimentacao_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Pavimentação</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_22-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_22-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_23-2025_-_luiz_rocha_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_23-2025_-_luiz_rocha_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_24-2025_-_sandra_andrade_juciel_bueno_cigano_-_capacitacao_de_profissionais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_24-2025_-_sandra_andrade_juciel_bueno_cigano_-_capacitacao_de_profissionais.doc</t>
   </si>
   <si>
     <t>Capacitação</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_25-2025_-_sandra_andrade_juciel_bueno_cigano_-_abafadores_de_ruido.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_25-2025_-_sandra_andrade_juciel_bueno_cigano_-_abafadores_de_ruido.doc</t>
   </si>
   <si>
     <t>Abafadores de ruído</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_26-2025_-_juciel_bueno_-_lixeira_comunitaria.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_26-2025_-_juciel_bueno_-_lixeira_comunitaria.doc</t>
   </si>
   <si>
     <t>Lixeira Comunitária – Campo Alto</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_27-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_27-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Manutenção em via Pública – Vila Cubas</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_28-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_28-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc</t>
   </si>
   <si>
     <t>Manutenção em via Pública – Salto da Boa Vista</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_29-2025_-_sandra_andrade_-_placa_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_29-2025_-_sandra_andrade_-_placa_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>Placa de Sinalização</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_30-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_30-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_31-2025_-_luiz_rocha_-_corte_de_arvore_-_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_31-2025_-_luiz_rocha_-_corte_de_arvore_-_pr_281.doc</t>
   </si>
   <si>
     <t>Corte de árvore – PR 281</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_32-2025_-_sandra_andrade_e_luiz_rocha_-_muralha_digital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_32-2025_-_sandra_andrade_e_luiz_rocha_-_muralha_digital.doc</t>
   </si>
   <si>
     <t>Muralha Digital</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_33-2025_-_luiz_rocha_-_manuntencao_pr_281_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_33-2025_-_luiz_rocha_-_manuntencao_pr_281_-_xaxim.doc</t>
   </si>
   <si>
     <t>Manutenção PR 281 - Xaxim</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_34-2025_-_juciel_bueno_-_manutencao_em_ponto_de_onibus_-_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_34-2025_-_juciel_bueno_-_manutencao_em_ponto_de_onibus_-_ambrosios.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus - Ambrósios</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_35-2025_-sidinei_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_35-2025_-sidinei_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_36-2025_-_luiz_rocha_-_iluminacao_publica_-_riio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_36-2025_-_luiz_rocha_-_iluminacao_publica_-_riio_de_una.doc</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_37-2025_-_juliano_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_37-2025_-_juliano_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção em via Pública</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_38-2025_-_juliano_-_ginasio_da_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_38-2025_-_juliano_-_ginasio_da_lagoa.doc</t>
   </si>
   <si>
     <t>Ginásio da Lagoa</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_39-2025_-_adilson_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_39-2025_-_adilson_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção em via pública</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_40-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_40-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_centro.doc</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3870/indicacao_41-2025_-sidinei_-_palestra_fibromialgia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3870/indicacao_41-2025_-sidinei_-_palestra_fibromialgia.doc</t>
   </si>
   <si>
     <t>Indicação para verificação de viabilidade da realização de palestra sobre Fibromialgia aos servidores da área da saúde</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_42-2025_-ricardo_-_limpeza_de_lote.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_42-2025_-ricardo_-_limpeza_de_lote.doc</t>
   </si>
   <si>
     <t>Notificação para proprietário realizar limpeza de lote</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_43-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_43-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_44-2025_-_adilson_juliano_e_luiz_rocha_-_escola_campestre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_44-2025_-_adilson_juliano_e_luiz_rocha_-_escola_campestre.doc</t>
   </si>
   <si>
     <t>Serviços ERM Ermínio Cardoso</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_45-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_45-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública - Lagoinha</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_46-2025_-_luiz_rocha_-_sinalizacao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_46-2025_-_luiz_rocha_-_sinalizacao_pr_281.doc</t>
   </si>
   <si>
     <t>Sinalização PR 281</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_47-2025_-_juciel_bueno_-_limpeza_memorial_vitimas_covid.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_47-2025_-_juciel_bueno_-_limpeza_memorial_vitimas_covid.doc</t>
   </si>
   <si>
     <t>Limpeza Memorial Vítimas Covid-19</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_48-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_48-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Manutenção em Via Pública – Vila Cubas</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_49-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_49-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_50-2025_-_juliano_-_profissional_para_atender_aos_conselhos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_50-2025_-_juliano_-_profissional_para_atender_aos_conselhos.doc</t>
   </si>
   <si>
     <t>Conselhos Municipais</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_51-2025_-_sandra_andrade_-_manutencao_pr_281_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_51-2025_-_sandra_andrade_-_manutencao_pr_281_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Manutenção PR 281</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_52-2025_-_sandra_andrade_-_academia_ao_ar_livre_-_anne_louise.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_52-2025_-_sandra_andrade_-_academia_ao_ar_livre_-_anne_louise.doc</t>
   </si>
   <si>
     <t>Academia ao Ar Livre</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_53-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_53-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_campo_alto.doc</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_54-2025_-_juliano_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_54-2025_-_juliano_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/indicacao_55-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/indicacao_55-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/indicacao_56-2025_-_luiz_rocha_-_transporte_escolar_-_aracatuba.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/indicacao_56-2025_-_luiz_rocha_-_transporte_escolar_-_aracatuba.doc</t>
   </si>
   <si>
     <t>Transporte Escolar</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/indicacao_57-2025_-_luiz_rocha_-_rotatoria_xv_de_novembro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/indicacao_57-2025_-_luiz_rocha_-_rotatoria_xv_de_novembro.doc</t>
   </si>
   <si>
     <t>Rotatória</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3887/indicacao_58-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3887/indicacao_58-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_59-2025_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_59-2025_-_adilson_-_manutencao_em_via_publica_-_diversos.doc</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3889/indicacao_60-2025_-_luiz_rocha_-_iluminacao_publica_-_km_645.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3889/indicacao_60-2025_-_luiz_rocha_-_iluminacao_publica_-_km_645.doc</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_61-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_61-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.doc</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_62-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_62-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_postinho.doc</t>
   </si>
   <si>
     <t>Construção de lombada</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_63-2025_-_juciel_bueno_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_63-2025_-_juciel_bueno_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_64-2025_-_juciel_bueno_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_64-2025_-_juciel_bueno_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Iluminação pública</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_65-2025_-_juciel_bueno_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_65-2025_-_juciel_bueno_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_66-2025_-_luiz_rocha_-_manutencao_em_via_publica_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_66-2025_-_luiz_rocha_-_manutencao_em_via_publica_-_flores.doc</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_67-2025_-_juliano_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_67-2025_-_juliano_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_68-2025_-_sandra_e_juciel_-_conselho_tutelar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_68-2025_-_sandra_e_juciel_-_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Conselho Tutelar</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Célio</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_70-2025_-_ricardo_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_70-2025_-_ricardo_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção em vias públicas</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_71-2025_-_luiz_rocha_-_defesa_civil.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_71-2025_-_luiz_rocha_-_defesa_civil.doc</t>
   </si>
   <si>
     <t>Defesa Civil</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_72-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_72-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_73-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_73-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_74-2025_-_cigano_-_celulares_para_agentes_comunitarios_e_motoristas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_74-2025_-_cigano_-_celulares_para_agentes_comunitarios_e_motoristas.doc</t>
   </si>
   <si>
     <t>Aquisição de celulares</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_75-2025_-_cigano_-_manutencao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_75-2025_-_cigano_-_manutencao_pr_281.doc</t>
   </si>
   <si>
     <t>PR 281</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_76-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_76-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_77-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_77-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_78-2025_-_sandra_andrade_-_iluminacao_publica__-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_78-2025_-_sandra_andrade_-_iluminacao_publica__-_postinho.doc</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_79-2025_-_sandra_andrade_-_madeira_para_artesanato.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_79-2025_-_sandra_andrade_-_madeira_para_artesanato.doc</t>
   </si>
   <si>
     <t>Doação de madeira para artesanato</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_80-2025_-_sandra_andrade_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_80-2025_-_sandra_andrade_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_81-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_81-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_82-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_82-2025_-_adilson_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>Ponto de ônibus</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_83-2025_-_juliano_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_83-2025_-_juliano_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Construção de ponto de Ônibus</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_84-2025_-_juliano_-_manutencao_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_84-2025_-_juliano_-_manutencao_de_via.doc</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_85-2025_-_juliano_-_sinalizacao_ponte.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_85-2025_-_juliano_-_sinalizacao_ponte.doc</t>
   </si>
   <si>
     <t>Placas de Alertas em Pontes</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_86-2025_-_juliano_-_manutencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_86-2025_-_juliano_-_manutencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_87-2025_-sidinei_-_coleta_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_87-2025_-sidinei_-_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>Coleta de lixo</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_88-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_88-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>Serviços diversos</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_89-2025_-_cigano_-_manutencao_em_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_89-2025_-_cigano_-_manutencao_em_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção em bueiro</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3919/indicacao_90-2025_-_juciel_bueno_-_pavimentacao_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3919/indicacao_90-2025_-_juciel_bueno_-_pavimentacao_posto_de_saude.doc</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_91-2025_-_juciel_bueno_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_91-2025_-_juciel_bueno_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Manutenção em ponto de ônibus</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_92-2025_-_cigano_-_estacionamento_cemiterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_92-2025_-_cigano_-_estacionamento_cemiterio.doc</t>
   </si>
   <si>
     <t>Manutenção em estacionamento</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_93-2025_-_juciel_bueno_-_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_93-2025_-_juciel_bueno_-_lombada.doc</t>
   </si>
   <si>
     <t>Estudo de viabilidade para construção de lombada</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_94-2025_-_sandra_andrade_-_limpeza_em_academia_ao_ar_livre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_94-2025_-_sandra_andrade_-_limpeza_em_academia_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>Limpeza de academia ao ar livre</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_95-2025_-_sandra_andrade_-_escolinha_de_futebol_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_95-2025_-_sandra_andrade_-_escolinha_de_futebol_postinho.doc</t>
   </si>
   <si>
     <t>Escolinha de Futebol</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_96-2025_-_juciel_bueno_-_programa_eu_limpo_meu_quintal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_96-2025_-_juciel_bueno_-_programa_eu_limpo_meu_quintal.doc</t>
   </si>
   <si>
     <t>Programa Eu Limpo Meu Quintal</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_97-2025_-_juciel_bueno_-_rocada_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_97-2025_-_juciel_bueno_-_rocada_pr_281.doc</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_98-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_98-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_99-2025_-_sandra_andrade_-_transporte_escolar_pirai.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_99-2025_-_sandra_andrade_-_transporte_escolar_pirai.doc</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_100-2025_-_sandra_andrade_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_100-2025_-_sandra_andrade_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>Serviços Diversos</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_101-2025_-_sandra_andrade_-_quadra_de_esportes_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_101-2025_-_sandra_andrade_-_quadra_de_esportes_postinho.doc</t>
   </si>
   <si>
     <t>Quadra de Esportes</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_102-2025_-_sidinei_cmei_tio_jango.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_102-2025_-_sidinei_cmei_tio_jango.doc</t>
   </si>
   <si>
     <t>Providências para Adequação de Declive na área reservada ao Parquinho do CMEI Tio Jango</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_103-2025_-_luiz_rocha_-_acesso_a_sala_de_fisioterapia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_103-2025_-_luiz_rocha_-_acesso_a_sala_de_fisioterapia.doc</t>
   </si>
   <si>
     <t>Melhorias em acesso a sala de Fisioterapia</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_104-2025_-_luiz_rocha_-_manutencao_em_calcada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_104-2025_-_luiz_rocha_-_manutencao_em_calcada.doc</t>
   </si>
   <si>
     <t>Manutenção em calçada</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_105-2025_-_juciel_bueno_-_quadra_coberta_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_105-2025_-_juciel_bueno_-_quadra_coberta_campina.doc</t>
   </si>
   <si>
     <t>Quadra coberta - Campina</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_106-2025_-_juciel_bueno_-ubs_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_106-2025_-_juciel_bueno_-ubs_campina.doc</t>
   </si>
   <si>
     <t>UBS - Campina</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_107-2025_-_ricardo_-_limpeza_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_107-2025_-_ricardo_-_limpeza_publica.doc</t>
   </si>
   <si>
     <t>Notificações diversas</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_108-2025_-_cigano_-_manutencao_em_via_publica_-_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_108-2025_-_cigano_-_manutencao_em_via_publica_-_ambrosios.doc</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_109-2025_-_juliano_-_ponto_de_onibus_-_centro_-_anne_louise.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_109-2025_-_juliano_-_ponto_de_onibus_-_centro_-_anne_louise.doc</t>
   </si>
   <si>
     <t>Construção de ponto de ônibus</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_110-2025_-_luiz_rocha_-_manutencao_erm_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_110-2025_-_luiz_rocha_-_manutencao_erm_tabatinga.doc</t>
   </si>
   <si>
     <t>Serviços na ERM Emiliano Perneta</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_111-2025_-_sandra_andrade_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_111-2025_-_sandra_andrade_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_112-2025_-_sandra_andrade_-_fios_de_internet.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_112-2025_-_sandra_andrade_-_fios_de_internet.doc</t>
   </si>
   <si>
     <t>Fios de internet</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_113-2025_-_luiz_rocha_-_manutencao_em_calcada__centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_113-2025_-_luiz_rocha_-_manutencao_em_calcada__centro.doc</t>
   </si>
   <si>
     <t>Manutenção em acesso</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_114-2025_-_adilson_-_caminhao_pipa_-_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_114-2025_-_adilson_-_caminhao_pipa_-_saltinho.doc</t>
   </si>
   <si>
     <t>Caminhão Pipa</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_115-2025_-_juciel_bueno_-_ponto_de_onibus_-_rio_de_una.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_115-2025_-_juciel_bueno_-_ponto_de_onibus_-_rio_de_una.doc</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_116-2025_-_adilson_-_manutencao_de_vias_pubicas_-_ximbuva_e_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_116-2025_-_adilson_-_manutencao_de_vias_pubicas_-_ximbuva_e_flores.doc</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_117-2025_-_sandra_andrade_-_limpezas_de_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_117-2025_-_sandra_andrade_-_limpezas_de_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Limpeza de pontos de ônibus</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_118-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_118-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_119-2025_-_juliano__-_iluminacao_publica_-_km_645.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_119-2025_-_juliano__-_iluminacao_publica_-_km_645.doc</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_120-2025_-_sandra_andrade_-_reforma_escolinha_campo_alto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_120-2025_-_sandra_andrade_-_reforma_escolinha_campo_alto.doc</t>
   </si>
   <si>
     <t>Reforma da antiga Escola do Campo Alto</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_121-2025_-_sandra_andrade_-_parquinho_da_praca_central.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_121-2025_-_sandra_andrade_-_parquinho_da_praca_central.doc</t>
   </si>
   <si>
     <t>Parquinho da Praça Central</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_122-2025_-_cigano_-_sinalizacao_de_vias_publicas_-_barreiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_122-2025_-_cigano_-_sinalizacao_de_vias_publicas_-_barreiro.doc</t>
   </si>
   <si>
     <t>Placas de Sinalização - Barreiro</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_123-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_123-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_124-2025_-_adilson_-_caminhao_pipa_-_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_124-2025_-_adilson_-_caminhao_pipa_-_fagundes.doc</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_126-2025_-_luiz_rocha_-_manilhas_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_126-2025_-_luiz_rocha_-_manilhas_pr_281.doc</t>
   </si>
   <si>
     <t>Colocação de Manilhas – PR 281</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Instalação de Lombada</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_128-2025_-_sandra_andrade_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_128-2025_-_sandra_andrade_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_129-2025_-_juciel_bueno_-_manutencao_via_publica_-_barreiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_129-2025_-_juciel_bueno_-_manutencao_via_publica_-_barreiro.doc</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_130-2025_-_adilson_-_manutencao_de_vias_pubicas_-_cascatinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_130-2025_-_adilson_-_manutencao_de_vias_pubicas_-_cascatinha.doc</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_131-2025_-_cigano_-_academia_ao_ar_livre_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_131-2025_-_cigano_-_academia_ao_ar_livre_-_lagoa.doc</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_132-2025_-_ricardo_-_profissionais_de_ti.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_132-2025_-_ricardo_-_profissionais_de_ti.doc</t>
   </si>
   <si>
     <t>Profissional de TI</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_133-2025_-_luiz_rocha_e_juliano_-_limpeza_urbana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_133-2025_-_luiz_rocha_e_juliano_-_limpeza_urbana.doc</t>
   </si>
   <si>
     <t>Limpeza Urbana</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_134-2025_-_luiz_rocha_e_juliano_-_esgoto_a_ceu_aberto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_134-2025_-_luiz_rocha_e_juliano_-_esgoto_a_ceu_aberto.doc</t>
   </si>
   <si>
     <t>Esgoto a céu aberto</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_135-2025_-_luiz_rocha_e_juliano_-_manutencao_em_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_135-2025_-_luiz_rocha_e_juliano_-_manutencao_em_bueiro.doc</t>
   </si>
   <si>
     <t>Manutenção em bueiros</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_136-2025_-_luiz_rocha_sidinei_e_juliano_-_manutencao_em_via_publica_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_136-2025_-_luiz_rocha_sidinei_e_juliano_-_manutencao_em_via_publica_-_lagoa.doc</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_137-2025_-_cigano_-_manutencao_em_via_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_137-2025_-_cigano_-_manutencao_em_via_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_138-2025_-_patiorna_-_placa_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_138-2025_-_patiorna_-_placa_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_139-2025_-_adilson_-_manuntencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_139-2025_-_adilson_-_manuntencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção de via Pública</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_140-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_140-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_lagoinha.doc</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_141-2025_-_sandra_andrade_-_madeira_para_artesanato.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_141-2025_-_sandra_andrade_-_madeira_para_artesanato.doc</t>
   </si>
   <si>
     <t>Madeira para artesanato</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_142-2025_-_juciel_bueno_-_transporte_intermunicipal_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_142-2025_-_juciel_bueno_-_transporte_intermunicipal_-_lagoinha.doc</t>
   </si>
   <si>
     <t>Linha Transporte Coletivo Intermunicipal</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_143-2025_-_cigano_-_manutencao_em_academia_e_parquinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_143-2025_-_cigano_-_manutencao_em_academia_e_parquinho.doc</t>
   </si>
   <si>
     <t>Manutenção academia ao ar livre</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_144-2025_-_juciel_bueno_-_transporte_coletivo_-_festa_do_agricultor.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_144-2025_-_juciel_bueno_-_transporte_coletivo_-_festa_do_agricultor.doc</t>
   </si>
   <si>
     <t>Transporte Coletivo</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_145-2025_-_sandra_andrade_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_145-2025_-_sandra_andrade_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_146-2025_-_sandra_andrade_-_camera_de_seguranca.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_146-2025_-_sandra_andrade_-_camera_de_seguranca.doc</t>
   </si>
   <si>
     <t>Câmera de Segurança</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3976/indicacao_147-2025_-_sidinei_-_manuntencao_de_via_publica_-_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3976/indicacao_147-2025_-_sidinei_-_manuntencao_de_via_publica_-_ambrosios.doc</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_148-2025_-_sidinei_-_manutencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_148-2025_-_sidinei_-_manutencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_149-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_149-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_150-2025_-_luiz_rocha_-_placas_de_identificacao_escolares.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_150-2025_-_luiz_rocha_-_placas_de_identificacao_escolares.doc</t>
   </si>
   <si>
     <t>Placas de Identificação de Unidades Escolares</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_151-2025_-_luiz_rocha_-_lixeira_posto_de_saue.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_151-2025_-_luiz_rocha_-_lixeira_posto_de_saue.doc</t>
   </si>
   <si>
     <t>Lixeira – Posto de Saúde Central</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_152-2025_-_luiz_rocha_-_rocada_patio_posto_de_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_152-2025_-_luiz_rocha_-_rocada_patio_posto_de_saude.doc</t>
   </si>
   <si>
     <t>Limpeza – Posto de Saúde Central</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3982/indicacao_153-2025_-_cigano_-_atendimento_sanepar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3982/indicacao_153-2025_-_cigano_-_atendimento_sanepar.doc</t>
   </si>
   <si>
     <t>Atendimento SANEPAR</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_154-2025_-_luiz_rocha_-_altura_fiacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_154-2025_-_luiz_rocha_-_altura_fiacao.doc</t>
   </si>
   <si>
     <t>Adequação da altura da fiação aérea</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_155-2025_-_juciel_bueno_-_bueiro_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_155-2025_-_juciel_bueno_-_bueiro_-_centro.doc</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_156-2025_-_juciel_bueno_-banheiro_quimico.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_156-2025_-_juciel_bueno_-banheiro_quimico.doc</t>
   </si>
   <si>
     <t>Banheiros químicos</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_157-2025_-_juliano_-_construcao_de_ponto_de_onibus.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_157-2025_-_juliano_-_construcao_de_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_158-2025_-_juliano_-_seguranca_no_transito_proximo_as_escolas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_158-2025_-_juliano_-_seguranca_no_transito_proximo_as_escolas.doc</t>
   </si>
   <si>
     <t>Trânsito seguro próximo às Escolas</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_159-2025_-_juliano_-_portao_de_seguranca_na_escola_da_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_159-2025_-_juliano_-_portao_de_seguranca_na_escola_da_campina.doc</t>
   </si>
   <si>
     <t>Segurança na Escola  Municipal Manoel Ribas, na Campina</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_160-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_160-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_161-2025_-_sandra_andrade_-_construcao_de_lombada.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_161-2025_-_sandra_andrade_-_construcao_de_lombada.doc</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_162-2025_-_juliano_e_juciel_-_manutencao_ubs_saltinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_162-2025_-_juliano_e_juciel_-_manutencao_ubs_saltinho.doc</t>
   </si>
   <si>
     <t>Sala de atendimento - Saltinho</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_163-2025_-_cigano_-_desbaste_de_arvores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_163-2025_-_cigano_-_desbaste_de_arvores.doc</t>
   </si>
   <si>
     <t>Desbaste de árvores</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_164-2025_-_luiz_rocha_-_manutencao_em_bueiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_164-2025_-_luiz_rocha_-_manutencao_em_bueiro.doc</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_165-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_165-2025_-_luiz_rocha_-_servicos_diversos.doc</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_166-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_166-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas.doc</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_167-2025_-_adilson_-_manuntencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_167-2025_-_adilson_-_manuntencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_168-2025_-_sidinei_-_limpeza_de_entulhos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_168-2025_-_sidinei_-_limpeza_de_entulhos.doc</t>
   </si>
   <si>
     <t>Limpeza de lixo</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_169-2025_-_juliano_-_limpeza_de_entulhos_-_cmei_pedacinho_do_ceu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_169-2025_-_juliano_-_limpeza_de_entulhos_-_cmei_pedacinho_do_ceu.doc</t>
   </si>
   <si>
     <t>Limpeza de entulhos</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_170-2025_-_juliano_-_materais_de_decoracao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_170-2025_-_juliano_-_materais_de_decoracao.doc</t>
   </si>
   <si>
     <t>Materiais de decoração de Natal</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_171-2025_-_adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_171-2025_-_adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_172-2025_-_adilson_-_manutencao_via_publica_-_barreiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_172-2025_-_adilson_-_manutencao_via_publica_-_barreiro.doc</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_173-2025_-_luiz_rocha_-_placas_de_identificacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_173-2025_-_luiz_rocha_-_placas_de_identificacao.doc</t>
   </si>
   <si>
     <t>Placa de Identificação</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4003/indicacao_174-2025_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4003/indicacao_174-2025_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_175-2025_-_cigano_-_manutencao_em_via_publica_-_vila_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_175-2025_-_cigano_-_manutencao_em_via_publica_-_vila_rural.doc</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_176-2025_-_juciel_bueno_-_lombada_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_176-2025_-_juciel_bueno_-_lombada_-_xaxim.doc</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_177-2025_-_sandra_andrade_e_luiz_rocha_-_fios_de_internet.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_177-2025_-_sandra_andrade_e_luiz_rocha_-_fios_de_internet.doc</t>
   </si>
   <si>
     <t>Fios de internet e telefonia</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_178-2025_-_sandra_andrade_-_limpeza_de_entulhos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_178-2025_-_sandra_andrade_-_limpeza_de_entulhos.doc</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_179-2025_-_adilson_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_179-2025_-_adilson_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_180-2025_-_luiz_rocha_e_sidinei_-_manutencao_de_calcada_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_180-2025_-_luiz_rocha_e_sidinei_-_manutencao_de_calcada_-_centro.doc</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_181-2025_-_luiz_rocha_-_colocacao_de_manilhas_pr_281_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_181-2025_-_luiz_rocha_-_colocacao_de_manilhas_pr_281_-_xaxim.doc</t>
   </si>
   <si>
     <t>Limpeza de calçada - Centro</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_182-2025_-_luiz_rocha__e_sidinei_-_limpeza_de_lixo_antigo_patio_recicla.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_182-2025_-_luiz_rocha__e_sidinei_-_limpeza_de_lixo_antigo_patio_recicla.doc</t>
   </si>
   <si>
     <t>Limpeza de material reciclado</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_183-2025_-_juliano_-_limpeza_de_entulhos_-_cemiterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_183-2025_-_juliano_-_limpeza_de_entulhos_-_cemiterio.doc</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_184-2025_-_luiz_rocha_-_limpeza_capela_cemiterio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_184-2025_-_luiz_rocha_-_limpeza_capela_cemiterio.doc</t>
   </si>
   <si>
     <t>Limpeza Capela Cemitério</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_185-2025_-_sidinei_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_185-2025_-_sidinei_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_186-2025_-_juciel_bueno_-_travessa_eleveda_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_186-2025_-_juciel_bueno_-_travessa_eleveda_-_campina.doc</t>
   </si>
   <si>
     <t>Travessa elevada</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_187-2025_-_juliano_-_placa_de_nome_de_via.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_187-2025_-_juliano_-_placa_de_nome_de_via.doc</t>
   </si>
   <si>
     <t>Placas com nome de ruas – Bosque da Saúde</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_188-2025_-_luiz_rocha_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_188-2025_-_luiz_rocha_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_189-2025_-_luiz_rocha_-_manutencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_189-2025_-_luiz_rocha_-_manutencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_190-2025_-_cigano_-_manuntencao_de_via_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_190-2025_-_cigano_-_manuntencao_de_via_publica.doc</t>
   </si>
   <si>
     <t>Manutenção de via pública - Lagoa</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_191-2025_-_juliano_-_sinalizacao_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_191-2025_-_juliano_-_sinalizacao_pr_281.doc</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_192-2025_-_juliano_-_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_192-2025_-_juliano_-_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_193-2025_-_sandra_andrade_-_limpeza_de_espaco_publico_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_193-2025_-_sandra_andrade_-_limpeza_de_espaco_publico_-_campina.doc</t>
   </si>
   <si>
     <t>Limpeza de espaço público</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4023/indicacao_194-2025_-_sandra_andrade_-_acedemia_ao_ar_livre_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4023/indicacao_194-2025_-_sandra_andrade_-_acedemia_ao_ar_livre_-_postinho.doc</t>
   </si>
   <si>
     <t>Academia ao ar livre</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_195-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_195-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_tabatinga.doc</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_196-2025_-_cigano_-_manutencao_de_via_publica_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_196-2025_-_cigano_-_manutencao_de_via_publica_-_tabatinga.doc</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_197-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_bosque_da_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_197-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_bosque_da_saude.doc</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_198-2025_-_luiz_rocha_-_manutencao_de_quadra_-_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_198-2025_-_luiz_rocha_-_manutencao_de_quadra_-_campina.doc</t>
   </si>
   <si>
     <t>Quadra poliesportiva</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_199-2025_-_sidinei_-_manutencao_de_via_publica_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_199-2025_-_sidinei_-_manutencao_de_via_publica_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_200-2025_-_sidinei_-_manutencao_de_via_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_200-2025_-_sidinei_-_manutencao_de_via_publica_-_centro.doc</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_201-2025_-_pationa_-_manutencao_de_via_publica_-_centro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_201-2025_-_pationa_-_manutencao_de_via_publica_-_centro.doc</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4170/mocao_01-2025_-_leonidas_carneiro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4170/mocao_01-2025_-_leonidas_carneiro.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4171/mocao_02-2025_-_paina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4171/mocao_02-2025_-_paina.doc</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_03-2025_-_sebastiana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_03-2025_-_sebastiana.doc</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_04-2025_-_volkman.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_04-2025_-_volkman.doc</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4174/mocao_05-2025_-_ronaldo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4174/mocao_05-2025_-_ronaldo.doc</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4175/mocao_06-2025_-_juvita.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4175/mocao_06-2025_-_juvita.doc</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4176/mocao_07-2025_-_mocao_de_agradecimento_-_informativo_popular.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4176/mocao_07-2025_-_mocao_de_agradecimento_-_informativo_popular.doc</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_08-2025_-_mocao_de_reconhecimento_-_quilombola.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_08-2025_-_mocao_de_reconhecimento_-_quilombola.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4178/mocao_09-2025_-_paloma.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4178/mocao_09-2025_-_paloma.doc</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_10-2025_-_abel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_10-2025_-_abel.doc</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_11-2025_-_repudio_mesa_diretora.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_11-2025_-_repudio_mesa_diretora.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4181/mocao_12-2025_-_aplausos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4181/mocao_12-2025_-_aplausos.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4182/mocao_13-2025_-_joaquim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4182/mocao_13-2025_-_joaquim.doc</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4183/mocao_14-2025_-_maura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4183/mocao_14-2025_-_maura.doc</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4184/mocao_15-2025_-_aplausos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4184/mocao_15-2025_-_aplausos.doc</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4185/mocao_16-2025_-_loro.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4185/mocao_16-2025_-_loro.doc</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_17-2025_-_aplausos_-_lourdes_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_17-2025_-_aplausos_-_lourdes_camargo.doc</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4187/mocao_18-2025_-_aplausos_-_lidia_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4187/mocao_18-2025_-_aplausos_-_lidia_camargo.doc</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4188/mocao_19-2025_-_aplausos_-_lindacir_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4188/mocao_19-2025_-_aplausos_-_lindacir_camargo.doc</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4189/mocao_20-2025_-_aplausos_-_leondina_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4189/mocao_20-2025_-_aplausos_-_leondina_camargo.doc</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4190/mocao_21-2025_-_aplausos_-_locival_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4190/mocao_21-2025_-_aplausos_-_locival_camargo.doc</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_22-2025_-_aplausos_-_neneza_camargo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_22-2025_-_aplausos_-_neneza_camargo.doc</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4031/requerimento_001-2025_-_sidinei_-_lei_835-2022_estagio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4031/requerimento_001-2025_-_sidinei_-_lei_835-2022_estagio.doc</t>
   </si>
   <si>
     <t>Contratação de estagiários portadores de deficiência</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_002-2025_-_cigano_-_lei_298-2012_-_animal_saudavel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_002-2025_-_cigano_-_lei_298-2012_-_animal_saudavel.doc</t>
   </si>
   <si>
     <t>Programa Animal Saudável-Pecuária Rentável</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_003-2025_-_luiz_rocha_-_relacao_de_imoveis_sem_uso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_003-2025_-_luiz_rocha_-_relacao_de_imoveis_sem_uso.doc</t>
   </si>
   <si>
     <t>Imóveis sem uso</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_004-2025_-_sandra_andrade_-_cronograma_de_atividades_social.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_004-2025_-_sandra_andrade_-_cronograma_de_atividades_social.doc</t>
   </si>
   <si>
     <t>Cronograma de atividades – Assistência Social</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_005-2025_-_sandra_andrade_-_lanche_idosos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_005-2025_-_sandra_andrade_-_lanche_idosos.doc</t>
   </si>
   <si>
     <t>Grupo de Idosos</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_006-2025_-_juciel_-_ong_amor_maior.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_006-2025_-_juciel_-_ong_amor_maior.doc</t>
   </si>
   <si>
     <t>ONG Amor Maior</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_007-2025_-_juciel_-_servicos_especializados_-_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_007-2025_-_juciel_-_servicos_especializados_-_saude.doc</t>
   </si>
   <si>
     <t>Serviços Especializados - Saúde</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4038/requerimento_008-2025_-_sandra_andrade_-_servicos_especializados_-_educacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4038/requerimento_008-2025_-_sandra_andrade_-_servicos_especializados_-_educacao.doc</t>
   </si>
   <si>
     <t>Serviços Especializados - Educação</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_009-2025_-_cigano_-_sinalizacao_na_area_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_009-2025_-_cigano_-_sinalizacao_na_area_rural.doc</t>
   </si>
   <si>
     <t>Sinalização na área rural</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_010-2025_-_juliano_-_cemiterios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_010-2025_-_juliano_-_cemiterios.doc</t>
   </si>
   <si>
     <t>Informações sobre Cemitérios do Município</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_011-2025_-_sandra_andrade_-_obras_pirai.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_011-2025_-_sandra_andrade_-_obras_pirai.doc</t>
   </si>
   <si>
     <t>Ponte Piraí</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_012-2025_-_luiz_rocha_-_frota_setor_rodoviario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_012-2025_-_luiz_rocha_-_frota_setor_rodoviario.doc</t>
   </si>
   <si>
     <t>Frota Setor Rodoviário</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4043/requerimento_013-2025_-_luiz_rocha_-_projeto_de_castracao_de_animais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4043/requerimento_013-2025_-_luiz_rocha_-_projeto_de_castracao_de_animais.doc</t>
   </si>
   <si>
     <t>Recurso Federal para Castração de animas de rua</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>Portal</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_016-2025_-_juciel_-_pavimentacao__-_tabatinga-varzea.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_016-2025_-_juciel_-_pavimentacao__-_tabatinga-varzea.doc</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_017-2025_-_juliano_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_017-2025_-_juliano_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>Parecer do Setor de Engenharia</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4048/requerimento_018-2025_-_juliano_-_lei_760-2021.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4048/requerimento_018-2025_-_juliano_-_lei_760-2021.doc</t>
   </si>
   <si>
     <t>Lei Municipal 760/2021</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_019-2025_-_juliano_-_caps.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_019-2025_-_juliano_-_caps.doc</t>
   </si>
   <si>
     <t>CAPS</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4050/requerimento_020-2025_-_juliano_-_cronograma_de_servicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4050/requerimento_020-2025_-_juliano_-_cronograma_de_servicos.doc</t>
   </si>
   <si>
     <t>Cronograma de Serviços</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4051/requerimento_021-2025_-_juliano_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4051/requerimento_021-2025_-_juliano_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_022-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_022-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_023-2025_-_luiz_rocha_-_projeto_de_pavimentacao_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_023-2025_-_luiz_rocha_-_projeto_de_pavimentacao_-_tabatinga.doc</t>
   </si>
   <si>
     <t>Projeto de pavimentação</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>Cigano, Juliano Sombrero</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_024-2025_-_juliano_e_cigano_-_academias_ao_ar_livre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_024-2025_-_juliano_e_cigano_-_academias_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>Academias ao Ar Livre</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_025-2025_-_juliano_-_meu_campinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_025-2025_-_juliano_-_meu_campinho.doc</t>
   </si>
   <si>
     <t>Meu Campinho</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_026-2025_-_ricardo_-_fundeb.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_026-2025_-_ricardo_-_fundeb.doc</t>
   </si>
   <si>
     <t>Recursos da Educação</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_027-2025_-_juliano_-_prestadores_de_servicos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_027-2025_-_juliano_-_prestadores_de_servicos.doc</t>
   </si>
   <si>
     <t>Informações sobre Prestadores de Serviço</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_028-2025_-_sandra_-_lei_910-2023_protecao_crianca_e_adolescente.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_028-2025_-_sandra_-_lei_910-2023_protecao_crianca_e_adolescente.doc</t>
   </si>
   <si>
     <t>Política Municipal de Prevenção e Enfrentamento à Violência contra Crianças e Adolescentes</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4059/requerimento_029-2025_-_sandra_-_insalubridade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4059/requerimento_029-2025_-_sandra_-_insalubridade.doc</t>
   </si>
   <si>
     <t>Pagamento de Insalubridade</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_030-2025_-_sandra_e_juciel_-_obras_pr_281.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_030-2025_-_sandra_e_juciel_-_obras_pr_281.doc</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4061/requerimento_031-2025_-_transporte_cidadao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4061/requerimento_031-2025_-_transporte_cidadao.doc</t>
   </si>
   <si>
     <t>Transporte Cidadão</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_032-2025_-_adilson_-_emenda_impositiva_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_032-2025_-_adilson_-_emenda_impositiva_saude.doc</t>
   </si>
   <si>
     <t>Emenda Impositiva - Saúde</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_033-2025_-_luiz_rocha_-_epis_sec_de_obras_e_viacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_033-2025_-_luiz_rocha_-_epis_sec_de_obras_e_viacao.doc</t>
   </si>
   <si>
     <t>EPIs</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_034-2025_-_sidinei_-_emenda_impositiva_colono.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_034-2025_-_sidinei_-_emenda_impositiva_colono.doc</t>
   </si>
   <si>
     <t>Emenda Impositiva - Educação</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4065/requerimento_035-2025_-_sandra_-_lombada_-_vila_cubas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4065/requerimento_035-2025_-_sandra_-_lombada_-_vila_cubas.doc</t>
   </si>
   <si>
     <t>Lombada – Vila Cubas</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, Juliano Sombrero, Luiz Rocha</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4066/requerimento_036-2025_-_adilson_luiz_e_juliano_-_obras_sede_prefeitura.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4066/requerimento_036-2025_-_adilson_luiz_e_juliano_-_obras_sede_prefeitura.doc</t>
   </si>
   <si>
     <t>Obras Sede da Prefeitura</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_037-2025_-_ricardo_oliveira__-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_037-2025_-_ricardo_oliveira__-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_038-2025_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_038-2025_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc</t>
   </si>
   <si>
     <t>Colônia de Férias</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, Luiz Rocha</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_039-2025_-_luiz_rocha_e_adilson_-_obras_escola_da_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_039-2025_-_luiz_rocha_e_adilson_-_obras_escola_da_tabatinga.doc</t>
   </si>
   <si>
     <t>Obras ERM Emiliano Perneta</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_040-2025_-_juciel_e_sandra_-_pavimentacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_040-2025_-_juciel_e_sandra_-_pavimentacao.doc</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4071/requerimento_041-2025_-_juciel_e_sandra_-_pavimentacao_-_area_rural.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4071/requerimento_041-2025_-_juciel_e_sandra_-_pavimentacao_-_area_rural.doc</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4072/requerimento_042-2025_-_luiz_rocha_-_escola_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4072/requerimento_042-2025_-_luiz_rocha_-_escola_tabatinga.doc</t>
   </si>
   <si>
     <t>Escola na Tabatinga</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4073/requerimento_043-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4073/requerimento_043-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_044-2025_-_adilson_-__pavimentacao_demanda.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_044-2025_-_adilson_-__pavimentacao_demanda.doc</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_045-2025_-_adilson_-_taxa_de_lixo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_045-2025_-_adilson_-_taxa_de_lixo.doc</t>
   </si>
   <si>
     <t>Taxa de Lixo</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_046-2025_-_luiz_rocha__-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_046-2025_-_luiz_rocha__-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_047-2025_-_sidinei_-_climatizacao_de_salas_de_aulas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_047-2025_-_sidinei_-_climatizacao_de_salas_de_aulas.doc</t>
   </si>
   <si>
     <t>Climatização de salas de aula</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_048-2025_-_sidinei_-_emenda_impositiva_colono_2.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_048-2025_-_sidinei_-_emenda_impositiva_colono_2.doc</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_049-2025_-_sidinei_-_cmei_tio_jango.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_049-2025_-_sidinei_-_cmei_tio_jango.doc</t>
   </si>
   <si>
     <t>CMEI Tio Jango</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_050-2025_-_juciel_e_sandra_-_fossas_septicas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_050-2025_-_juciel_e_sandra_-_fossas_septicas.doc</t>
   </si>
   <si>
     <t>Fossas Sépticas</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_051-2025_-_juciel_e_sandra_-_recursos_meio_ambiente.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_051-2025_-_juciel_e_sandra_-_recursos_meio_ambiente.doc</t>
   </si>
   <si>
     <t>Relatório sobre recursos destinados ao Meio Ambiente</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4082/requerimento_052-2025_-_luiz_rocha__-_bandeiras_nas_escolas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4082/requerimento_052-2025_-_luiz_rocha__-_bandeiras_nas_escolas.doc</t>
   </si>
   <si>
     <t>Bandeiras nas Escolas</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4083/requerimento_053-2025_-_luiz_rocha__-_academias_ao_ar_livre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4083/requerimento_053-2025_-_luiz_rocha__-_academias_ao_ar_livre.doc</t>
   </si>
   <si>
     <t>Academias ao ar livre</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_054-2025_-_adilson_-_parecer_setor_de_engenharia_-_jardim_das_oliveiras.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_054-2025_-_adilson_-_parecer_setor_de_engenharia_-_jardim_das_oliveiras.doc</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_055-2025_-_ricardo_-_parecer_setor_de_engenharia_-_lagoa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_055-2025_-_ricardo_-_parecer_setor_de_engenharia_-_lagoa.doc</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4086/requerimento_056-2025_-_sandra_-_mercado_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4086/requerimento_056-2025_-_sandra_-_mercado_municipal.doc</t>
   </si>
   <si>
     <t>Mercado Municipal</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4087/requerimento_057-2025_-_sidinei_-_seletividade_alimentar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4087/requerimento_057-2025_-_sidinei_-_seletividade_alimentar.doc</t>
   </si>
   <si>
     <t>Seletividade Alimentar</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4088/requerimento_058-2025_-_cigano_-_rede_trifasica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4088/requerimento_058-2025_-_cigano_-_rede_trifasica.doc</t>
   </si>
   <si>
     <t>Rede Trifásica</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4089/requerimento_059-2025_-_sidinei_-_emprestimos_relatorios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4089/requerimento_059-2025_-_sidinei_-_emprestimos_relatorios.doc</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas sobre os empréstimos realizados pelo Poder Executivo Municipal</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4090/requerimento_060-2025_-_sidinei_-_atendimento_de_psciologia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4090/requerimento_060-2025_-_sidinei_-_atendimento_de_psciologia.doc</t>
   </si>
   <si>
     <t>Atendimento de Psicologia</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_061-2025_-_sidinei_-_atendimento_de_fisioterapia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_061-2025_-_sidinei_-_atendimento_de_fisioterapia.doc</t>
   </si>
   <si>
     <t>Atendimento de Fisioterapia</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_062-2025_-_sidinei_-_concurso.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_062-2025_-_sidinei_-_concurso.doc</t>
   </si>
   <si>
     <t>Concurso público</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>Luiz Rocha, PATIORNA</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_063-2025_-_patiorna_e_luiz_rocha_-_linha_aracatuba.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_063-2025_-_patiorna_e_luiz_rocha_-_linha_aracatuba.doc</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_064-2025_-_adilson_-_parecer_setor_de_engenharia_-_laudo_hospital.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_064-2025_-_adilson_-_parecer_setor_de_engenharia_-_laudo_hospital.doc</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_065-2025_-_sandra_-_transporte_escolar.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_065-2025_-_sandra_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_066-2025_-_luiz_rocha_-_iss_compartilhamento_postes_copel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_066-2025_-_luiz_rocha_-_iss_compartilhamento_postes_copel.doc</t>
   </si>
   <si>
     <t>Recolhimento de ISS sobre compartilhamento da estrutura de rede elétrica da COPEL.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_067-2025_-_luiz_rocha_-_acessibilidade_escolas_u.s.s_e_revitalizacao_rua_xv.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_067-2025_-_luiz_rocha_-_acessibilidade_escolas_u.s.s_e_revitalizacao_rua_xv.doc</t>
   </si>
   <si>
     <t>Informações sobre acessibilidade no projeto de revitalização da Rua XV de Novembro, nas escolas municipais e nos postos de saúde</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_068-2025_-_luiz_rocha_-_acessibilidade_transporte_cidadao_terceirizado.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_068-2025_-_luiz_rocha_-_acessibilidade_transporte_cidadao_terceirizado.doc</t>
   </si>
   <si>
     <t>Acessibilidade na frota do serviço de transporte cidadão</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_069-2025_-_adilson_-_empresa_terceirizada_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_069-2025_-_adilson_-_empresa_terceirizada_saude.doc</t>
   </si>
   <si>
     <t>Empresas terceirizadas</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_070-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_070-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_071-2025_-_adilson_-_limpa_fossa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_071-2025_-_adilson_-_limpa_fossa.doc</t>
   </si>
   <si>
     <t>Programa Limpa Fossa</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_072-2025_-_adilson_-_servidores_lotados_na_sec_de_meio_ambiente.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_072-2025_-_adilson_-_servidores_lotados_na_sec_de_meio_ambiente.doc</t>
   </si>
   <si>
     <t>Informações sobre Diárias</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4103/requerimento_073-2025_-_cigano__-_parecer_setor_de_engenharia_-_postinho.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4103/requerimento_073-2025_-_cigano__-_parecer_setor_de_engenharia_-_postinho.doc</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_074-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_074-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_075-2025_-_juliano_-_transporte_cidadao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_075-2025_-_juliano_-_transporte_cidadao.doc</t>
   </si>
   <si>
     <t>Informações sobre o serviço de_x000D_
 Transporte público Transporte Cidadão</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_076-2025_-_luiz_-_parecer_setor_de_engenharia_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_076-2025_-_luiz_-_parecer_setor_de_engenharia_-_flores.doc</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4107/requerimento_077-2025_-_sidinei_-_vagas_cmeis_autismo.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4107/requerimento_077-2025_-_sidinei_-_vagas_cmeis_autismo.doc</t>
   </si>
   <si>
     <t>Vagas para alunos autistas</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4108/requerimento_078-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4108/requerimento_078-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4109/requerimento_079-2025_-_luiz_rocha_-_ubs_tabatinga_-_equipamentos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4109/requerimento_079-2025_-_luiz_rocha_-_ubs_tabatinga_-_equipamentos.doc</t>
   </si>
   <si>
     <t>Equipamentos da UBS de Tabatinga</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_080-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_080-2025_-_luiz_rocha_-_caminhao_pipa.doc</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4111/requerimento_081-2025_-_sidinei_-_cumprimento_lei_671.2019.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4111/requerimento_081-2025_-_sidinei_-_cumprimento_lei_671.2019.doc</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre a Execução da Lei Municipal nº 671/2019</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_082-2025_-_sidinei_-_pcd_circuito_de_corrida_de_rua.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_082-2025_-_sidinei_-_pcd_circuito_de_corrida_de_rua.doc</t>
   </si>
   <si>
     <t>Solicita informações e providências quanto à inclusão e a premiação classificatória para a categoria PCD no Circuito de Corridas de Rua de Tijucas do Sul</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4113/requerimento_083-2025_-_sidinei_-_controle_saudavel.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4113/requerimento_083-2025_-_sidinei_-_controle_saudavel.doc</t>
   </si>
   <si>
     <t>Programa Controle Saudável</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_084-2025_-_juciel_e_sandra_-_fila_de_espera_saude.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_084-2025_-_juciel_e_sandra_-_fila_de_espera_saude.doc</t>
   </si>
   <si>
     <t>Fila de Espera - Saúde</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_085-2025_-_juciel_e_sandra_-_parque_municipal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_085-2025_-_juciel_e_sandra_-_parque_municipal.doc</t>
   </si>
   <si>
     <t>Parque Municipal</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_086-2025_-_juciel_-_parecer_setor_de_engenharia_-_fagundes_e_ambrosios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_086-2025_-_juciel_-_parecer_setor_de_engenharia_-_fagundes_e_ambrosios.doc</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_087-2025_-_adilson_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_087-2025_-_adilson_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>Juliano Sombrero, Luiz Rocha</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_088-2025_-_luiz_rocha_e_juliano_-_areas_de_estacionamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_088-2025_-_luiz_rocha_e_juliano_-_areas_de_estacionamento.doc</t>
   </si>
   <si>
     <t>Estacionamento</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_089-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_089-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a instalação de portão de acesso em imóvel utilizado para pouso de helicópteros</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_090-2025_-_sandra_-_fluxo_de_atendimento_violencia_contra_mulher.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_090-2025_-_sandra_-_fluxo_de_atendimento_violencia_contra_mulher.doc</t>
   </si>
   <si>
     <t>Fluxo de Atendimento</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_091-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem_raia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_091-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem_raia.doc</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_092-2025_-_juliano_-_parecer_setor_de_engenharia_-_flores.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_092-2025_-_juliano_-_parecer_setor_de_engenharia_-_flores.doc</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_093-2025_-_sidinei_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_093-2025_-_sidinei_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_094-2025_-_juciel_-_programa_banheiro_em_casa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_094-2025_-_juciel_-_programa_banheiro_em_casa.doc</t>
   </si>
   <si>
     <t>Programa Banheiro em Casa</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_095-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_095-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_096-2025_-_luiz_rocha_-_servicos_paralisados_posto_de_saude_central.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_096-2025_-_luiz_rocha_-_servicos_paralisados_posto_de_saude_central.doc</t>
   </si>
   <si>
     <t>Serviços paralisados – Posto de Saúde Central</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4127/requerimento_097-2025_-_cigano__-_parecer_setor_de_engenharia_-_pinhal_dos_borges.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4127/requerimento_097-2025_-_cigano__-_parecer_setor_de_engenharia_-_pinhal_dos_borges.doc</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_098-2025_-_juliano_-_digulgacao_iptu.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_098-2025_-_juliano_-_digulgacao_iptu.doc</t>
   </si>
   <si>
     <t>Divulgação de cobrança da taxa de lixo e IPTU</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_099-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_099-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_100-2025_-_adilson_-_dados_sobre_pagamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_100-2025_-_adilson_-_dados_sobre_pagamento.doc</t>
   </si>
   <si>
     <t>Dados sobre pagamento</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_101-2025_-_juciel_-_parecer_setor_de_engenharia_-_corrego_e_salto.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_101-2025_-_juciel_-_parecer_setor_de_engenharia_-_corrego_e_salto.doc</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>Juliano Sombrero, Luiz Rocha, Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_102-2025_-_luiz_rocha_e_juliano_-_banco_de_materias_de_construcao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_102-2025_-_luiz_rocha_e_juliano_-_banco_de_materias_de_construcao.doc</t>
   </si>
   <si>
     <t>Banco de doação de materiais de construção</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, Cigano, Juliano Sombrero, Luiz Rocha, Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_103-2025_-_vereadores_-_denuncia_ligacao_de_luz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_103-2025_-_vereadores_-_denuncia_ligacao_de_luz.doc</t>
   </si>
   <si>
     <t>Ligação de pontos de luz</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_104-2025_-_vereadores_-_despesas_com_fonte_livre.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_104-2025_-_vereadores_-_despesas_com_fonte_livre.doc</t>
   </si>
   <si>
     <t>Despesas pagas com fonte livre</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_105-2025_-_vereadores_-_pagamentos_tributacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_105-2025_-_vereadores_-_pagamentos_tributacao.doc</t>
   </si>
   <si>
     <t>Auxílio por produtividade – Tributação</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_106-2025_-_vereadores_-_adicionais_na_folha_de_pagamento.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_106-2025_-_vereadores_-_adicionais_na_folha_de_pagamento.doc</t>
   </si>
   <si>
     <t>Adicionais na Folha de Pagamento</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_107-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_107-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_108-2025_-_sidinei_-_parecer_setor_de_engenharia_-_xaxim.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_108-2025_-_sidinei_-_parecer_setor_de_engenharia_-_xaxim.doc</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_109-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_109-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao.doc</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4140/requerimento_110-2025_-_sidinei_-_tratamento_de_canal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4140/requerimento_110-2025_-_sidinei_-_tratamento_de_canal.doc</t>
   </si>
   <si>
     <t>Tratamento de Canal</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_111-2025_-_adilson_-_escolinha_do_ribeirao_do_meio.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_111-2025_-_adilson_-_escolinha_do_ribeirao_do_meio.doc</t>
   </si>
   <si>
     <t>Escolinha do Ribeirão do Meio</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_112-2025_-_juliano_-_pericias_medicas_e_servidores_afastados.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_112-2025_-_juliano_-_pericias_medicas_e_servidores_afastados.doc</t>
   </si>
   <si>
     <t>Prestação de Serviços de Perícias Médicas e servidores afastados por auxílio doença</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_113-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao_e_pinhal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_113-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao_e_pinhal.doc</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_114-2025_-_juliano_-_informacao_sobre_a_lei_910-2023.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_114-2025_-_juliano_-_informacao_sobre_a_lei_910-2023.doc</t>
   </si>
   <si>
     <t>Informações sobre a efetividade_x000D_
 Da Lei 910/2023</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_115-2025_-_luiz_rocha_-_transporte_para_responsaveis_de_autistas.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_115-2025_-_luiz_rocha_-_transporte_para_responsaveis_de_autistas.doc</t>
   </si>
   <si>
     <t>Uso do transporte escolar para responsáveis de alunos com TEA</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_116-2025_-_juliano_-_placas_de_sinalizacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_116-2025_-_juliano_-_placas_de_sinalizacao.doc</t>
   </si>
   <si>
     <t>Placas de Sinalização</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_117-2025_-_juliano_-_recadastramento_imobiliario.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_117-2025_-_juliano_-_recadastramento_imobiliario.doc</t>
   </si>
   <si>
     <t>Informações sobre a empresa prestadora de serviço de recadastramento imobiliário</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, CEBOLA, Cigano, Juliano Sombrero, Luiz Rocha, PATIORNA, Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_118-2025_-_vereadores_-_agencia_de_publicidade.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_118-2025_-_vereadores_-_agencia_de_publicidade.doc</t>
   </si>
   <si>
     <t>Agência de Publicidade</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_119-2025_-_luiz_rocha_-_remedio_em_casa.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_119-2025_-_luiz_rocha_-_remedio_em_casa.doc</t>
   </si>
   <si>
     <t>Programa Remédio em Casa</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_121-2025_-_vereadores_-_convocacao_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_121-2025_-_vereadores_-_convocacao_secretarios.doc</t>
   </si>
   <si>
     <t>Convocação de Secretários Municipais para Prestação de Esclarecimentos</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4151/requerimento_122-2025_-_vereadores_-_informacoes_complementares_luan.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4151/requerimento_122-2025_-_vereadores_-_informacoes_complementares_luan.doc</t>
   </si>
   <si>
     <t>Informações Complementares</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, Luiz Rocha, Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4152/requerimento_123-2025_-_vereadores_-_informacoes_processos_administrativos.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4152/requerimento_123-2025_-_vereadores_-_informacoes_processos_administrativos.doc</t>
   </si>
   <si>
     <t>Informações sobre processo administrativos</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4153/requerimento_124-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_salto_da_boa_vista.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4153/requerimento_124-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_salto_da_boa_vista.doc</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4154/requerimento_125-2025_-_vereadores_-_informacoes_complementares_claudemir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4154/requerimento_125-2025_-_vereadores_-_informacoes_complementares_claudemir.doc</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4155/requerimento_126-2025_-_vereadores_-_convocacao_secretarios.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4155/requerimento_126-2025_-_vereadores_-_convocacao_secretarios.doc</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_127-2025_-_sidinei_-_acompanhamento_pre-natal.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_127-2025_-_sidinei_-_acompanhamento_pre-natal.doc</t>
   </si>
   <si>
     <t>Solicitação de dados referentes a atendimentos pré-natais na rede pública municipal</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>CEBOLA, Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimento_128-2025_-_sidinei_e_sandra_-cumprimento_lei_1.006.2025.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimento_128-2025_-_sidinei_e_sandra_-cumprimento_lei_1.006.2025.doc</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a regulamentação e execução da Lei Municipal nº 1.006/2025</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_129-2025_-_adilson_-_cadastro_de_protetores_de_animais.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_129-2025_-_adilson_-_cadastro_de_protetores_de_animais.doc</t>
   </si>
   <si>
     <t>Cadastro Municipal de Protetores e Cuidadores de Animais</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_130-2025_-_luiz_rocha_-_fio_de_luz.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_130-2025_-_luiz_rocha_-_fio_de_luz.doc</t>
   </si>
   <si>
     <t>Fios de Luz</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4160/requerimento_031-2025_-_transporte_cidadao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4160/requerimento_031-2025_-_transporte_cidadao.doc</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_132-2025_-_vereadores_-_pdm_iluminacao_publica.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_132-2025_-_vereadores_-_pdm_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Plano Diretor Municipal de Iluminação Pública</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_133-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_133-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_134-2025_-_vereadores_-_informacoes_complementares_clodomir.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_134-2025_-_vereadores_-_informacoes_complementares_clodomir.doc</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_135-2025_-_juliano_-_parecer_setor_de_engenharia_-_lagoinha.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_135-2025_-_juliano_-_parecer_setor_de_engenharia_-_lagoinha.doc</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_136-2025_-_juliano_e_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_136-2025_-_juliano_e_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>ADILSON OLIVEIRA, Cigano, Juliano Sombrero, Luiz Rocha</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_137-2025_-_vereadores_-_informacoes_complementares_maneco.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_137-2025_-_vereadores_-_informacoes_complementares_maneco.doc</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>Juliano Sombrero, Luiz Rocha, RICARDO OLIVEIRA, Sandra Andrade</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_138-2025_-_vereadores_-_pedidos_alunos_apae.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_138-2025_-_vereadores_-_pedidos_alunos_apae.doc</t>
   </si>
   <si>
     <t>Inclusão</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4168/requerimento_139-2025_-_sidinei_-_termos_de_cooperacao.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4168/requerimento_139-2025_-_sidinei_-_termos_de_cooperacao.doc</t>
   </si>
   <si>
     <t>Termos de cooperação</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4169/requerimento_140-2025_-_sidinei_-_abertura_dos_ginaios_aos_finais_de_semana.doc</t>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4169/requerimento_140-2025_-_sidinei_-_abertura_dos_ginaios_aos_finais_de_semana.doc</t>
   </si>
   <si>
     <t>Abertura de ginásios de espores em finais de semana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3866,67 +3866,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_01-2025_-_juciel_-_manutencao_em_vias_publicas_-_centro.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_02-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_04-2025_-_sandra_andrade_-_lixeira_comunitaria_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_05-2025_-_sandra_andrade_-_grupo_de_idosos_-_postinho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_06-2025_-_luiz_rocha_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/indicacao_07-2025_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3838/indicacao_08-2025_-_adilson_-_manutencao_em_via_publica_-_matulao.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_09-2025_-sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_10-2025_-_juliano_-_manutencao_em_via_publica_-_papanduva_e_onca.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_11-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas_e_centro.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_12-2025_-_juliano_-_manutencao_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_13-2025_-_juliano_-_manutencao_em_via_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_14-2025_-_luiz_rocha_-_limpeza_de_fios_de_internet.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_15-2025_-_sandra_andrade_e_luiz_rocha_-_limpeza_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_17-2025_-_sandra_andrade_-_centro_comunitario.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_18-2025_-_sandra_andrade_-_banheiro_da_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_19-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_20-2025_-_sandra_andrade_-_transporte_cidadao_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_21-2025_-_luiz_rocha_-_pavimentacao_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_22-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_23-2025_-_luiz_rocha_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_24-2025_-_sandra_andrade_juciel_bueno_cigano_-_capacitacao_de_profissionais.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_25-2025_-_sandra_andrade_juciel_bueno_cigano_-_abafadores_de_ruido.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_26-2025_-_juciel_bueno_-_lixeira_comunitaria.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_27-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_28-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_29-2025_-_sandra_andrade_-_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_30-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_31-2025_-_luiz_rocha_-_corte_de_arvore_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_32-2025_-_sandra_andrade_e_luiz_rocha_-_muralha_digital.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_33-2025_-_luiz_rocha_-_manuntencao_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_34-2025_-_juciel_bueno_-_manutencao_em_ponto_de_onibus_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_35-2025_-sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_36-2025_-_luiz_rocha_-_iluminacao_publica_-_riio_de_una.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_37-2025_-_juliano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_38-2025_-_juliano_-_ginasio_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_39-2025_-_adilson_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_40-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3870/indicacao_41-2025_-sidinei_-_palestra_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_42-2025_-ricardo_-_limpeza_de_lote.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_43-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_44-2025_-_adilson_juliano_e_luiz_rocha_-_escola_campestre.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_45-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_46-2025_-_luiz_rocha_-_sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_47-2025_-_juciel_bueno_-_limpeza_memorial_vitimas_covid.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_48-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_49-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_50-2025_-_juliano_-_profissional_para_atender_aos_conselhos.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_51-2025_-_sandra_andrade_-_manutencao_pr_281_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_52-2025_-_sandra_andrade_-_academia_ao_ar_livre_-_anne_louise.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_53-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_54-2025_-_juliano_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/indicacao_55-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/indicacao_56-2025_-_luiz_rocha_-_transporte_escolar_-_aracatuba.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/indicacao_57-2025_-_luiz_rocha_-_rotatoria_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3887/indicacao_58-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_59-2025_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3889/indicacao_60-2025_-_luiz_rocha_-_iluminacao_publica_-_km_645.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_61-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_62-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_postinho.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_63-2025_-_juciel_bueno_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_64-2025_-_juciel_bueno_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_65-2025_-_juciel_bueno_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_66-2025_-_luiz_rocha_-_manutencao_em_via_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_67-2025_-_juliano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_68-2025_-_sandra_e_juciel_-_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_70-2025_-_ricardo_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_71-2025_-_luiz_rocha_-_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_72-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_73-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_74-2025_-_cigano_-_celulares_para_agentes_comunitarios_e_motoristas.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_75-2025_-_cigano_-_manutencao_pr_281.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_76-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_77-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_78-2025_-_sandra_andrade_-_iluminacao_publica__-_postinho.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_79-2025_-_sandra_andrade_-_madeira_para_artesanato.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_80-2025_-_sandra_andrade_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_81-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_82-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_83-2025_-_juliano_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_84-2025_-_juliano_-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_85-2025_-_juliano_-_sinalizacao_ponte.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_86-2025_-_juliano_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_87-2025_-sidinei_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_88-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_89-2025_-_cigano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3919/indicacao_90-2025_-_juciel_bueno_-_pavimentacao_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_91-2025_-_juciel_bueno_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_92-2025_-_cigano_-_estacionamento_cemiterio.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_93-2025_-_juciel_bueno_-_lombada.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_94-2025_-_sandra_andrade_-_limpeza_em_academia_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_95-2025_-_sandra_andrade_-_escolinha_de_futebol_postinho.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_96-2025_-_juciel_bueno_-_programa_eu_limpo_meu_quintal.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_97-2025_-_juciel_bueno_-_rocada_pr_281.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_98-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_99-2025_-_sandra_andrade_-_transporte_escolar_pirai.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_100-2025_-_sandra_andrade_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_101-2025_-_sandra_andrade_-_quadra_de_esportes_postinho.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_102-2025_-_sidinei_cmei_tio_jango.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_103-2025_-_luiz_rocha_-_acesso_a_sala_de_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_104-2025_-_luiz_rocha_-_manutencao_em_calcada.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_105-2025_-_juciel_bueno_-_quadra_coberta_campina.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_106-2025_-_juciel_bueno_-ubs_campina.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_107-2025_-_ricardo_-_limpeza_publica.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_108-2025_-_cigano_-_manutencao_em_via_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_109-2025_-_juliano_-_ponto_de_onibus_-_centro_-_anne_louise.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_110-2025_-_luiz_rocha_-_manutencao_erm_tabatinga.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_111-2025_-_sandra_andrade_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_112-2025_-_sandra_andrade_-_fios_de_internet.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_113-2025_-_luiz_rocha_-_manutencao_em_calcada__centro.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_114-2025_-_adilson_-_caminhao_pipa_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_115-2025_-_juciel_bueno_-_ponto_de_onibus_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_116-2025_-_adilson_-_manutencao_de_vias_pubicas_-_ximbuva_e_flores.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_117-2025_-_sandra_andrade_-_limpezas_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_118-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_119-2025_-_juliano__-_iluminacao_publica_-_km_645.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_120-2025_-_sandra_andrade_-_reforma_escolinha_campo_alto.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_121-2025_-_sandra_andrade_-_parquinho_da_praca_central.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_122-2025_-_cigano_-_sinalizacao_de_vias_publicas_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_123-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_124-2025_-_adilson_-_caminhao_pipa_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_126-2025_-_luiz_rocha_-_manilhas_pr_281.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_128-2025_-_sandra_andrade_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_129-2025_-_juciel_bueno_-_manutencao_via_publica_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_130-2025_-_adilson_-_manutencao_de_vias_pubicas_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_131-2025_-_cigano_-_academia_ao_ar_livre_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_132-2025_-_ricardo_-_profissionais_de_ti.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_133-2025_-_luiz_rocha_e_juliano_-_limpeza_urbana.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_134-2025_-_luiz_rocha_e_juliano_-_esgoto_a_ceu_aberto.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_135-2025_-_luiz_rocha_e_juliano_-_manutencao_em_bueiro.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_136-2025_-_luiz_rocha_sidinei_e_juliano_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_137-2025_-_cigano_-_manutencao_em_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_138-2025_-_patiorna_-_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_139-2025_-_adilson_-_manuntencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_140-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_141-2025_-_sandra_andrade_-_madeira_para_artesanato.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_142-2025_-_juciel_bueno_-_transporte_intermunicipal_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_143-2025_-_cigano_-_manutencao_em_academia_e_parquinho.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_144-2025_-_juciel_bueno_-_transporte_coletivo_-_festa_do_agricultor.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_145-2025_-_sandra_andrade_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_146-2025_-_sandra_andrade_-_camera_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3976/indicacao_147-2025_-_sidinei_-_manuntencao_de_via_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_148-2025_-_sidinei_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_149-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_150-2025_-_luiz_rocha_-_placas_de_identificacao_escolares.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_151-2025_-_luiz_rocha_-_lixeira_posto_de_saue.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_152-2025_-_luiz_rocha_-_rocada_patio_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3982/indicacao_153-2025_-_cigano_-_atendimento_sanepar.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_154-2025_-_luiz_rocha_-_altura_fiacao.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_155-2025_-_juciel_bueno_-_bueiro_-_centro.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_156-2025_-_juciel_bueno_-banheiro_quimico.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_157-2025_-_juliano_-_construcao_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_158-2025_-_juliano_-_seguranca_no_transito_proximo_as_escolas.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_159-2025_-_juliano_-_portao_de_seguranca_na_escola_da_campina.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_160-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_161-2025_-_sandra_andrade_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_162-2025_-_juliano_e_juciel_-_manutencao_ubs_saltinho.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_163-2025_-_cigano_-_desbaste_de_arvores.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_164-2025_-_luiz_rocha_-_manutencao_em_bueiro.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_165-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_166-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_167-2025_-_adilson_-_manuntencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_168-2025_-_sidinei_-_limpeza_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_169-2025_-_juliano_-_limpeza_de_entulhos_-_cmei_pedacinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_170-2025_-_juliano_-_materais_de_decoracao.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_171-2025_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_172-2025_-_adilson_-_manutencao_via_publica_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_173-2025_-_luiz_rocha_-_placas_de_identificacao.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4003/indicacao_174-2025_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_175-2025_-_cigano_-_manutencao_em_via_publica_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_176-2025_-_juciel_bueno_-_lombada_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_177-2025_-_sandra_andrade_e_luiz_rocha_-_fios_de_internet.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_178-2025_-_sandra_andrade_-_limpeza_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_179-2025_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_180-2025_-_luiz_rocha_e_sidinei_-_manutencao_de_calcada_-_centro.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_181-2025_-_luiz_rocha_-_colocacao_de_manilhas_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_182-2025_-_luiz_rocha__e_sidinei_-_limpeza_de_lixo_antigo_patio_recicla.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_183-2025_-_juliano_-_limpeza_de_entulhos_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_184-2025_-_luiz_rocha_-_limpeza_capela_cemiterio.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_185-2025_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_186-2025_-_juciel_bueno_-_travessa_eleveda_-_campina.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_187-2025_-_juliano_-_placa_de_nome_de_via.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_188-2025_-_luiz_rocha_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_189-2025_-_luiz_rocha_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_190-2025_-_cigano_-_manuntencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_191-2025_-_juliano_-_sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_192-2025_-_juliano_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_193-2025_-_sandra_andrade_-_limpeza_de_espaco_publico_-_campina.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4023/indicacao_194-2025_-_sandra_andrade_-_acedemia_ao_ar_livre_-_postinho.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_195-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_196-2025_-_cigano_-_manutencao_de_via_publica_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_197-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_198-2025_-_luiz_rocha_-_manutencao_de_quadra_-_campina.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_199-2025_-_sidinei_-_manutencao_de_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_200-2025_-_sidinei_-_manutencao_de_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_201-2025_-_pationa_-_manutencao_de_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4170/mocao_01-2025_-_leonidas_carneiro.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4171/mocao_02-2025_-_paina.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_03-2025_-_sebastiana.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_04-2025_-_volkman.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4174/mocao_05-2025_-_ronaldo.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4175/mocao_06-2025_-_juvita.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4176/mocao_07-2025_-_mocao_de_agradecimento_-_informativo_popular.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_08-2025_-_mocao_de_reconhecimento_-_quilombola.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4178/mocao_09-2025_-_paloma.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_10-2025_-_abel.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_11-2025_-_repudio_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4181/mocao_12-2025_-_aplausos.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4182/mocao_13-2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4183/mocao_14-2025_-_maura.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4184/mocao_15-2025_-_aplausos.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4185/mocao_16-2025_-_loro.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_17-2025_-_aplausos_-_lourdes_camargo.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4187/mocao_18-2025_-_aplausos_-_lidia_camargo.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4188/mocao_19-2025_-_aplausos_-_lindacir_camargo.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4189/mocao_20-2025_-_aplausos_-_leondina_camargo.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4190/mocao_21-2025_-_aplausos_-_locival_camargo.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_22-2025_-_aplausos_-_neneza_camargo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4031/requerimento_001-2025_-_sidinei_-_lei_835-2022_estagio.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_002-2025_-_cigano_-_lei_298-2012_-_animal_saudavel.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_003-2025_-_luiz_rocha_-_relacao_de_imoveis_sem_uso.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_004-2025_-_sandra_andrade_-_cronograma_de_atividades_social.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_005-2025_-_sandra_andrade_-_lanche_idosos.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_006-2025_-_juciel_-_ong_amor_maior.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_007-2025_-_juciel_-_servicos_especializados_-_saude.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4038/requerimento_008-2025_-_sandra_andrade_-_servicos_especializados_-_educacao.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_009-2025_-_cigano_-_sinalizacao_na_area_rural.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_010-2025_-_juliano_-_cemiterios.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_011-2025_-_sandra_andrade_-_obras_pirai.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_012-2025_-_luiz_rocha_-_frota_setor_rodoviario.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4043/requerimento_013-2025_-_luiz_rocha_-_projeto_de_castracao_de_animais.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_016-2025_-_juciel_-_pavimentacao__-_tabatinga-varzea.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_017-2025_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4048/requerimento_018-2025_-_juliano_-_lei_760-2021.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_019-2025_-_juliano_-_caps.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4050/requerimento_020-2025_-_juliano_-_cronograma_de_servicos.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4051/requerimento_021-2025_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_022-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_023-2025_-_luiz_rocha_-_projeto_de_pavimentacao_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_024-2025_-_juliano_e_cigano_-_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_025-2025_-_juliano_-_meu_campinho.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_026-2025_-_ricardo_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_027-2025_-_juliano_-_prestadores_de_servicos.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_028-2025_-_sandra_-_lei_910-2023_protecao_crianca_e_adolescente.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4059/requerimento_029-2025_-_sandra_-_insalubridade.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_030-2025_-_sandra_e_juciel_-_obras_pr_281.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4061/requerimento_031-2025_-_transporte_cidadao.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_032-2025_-_adilson_-_emenda_impositiva_saude.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_033-2025_-_luiz_rocha_-_epis_sec_de_obras_e_viacao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_034-2025_-_sidinei_-_emenda_impositiva_colono.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4065/requerimento_035-2025_-_sandra_-_lombada_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4066/requerimento_036-2025_-_adilson_luiz_e_juliano_-_obras_sede_prefeitura.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_037-2025_-_ricardo_oliveira__-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_038-2025_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_039-2025_-_luiz_rocha_e_adilson_-_obras_escola_da_tabatinga.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_040-2025_-_juciel_e_sandra_-_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4071/requerimento_041-2025_-_juciel_e_sandra_-_pavimentacao_-_area_rural.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4072/requerimento_042-2025_-_luiz_rocha_-_escola_tabatinga.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4073/requerimento_043-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_044-2025_-_adilson_-__pavimentacao_demanda.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_045-2025_-_adilson_-_taxa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_046-2025_-_luiz_rocha__-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_047-2025_-_sidinei_-_climatizacao_de_salas_de_aulas.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_048-2025_-_sidinei_-_emenda_impositiva_colono_2.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_049-2025_-_sidinei_-_cmei_tio_jango.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_050-2025_-_juciel_e_sandra_-_fossas_septicas.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_051-2025_-_juciel_e_sandra_-_recursos_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4082/requerimento_052-2025_-_luiz_rocha__-_bandeiras_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4083/requerimento_053-2025_-_luiz_rocha__-_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_054-2025_-_adilson_-_parecer_setor_de_engenharia_-_jardim_das_oliveiras.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_055-2025_-_ricardo_-_parecer_setor_de_engenharia_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4086/requerimento_056-2025_-_sandra_-_mercado_municipal.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4087/requerimento_057-2025_-_sidinei_-_seletividade_alimentar.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4088/requerimento_058-2025_-_cigano_-_rede_trifasica.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4089/requerimento_059-2025_-_sidinei_-_emprestimos_relatorios.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4090/requerimento_060-2025_-_sidinei_-_atendimento_de_psciologia.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_061-2025_-_sidinei_-_atendimento_de_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_062-2025_-_sidinei_-_concurso.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_063-2025_-_patiorna_e_luiz_rocha_-_linha_aracatuba.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_064-2025_-_adilson_-_parecer_setor_de_engenharia_-_laudo_hospital.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_065-2025_-_sandra_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_066-2025_-_luiz_rocha_-_iss_compartilhamento_postes_copel.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_067-2025_-_luiz_rocha_-_acessibilidade_escolas_u.s.s_e_revitalizacao_rua_xv.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_068-2025_-_luiz_rocha_-_acessibilidade_transporte_cidadao_terceirizado.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_069-2025_-_adilson_-_empresa_terceirizada_saude.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_070-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_071-2025_-_adilson_-_limpa_fossa.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_072-2025_-_adilson_-_servidores_lotados_na_sec_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4103/requerimento_073-2025_-_cigano__-_parecer_setor_de_engenharia_-_postinho.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_074-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_075-2025_-_juliano_-_transporte_cidadao.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_076-2025_-_luiz_-_parecer_setor_de_engenharia_-_flores.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4107/requerimento_077-2025_-_sidinei_-_vagas_cmeis_autismo.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4108/requerimento_078-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4109/requerimento_079-2025_-_luiz_rocha_-_ubs_tabatinga_-_equipamentos.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_080-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4111/requerimento_081-2025_-_sidinei_-_cumprimento_lei_671.2019.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_082-2025_-_sidinei_-_pcd_circuito_de_corrida_de_rua.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4113/requerimento_083-2025_-_sidinei_-_controle_saudavel.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_084-2025_-_juciel_e_sandra_-_fila_de_espera_saude.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_085-2025_-_juciel_e_sandra_-_parque_municipal.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_086-2025_-_juciel_-_parecer_setor_de_engenharia_-_fagundes_e_ambrosios.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_087-2025_-_adilson_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_088-2025_-_luiz_rocha_e_juliano_-_areas_de_estacionamento.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_089-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_090-2025_-_sandra_-_fluxo_de_atendimento_violencia_contra_mulher.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_091-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem_raia.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_092-2025_-_juliano_-_parecer_setor_de_engenharia_-_flores.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_093-2025_-_sidinei_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_094-2025_-_juciel_-_programa_banheiro_em_casa.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_095-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_096-2025_-_luiz_rocha_-_servicos_paralisados_posto_de_saude_central.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4127/requerimento_097-2025_-_cigano__-_parecer_setor_de_engenharia_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_098-2025_-_juliano_-_digulgacao_iptu.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_099-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_100-2025_-_adilson_-_dados_sobre_pagamento.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_101-2025_-_juciel_-_parecer_setor_de_engenharia_-_corrego_e_salto.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_102-2025_-_luiz_rocha_e_juliano_-_banco_de_materias_de_construcao.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_103-2025_-_vereadores_-_denuncia_ligacao_de_luz.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_104-2025_-_vereadores_-_despesas_com_fonte_livre.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_105-2025_-_vereadores_-_pagamentos_tributacao.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_106-2025_-_vereadores_-_adicionais_na_folha_de_pagamento.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_107-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_108-2025_-_sidinei_-_parecer_setor_de_engenharia_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_109-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4140/requerimento_110-2025_-_sidinei_-_tratamento_de_canal.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_111-2025_-_adilson_-_escolinha_do_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_112-2025_-_juliano_-_pericias_medicas_e_servidores_afastados.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_113-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao_e_pinhal.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_114-2025_-_juliano_-_informacao_sobre_a_lei_910-2023.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_115-2025_-_luiz_rocha_-_transporte_para_responsaveis_de_autistas.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_116-2025_-_juliano_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_117-2025_-_juliano_-_recadastramento_imobiliario.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_118-2025_-_vereadores_-_agencia_de_publicidade.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_119-2025_-_luiz_rocha_-_remedio_em_casa.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_121-2025_-_vereadores_-_convocacao_secretarios.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4151/requerimento_122-2025_-_vereadores_-_informacoes_complementares_luan.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4152/requerimento_123-2025_-_vereadores_-_informacoes_processos_administrativos.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4153/requerimento_124-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4154/requerimento_125-2025_-_vereadores_-_informacoes_complementares_claudemir.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4155/requerimento_126-2025_-_vereadores_-_convocacao_secretarios.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_127-2025_-_sidinei_-_acompanhamento_pre-natal.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimento_128-2025_-_sidinei_e_sandra_-cumprimento_lei_1.006.2025.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_129-2025_-_adilson_-_cadastro_de_protetores_de_animais.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_130-2025_-_luiz_rocha_-_fio_de_luz.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4160/requerimento_031-2025_-_transporte_cidadao.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_132-2025_-_vereadores_-_pdm_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_133-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_134-2025_-_vereadores_-_informacoes_complementares_clodomir.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_135-2025_-_juliano_-_parecer_setor_de_engenharia_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_136-2025_-_juliano_e_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_137-2025_-_vereadores_-_informacoes_complementares_maneco.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_138-2025_-_vereadores_-_pedidos_alunos_apae.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4168/requerimento_139-2025_-_sidinei_-_termos_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4169/requerimento_140-2025_-_sidinei_-_abertura_dos_ginaios_aos_finais_de_semana.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_01-2025_-_juciel_-_manutencao_em_vias_publicas_-_centro.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_02-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3834/indicacao_04-2025_-_sandra_andrade_-_lixeira_comunitaria_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_05-2025_-_sandra_andrade_-_grupo_de_idosos_-_postinho.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3836/indicacao_06-2025_-_luiz_rocha_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3837/indicacao_07-2025_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3838/indicacao_08-2025_-_adilson_-_manutencao_em_via_publica_-_matulao.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_09-2025_-sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_10-2025_-_juliano_-_manutencao_em_via_publica_-_papanduva_e_onca.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_11-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas_e_centro.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_12-2025_-_juliano_-_manutencao_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_13-2025_-_juliano_-_manutencao_em_via_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_14-2025_-_luiz_rocha_-_limpeza_de_fios_de_internet.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_15-2025_-_sandra_andrade_e_luiz_rocha_-_limpeza_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_17-2025_-_sandra_andrade_-_centro_comunitario.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3847/indicacao_18-2025_-_sandra_andrade_-_banheiro_da_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3848/indicacao_19-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_20-2025_-_sandra_andrade_-_transporte_cidadao_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_21-2025_-_luiz_rocha_-_pavimentacao_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_22-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_23-2025_-_luiz_rocha_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_24-2025_-_sandra_andrade_juciel_bueno_cigano_-_capacitacao_de_profissionais.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_25-2025_-_sandra_andrade_juciel_bueno_cigano_-_abafadores_de_ruido.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_26-2025_-_juciel_bueno_-_lixeira_comunitaria.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_27-2025_-_juliano_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_28-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_29-2025_-_sandra_andrade_-_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_30-2025_-_luiz_rocha_-_manutencao_em_vias_publicas_-_diversos.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_31-2025_-_luiz_rocha_-_corte_de_arvore_-_pr_281.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_32-2025_-_sandra_andrade_e_luiz_rocha_-_muralha_digital.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_33-2025_-_luiz_rocha_-_manuntencao_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_34-2025_-_juciel_bueno_-_manutencao_em_ponto_de_onibus_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_35-2025_-sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_36-2025_-_luiz_rocha_-_iluminacao_publica_-_riio_de_una.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_37-2025_-_juliano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_38-2025_-_juliano_-_ginasio_da_lagoa.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_39-2025_-_adilson_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_40-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3870/indicacao_41-2025_-sidinei_-_palestra_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3871/indicacao_42-2025_-ricardo_-_limpeza_de_lote.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_43-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_44-2025_-_adilson_juliano_e_luiz_rocha_-_escola_campestre.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_45-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_46-2025_-_luiz_rocha_-_sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_47-2025_-_juciel_bueno_-_limpeza_memorial_vitimas_covid.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_48-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_49-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_50-2025_-_juliano_-_profissional_para_atender_aos_conselhos.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_51-2025_-_sandra_andrade_-_manutencao_pr_281_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_52-2025_-_sandra_andrade_-_academia_ao_ar_livre_-_anne_louise.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_53-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_campo_alto.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3883/indicacao_54-2025_-_juliano_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3884/indicacao_55-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3885/indicacao_56-2025_-_luiz_rocha_-_transporte_escolar_-_aracatuba.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3886/indicacao_57-2025_-_luiz_rocha_-_rotatoria_xv_de_novembro.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3887/indicacao_58-2025_-_juciel_bueno_-_manutencao_em_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3888/indicacao_59-2025_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3889/indicacao_60-2025_-_luiz_rocha_-_iluminacao_publica_-_km_645.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_61-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lagoa_e_lagoinha.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_62-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_postinho.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_63-2025_-_juciel_bueno_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_64-2025_-_juciel_bueno_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_65-2025_-_juciel_bueno_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_66-2025_-_luiz_rocha_-_manutencao_em_via_publica_-_flores.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_67-2025_-_juliano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_68-2025_-_sandra_e_juciel_-_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_70-2025_-_ricardo_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_71-2025_-_luiz_rocha_-_defesa_civil.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_72-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_73-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_74-2025_-_cigano_-_celulares_para_agentes_comunitarios_e_motoristas.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_75-2025_-_cigano_-_manutencao_pr_281.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_76-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_77-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_78-2025_-_sandra_andrade_-_iluminacao_publica__-_postinho.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_79-2025_-_sandra_andrade_-_madeira_para_artesanato.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_80-2025_-_sandra_andrade_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_81-2025_-_luiz_rocha_-_manuntencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_82-2025_-_adilson_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_83-2025_-_juliano_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_84-2025_-_juliano_-_manutencao_de_via.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_85-2025_-_juliano_-_sinalizacao_ponte.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3915/indicacao_86-2025_-_juliano_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3916/indicacao_87-2025_-sidinei_-_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3917/indicacao_88-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3918/indicacao_89-2025_-_cigano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3919/indicacao_90-2025_-_juciel_bueno_-_pavimentacao_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_91-2025_-_juciel_bueno_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_92-2025_-_cigano_-_estacionamento_cemiterio.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_93-2025_-_juciel_bueno_-_lombada.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_94-2025_-_sandra_andrade_-_limpeza_em_academia_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_95-2025_-_sandra_andrade_-_escolinha_de_futebol_postinho.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_96-2025_-_juciel_bueno_-_programa_eu_limpo_meu_quintal.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_97-2025_-_juciel_bueno_-_rocada_pr_281.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_98-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_99-2025_-_sandra_andrade_-_transporte_escolar_pirai.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_100-2025_-_sandra_andrade_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_101-2025_-_sandra_andrade_-_quadra_de_esportes_postinho.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_102-2025_-_sidinei_cmei_tio_jango.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_103-2025_-_luiz_rocha_-_acesso_a_sala_de_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_104-2025_-_luiz_rocha_-_manutencao_em_calcada.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_105-2025_-_juciel_bueno_-_quadra_coberta_campina.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_106-2025_-_juciel_bueno_-ubs_campina.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_107-2025_-_ricardo_-_limpeza_publica.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_108-2025_-_cigano_-_manutencao_em_via_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_109-2025_-_juliano_-_ponto_de_onibus_-_centro_-_anne_louise.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_110-2025_-_luiz_rocha_-_manutencao_erm_tabatinga.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_111-2025_-_sandra_andrade_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_112-2025_-_sandra_andrade_-_fios_de_internet.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_113-2025_-_luiz_rocha_-_manutencao_em_calcada__centro.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_114-2025_-_adilson_-_caminhao_pipa_-_saltinho.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_115-2025_-_juciel_bueno_-_ponto_de_onibus_-_rio_de_una.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_116-2025_-_adilson_-_manutencao_de_vias_pubicas_-_ximbuva_e_flores.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_117-2025_-_sandra_andrade_-_limpezas_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_118-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_119-2025_-_juliano__-_iluminacao_publica_-_km_645.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_120-2025_-_sandra_andrade_-_reforma_escolinha_campo_alto.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_121-2025_-_sandra_andrade_-_parquinho_da_praca_central.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_122-2025_-_cigano_-_sinalizacao_de_vias_publicas_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_123-2025_-_luiz_rocha_-_manutencao_em_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_124-2025_-_adilson_-_caminhao_pipa_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_126-2025_-_luiz_rocha_-_manilhas_pr_281.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_125-2025_-_luiz_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_128-2025_-_sandra_andrade_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_129-2025_-_juciel_bueno_-_manutencao_via_publica_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_130-2025_-_adilson_-_manutencao_de_vias_pubicas_-_cascatinha.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_131-2025_-_cigano_-_academia_ao_ar_livre_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_132-2025_-_ricardo_-_profissionais_de_ti.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_133-2025_-_luiz_rocha_e_juliano_-_limpeza_urbana.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_134-2025_-_luiz_rocha_e_juliano_-_esgoto_a_ceu_aberto.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_135-2025_-_luiz_rocha_e_juliano_-_manutencao_em_bueiro.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_136-2025_-_luiz_rocha_sidinei_e_juliano_-_manutencao_em_via_publica_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_137-2025_-_cigano_-_manutencao_em_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_138-2025_-_patiorna_-_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_139-2025_-_adilson_-_manuntencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_140-2025_-_sandra_andrade_-_manutencao_em_via_publica_-_lombada_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_141-2025_-_sandra_andrade_-_madeira_para_artesanato.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_142-2025_-_juciel_bueno_-_transporte_intermunicipal_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_143-2025_-_cigano_-_manutencao_em_academia_e_parquinho.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_144-2025_-_juciel_bueno_-_transporte_coletivo_-_festa_do_agricultor.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_145-2025_-_sandra_andrade_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_146-2025_-_sandra_andrade_-_camera_de_seguranca.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3976/indicacao_147-2025_-_sidinei_-_manuntencao_de_via_publica_-_ambrosios.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_148-2025_-_sidinei_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_149-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_150-2025_-_luiz_rocha_-_placas_de_identificacao_escolares.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_151-2025_-_luiz_rocha_-_lixeira_posto_de_saue.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_152-2025_-_luiz_rocha_-_rocada_patio_posto_de_saude.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3982/indicacao_153-2025_-_cigano_-_atendimento_sanepar.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_154-2025_-_luiz_rocha_-_altura_fiacao.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_155-2025_-_juciel_bueno_-_bueiro_-_centro.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_156-2025_-_juciel_bueno_-banheiro_quimico.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_157-2025_-_juliano_-_construcao_de_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_158-2025_-_juliano_-_seguranca_no_transito_proximo_as_escolas.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_159-2025_-_juliano_-_portao_de_seguranca_na_escola_da_campina.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_160-2025_-_juliano_-_manutencao_em_via_publica_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3990/indicacao_161-2025_-_sandra_andrade_-_construcao_de_lombada.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_162-2025_-_juliano_e_juciel_-_manutencao_ubs_saltinho.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_163-2025_-_cigano_-_desbaste_de_arvores.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_164-2025_-_luiz_rocha_-_manutencao_em_bueiro.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_165-2025_-_luiz_rocha_-_servicos_diversos.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_166-2025_-_sandra_andrade_-_manuntencao_de_vias_publicas.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_167-2025_-_adilson_-_manuntencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_168-2025_-_sidinei_-_limpeza_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_169-2025_-_juliano_-_limpeza_de_entulhos_-_cmei_pedacinho_do_ceu.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_170-2025_-_juliano_-_materais_de_decoracao.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_171-2025_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_172-2025_-_adilson_-_manutencao_via_publica_-_barreiro.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_173-2025_-_luiz_rocha_-_placas_de_identificacao.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4003/indicacao_174-2025_-_adilson_-_manutencao_em_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4004/indicacao_175-2025_-_cigano_-_manutencao_em_via_publica_-_vila_rural.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_176-2025_-_juciel_bueno_-_lombada_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_177-2025_-_sandra_andrade_e_luiz_rocha_-_fios_de_internet.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_178-2025_-_sandra_andrade_-_limpeza_de_entulhos.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_179-2025_-_adilson_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_180-2025_-_luiz_rocha_e_sidinei_-_manutencao_de_calcada_-_centro.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_181-2025_-_luiz_rocha_-_colocacao_de_manilhas_pr_281_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_182-2025_-_luiz_rocha__e_sidinei_-_limpeza_de_lixo_antigo_patio_recicla.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_183-2025_-_juliano_-_limpeza_de_entulhos_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_184-2025_-_luiz_rocha_-_limpeza_capela_cemiterio.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_185-2025_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_186-2025_-_juciel_bueno_-_travessa_eleveda_-_campina.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_187-2025_-_juliano_-_placa_de_nome_de_via.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_188-2025_-_luiz_rocha_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_189-2025_-_luiz_rocha_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_190-2025_-_cigano_-_manuntencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_191-2025_-_juliano_-_sinalizacao_pr_281.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_192-2025_-_juliano_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_193-2025_-_sandra_andrade_-_limpeza_de_espaco_publico_-_campina.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4023/indicacao_194-2025_-_sandra_andrade_-_acedemia_ao_ar_livre_-_postinho.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_195-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_196-2025_-_cigano_-_manutencao_de_via_publica_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_197-2025_-_luiz_rocha_-_manutencao_de_via_publica_-_bosque_da_saude.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_198-2025_-_luiz_rocha_-_manutencao_de_quadra_-_campina.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_199-2025_-_sidinei_-_manutencao_de_via_publica_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_200-2025_-_sidinei_-_manutencao_de_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_201-2025_-_pationa_-_manutencao_de_via_publica_-_centro.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4170/mocao_01-2025_-_leonidas_carneiro.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4171/mocao_02-2025_-_paina.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4172/mocao_03-2025_-_sebastiana.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_04-2025_-_volkman.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4174/mocao_05-2025_-_ronaldo.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4175/mocao_06-2025_-_juvita.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4176/mocao_07-2025_-_mocao_de_agradecimento_-_informativo_popular.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4177/mocao_08-2025_-_mocao_de_reconhecimento_-_quilombola.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4178/mocao_09-2025_-_paloma.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4179/mocao_10-2025_-_abel.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4180/mocao_11-2025_-_repudio_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4181/mocao_12-2025_-_aplausos.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4182/mocao_13-2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4183/mocao_14-2025_-_maura.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4184/mocao_15-2025_-_aplausos.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4185/mocao_16-2025_-_loro.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4186/mocao_17-2025_-_aplausos_-_lourdes_camargo.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4187/mocao_18-2025_-_aplausos_-_lidia_camargo.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4188/mocao_19-2025_-_aplausos_-_lindacir_camargo.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4189/mocao_20-2025_-_aplausos_-_leondina_camargo.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4190/mocao_21-2025_-_aplausos_-_locival_camargo.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_22-2025_-_aplausos_-_neneza_camargo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4031/requerimento_001-2025_-_sidinei_-_lei_835-2022_estagio.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4032/requerimento_002-2025_-_cigano_-_lei_298-2012_-_animal_saudavel.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4033/requerimento_003-2025_-_luiz_rocha_-_relacao_de_imoveis_sem_uso.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_004-2025_-_sandra_andrade_-_cronograma_de_atividades_social.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_005-2025_-_sandra_andrade_-_lanche_idosos.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_006-2025_-_juciel_-_ong_amor_maior.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_007-2025_-_juciel_-_servicos_especializados_-_saude.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4038/requerimento_008-2025_-_sandra_andrade_-_servicos_especializados_-_educacao.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4039/requerimento_009-2025_-_cigano_-_sinalizacao_na_area_rural.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_010-2025_-_juliano_-_cemiterios.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_011-2025_-_sandra_andrade_-_obras_pirai.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_012-2025_-_luiz_rocha_-_frota_setor_rodoviario.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4043/requerimento_013-2025_-_luiz_rocha_-_projeto_de_castracao_de_animais.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_015-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4046/requerimento_016-2025_-_juciel_-_pavimentacao__-_tabatinga-varzea.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4047/requerimento_017-2025_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4048/requerimento_018-2025_-_juliano_-_lei_760-2021.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4049/requerimento_019-2025_-_juliano_-_caps.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4050/requerimento_020-2025_-_juliano_-_cronograma_de_servicos.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4051/requerimento_021-2025_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4052/requerimento_022-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_023-2025_-_luiz_rocha_-_projeto_de_pavimentacao_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_024-2025_-_juliano_e_cigano_-_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_025-2025_-_juliano_-_meu_campinho.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_026-2025_-_ricardo_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_027-2025_-_juliano_-_prestadores_de_servicos.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_028-2025_-_sandra_-_lei_910-2023_protecao_crianca_e_adolescente.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4059/requerimento_029-2025_-_sandra_-_insalubridade.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_030-2025_-_sandra_e_juciel_-_obras_pr_281.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4061/requerimento_031-2025_-_transporte_cidadao.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_032-2025_-_adilson_-_emenda_impositiva_saude.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_033-2025_-_luiz_rocha_-_epis_sec_de_obras_e_viacao.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_034-2025_-_sidinei_-_emenda_impositiva_colono.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4065/requerimento_035-2025_-_sandra_-_lombada_-_vila_cubas.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4066/requerimento_036-2025_-_adilson_luiz_e_juliano_-_obras_sede_prefeitura.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_037-2025_-_ricardo_oliveira__-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_038-2025_-_sidinei_-_anteprojeto_de_lei_-_colonia_de_ferias.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4069/requerimento_039-2025_-_luiz_rocha_e_adilson_-_obras_escola_da_tabatinga.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4070/requerimento_040-2025_-_juciel_e_sandra_-_pavimentacao.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4071/requerimento_041-2025_-_juciel_e_sandra_-_pavimentacao_-_area_rural.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4072/requerimento_042-2025_-_luiz_rocha_-_escola_tabatinga.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4073/requerimento_043-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4074/requerimento_044-2025_-_adilson_-__pavimentacao_demanda.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4075/requerimento_045-2025_-_adilson_-_taxa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_046-2025_-_luiz_rocha__-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_047-2025_-_sidinei_-_climatizacao_de_salas_de_aulas.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_048-2025_-_sidinei_-_emenda_impositiva_colono_2.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_049-2025_-_sidinei_-_cmei_tio_jango.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4080/requerimento_050-2025_-_juciel_e_sandra_-_fossas_septicas.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4081/requerimento_051-2025_-_juciel_e_sandra_-_recursos_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4082/requerimento_052-2025_-_luiz_rocha__-_bandeiras_nas_escolas.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4083/requerimento_053-2025_-_luiz_rocha__-_academias_ao_ar_livre.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_054-2025_-_adilson_-_parecer_setor_de_engenharia_-_jardim_das_oliveiras.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_055-2025_-_ricardo_-_parecer_setor_de_engenharia_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4086/requerimento_056-2025_-_sandra_-_mercado_municipal.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4087/requerimento_057-2025_-_sidinei_-_seletividade_alimentar.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4088/requerimento_058-2025_-_cigano_-_rede_trifasica.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4089/requerimento_059-2025_-_sidinei_-_emprestimos_relatorios.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4090/requerimento_060-2025_-_sidinei_-_atendimento_de_psciologia.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4091/requerimento_061-2025_-_sidinei_-_atendimento_de_fisioterapia.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_062-2025_-_sidinei_-_concurso.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_063-2025_-_patiorna_e_luiz_rocha_-_linha_aracatuba.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_064-2025_-_adilson_-_parecer_setor_de_engenharia_-_laudo_hospital.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4095/requerimento_065-2025_-_sandra_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4096/requerimento_066-2025_-_luiz_rocha_-_iss_compartilhamento_postes_copel.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4097/requerimento_067-2025_-_luiz_rocha_-_acessibilidade_escolas_u.s.s_e_revitalizacao_rua_xv.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4098/requerimento_068-2025_-_luiz_rocha_-_acessibilidade_transporte_cidadao_terceirizado.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4099/requerimento_069-2025_-_adilson_-_empresa_terceirizada_saude.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4100/requerimento_070-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4101/requerimento_071-2025_-_adilson_-_limpa_fossa.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_072-2025_-_adilson_-_servidores_lotados_na_sec_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4103/requerimento_073-2025_-_cigano__-_parecer_setor_de_engenharia_-_postinho.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_074-2025_-_cigano__-_parecer_setor_de_engenharia_-_fagundes.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_075-2025_-_juliano_-_transporte_cidadao.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_076-2025_-_luiz_-_parecer_setor_de_engenharia_-_flores.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4107/requerimento_077-2025_-_sidinei_-_vagas_cmeis_autismo.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4108/requerimento_078-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4109/requerimento_079-2025_-_luiz_rocha_-_ubs_tabatinga_-_equipamentos.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4110/requerimento_080-2025_-_luiz_rocha_-_caminhao_pipa.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4111/requerimento_081-2025_-_sidinei_-_cumprimento_lei_671.2019.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_082-2025_-_sidinei_-_pcd_circuito_de_corrida_de_rua.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4113/requerimento_083-2025_-_sidinei_-_controle_saudavel.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_084-2025_-_juciel_e_sandra_-_fila_de_espera_saude.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_085-2025_-_juciel_e_sandra_-_parque_municipal.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_086-2025_-_juciel_-_parecer_setor_de_engenharia_-_fagundes_e_ambrosios.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_087-2025_-_adilson_-_parecer_setor_de_engenharia_-_servidao_de_passagem.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4118/requerimento_088-2025_-_luiz_rocha_e_juliano_-_areas_de_estacionamento.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4119/requerimento_089-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4120/requerimento_090-2025_-_sandra_-_fluxo_de_atendimento_violencia_contra_mulher.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4121/requerimento_091-2025_-_juliano_-_parecer_setor_de_engenharia_-_servidao_de_passagem_raia.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_092-2025_-_juliano_-_parecer_setor_de_engenharia_-_flores.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4123/requerimento_093-2025_-_sidinei_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_094-2025_-_juciel_-_programa_banheiro_em_casa.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_095-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_servidao_de_passagem_campina.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_096-2025_-_luiz_rocha_-_servicos_paralisados_posto_de_saude_central.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4127/requerimento_097-2025_-_cigano__-_parecer_setor_de_engenharia_-_pinhal_dos_borges.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4128/requerimento_098-2025_-_juliano_-_digulgacao_iptu.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4129/requerimento_099-2025_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_100-2025_-_adilson_-_dados_sobre_pagamento.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_101-2025_-_juciel_-_parecer_setor_de_engenharia_-_corrego_e_salto.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_102-2025_-_luiz_rocha_e_juliano_-_banco_de_materias_de_construcao.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_103-2025_-_vereadores_-_denuncia_ligacao_de_luz.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_104-2025_-_vereadores_-_despesas_com_fonte_livre.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_105-2025_-_vereadores_-_pagamentos_tributacao.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_106-2025_-_vereadores_-_adicionais_na_folha_de_pagamento.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_107-2025_-_sidinei_-_acesso_portao_patio_helicoptero.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4138/requerimento_108-2025_-_sidinei_-_parecer_setor_de_engenharia_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_109-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4140/requerimento_110-2025_-_sidinei_-_tratamento_de_canal.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_111-2025_-_adilson_-_escolinha_do_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_112-2025_-_juliano_-_pericias_medicas_e_servidores_afastados.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4143/requerimento_113-2025_-_cigano__-_parecer_setor_de_engenharia_-_matulao_e_pinhal.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4144/requerimento_114-2025_-_juliano_-_informacao_sobre_a_lei_910-2023.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4145/requerimento_115-2025_-_luiz_rocha_-_transporte_para_responsaveis_de_autistas.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4146/requerimento_116-2025_-_juliano_-_placas_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4147/requerimento_117-2025_-_juliano_-_recadastramento_imobiliario.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4148/requerimento_118-2025_-_vereadores_-_agencia_de_publicidade.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4149/requerimento_119-2025_-_luiz_rocha_-_remedio_em_casa.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4150/requerimento_121-2025_-_vereadores_-_convocacao_secretarios.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4151/requerimento_122-2025_-_vereadores_-_informacoes_complementares_luan.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4152/requerimento_123-2025_-_vereadores_-_informacoes_processos_administrativos.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4153/requerimento_124-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4154/requerimento_125-2025_-_vereadores_-_informacoes_complementares_claudemir.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4155/requerimento_126-2025_-_vereadores_-_convocacao_secretarios.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_127-2025_-_sidinei_-_acompanhamento_pre-natal.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimento_128-2025_-_sidinei_e_sandra_-cumprimento_lei_1.006.2025.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_129-2025_-_adilson_-_cadastro_de_protetores_de_animais.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_130-2025_-_luiz_rocha_-_fio_de_luz.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4160/requerimento_031-2025_-_transporte_cidadao.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_132-2025_-_vereadores_-_pdm_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4162/requerimento_133-2025_-_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_134-2025_-_vereadores_-_informacoes_complementares_clodomir.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_135-2025_-_juliano_-_parecer_setor_de_engenharia_-_lagoinha.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_136-2025_-_juliano_e_luiz_rocha_-_parecer_setor_de_engenharia_-_tabatinga.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4166/requerimento_137-2025_-_vereadores_-_informacoes_complementares_maneco.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4167/requerimento_138-2025_-_vereadores_-_pedidos_alunos_apae.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4168/requerimento_139-2025_-_sidinei_-_termos_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2025/4169/requerimento_140-2025_-_sidinei_-_abertura_dos_ginaios_aos_finais_de_semana.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H362"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="134.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>