--- v0 (2026-04-06)
+++ v1 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="346">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -552,50 +552,95 @@
   <si>
     <t>Aceita doação de imóvel, com encargo, e dá outras providências.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_14.2026_-_altera_a_lei_no_1066_de_08_de_dezembro_de_2025.doc</t>
   </si>
   <si>
     <t>"Altera a Lei nº 1066, de 08 de dezembro de 2025, que “Institui a "Corrida do Legislativo" no âmbito do Município de Tijucas do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_15.2026_-_altera_a_lei_municipal_n_15_altera_lei_774.2021.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 774, de 23 de setembro de 2021 e dá outras providências.</t>
   </si>
   <si>
+    <t>4282</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4282/projeto_de_lei_no_16.2026_-_abertura_de_creditos_especiais_2026.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Tijucas do Sul, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>4286</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4286/projeto_de_lei_no_18.2026_-_altera_a_lei_no_1019_de_09_de_junho_de_2025.doc</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 1.019, de 09 de junho de 2025, que “Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4287</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4287/projeto_de_lei_no_19.2026_-_dispoe_sobre_a_utilizacao_de_cacambas_estacionarias_para_coleta_de_entulhos_no_municipio_de_tijucas_do_sul.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização de caçambas estacionárias para coleta de entulhos no Município de Tijucas do Sul, estabelece normas de uso, preço público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4288</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4288/projeto_de_lei_no_20.2026_-_altera_a_lei_municipal_no_500_de_18_de_novembro_de_2014.doc</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 500, de 18 de novembro de 2014, para dispor sobre a denominação de vias públicas rurais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4289</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_21.2026_-_autoriza_permuta_dos_imoveis_que_especifica.doc</t>
+  </si>
+  <si>
+    <t>Desafeta imóveis públicos municipais, autoriza o Poder Executivo Municipal a promover permuta de bens imóveis e dá outras providências.</t>
+  </si>
+  <si>
     <t>4249</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4249/projeto_de_lei_01_-_2026_-_reposicao_servidores_efetivos_e_comissionados_camara.doc</t>
   </si>
   <si>
     <t>Autoriza reposição geral anual dos vencimentos dos servidores efetivos e comissionados do quadro do Poder Legislativo do município de Tijucas do Sul.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4250/projeto_de_lei_02_-_2026_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Autoriza reposição aos subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários do Município de Tijucas do Sul</t>
@@ -657,50 +702,146 @@
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4274/projeto_de_lei_09-2026_-_juliano_-_altera_lei_500.2014_-_noemacao_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 500, de 18 de novembro de 2014, para dispor sobre a denominação de vias públicas rurais e regularização de vias preexistentes ao Plano Diretor, e dá outras providências.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4275/projeto_de_lei_10-2026_-_juliano_-_altera_lei_03-1988_rua_herminio_catharino.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação da Lei Municipal nº 003/1988 de 08 de março de 1988,, que denomina a Rua Herminio Catharino de Camargo, para estender a sua denominação até o final do Loteamento João Maria Claudino</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4276/projeto_de_lei_11-2026_-_juliano_juciel_e_ricardo_-__programa_empresa_amiga_da_inclusao.doc</t>
   </si>
   <si>
     <t>Institui o Programa Empresa Amiga da Inclusão e estabelece contrapartida social nos incentivos concedidos pela Lei Municipal nº 774/2021, no Município de Tijucas do Sul</t>
   </si>
   <si>
+    <t>4279</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_13-2026_-_sandra_-_saude_mulher_climaterio_e_menopausa.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atenção Integral à Saúde e Qualidade de Vida de Mulheres no Climatério e na Menopausa no Município de Tijucas do Sul e estabelece a Semana Municipal de Conscientização sobre o Climatério e a Menopausa.</t>
+  </si>
+  <si>
+    <t>4280</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_lei_14-2026_-_juliano_e_luiz_-_transparencia_placas_de_obras_publicas_-_qr_code.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de instalação de placas informativas com QR Code nas obras públicas municipais, institui mecanismos de transparência digital e controle social, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4281</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4281/projeto_de_lei_15-2026_-_juliano_e_luiz_-__qr_code_pagamento_debitos_tributarios_pelo_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disponibilização de acesso digital aos débitos tributários municipais por meio de QR Code na Galeria Cidadã e em órgãos públicos municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4283</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4283/projeto_de_lei_16-2025_-_juliano_e_ricardo_-_nomeacao_de_rua_-_antiga_estrada_bacaiuva.pdf</t>
+  </si>
+  <si>
+    <t>Denomina Rua João Correia dos Santos na localidade do Campo Alto</t>
+  </si>
+  <si>
+    <t>4284</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4284/projeto_de_lei_17-2026_-_sandra_e_cigano_-_atendimento_humanizado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Atendimento Humanizado no Hospital Municipal de Tijucas do Sul e dá outras providências</t>
+  </si>
+  <si>
+    <t>4285</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4285/projeto_de_lei_18-2026_-_juciel_-_rota_dos_organicos.doc</t>
+  </si>
+  <si>
+    <t>Institui a “Rota dos Orgânicos” no Município de Tijucas do Sul, estabelece diretrizes para o turismo rural sustentável, fortalecimento da agricultura familiar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4290</t>
+  </si>
+  <si>
+    <t>RICARDO OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4290/projeto_de_lei_19-2026_-_ricardo-_nomeacao_de_rua_-_altera_coordenadas_lei_415.2013.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extensão da denominação da Estrada Travessa Edmundo Leprevost, alterando os limites fixados pela Lei Municipal nº 415/2013, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4291</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4291/projeto_de_lei_20-2026_-_juliano_-_nomeacao_de_rua_-_altera_coordenadas_lei_415.2013.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extensão da nomeação da Estrada Gabriel Luis dos Santos, alterando os limites fixados pela Lei Municipal nº 310/2012, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4292</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4292/projeto_de_lei_21-2026_-_luiz_rocha_-_nomeacao_de_rua_-_haras_cartel_-_izabel_ferreira_de_carvalho.doc</t>
+  </si>
+  <si>
+    <t>Denomina Estrada Izabel Ferreira de Carvalho no Município de Tijucas do Sul.</t>
+  </si>
+  <si>
+    <t>4293</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4293/projeto_de_lei_22-2026_-_ricardo_-_nomeacao_de_rua_-_ronaldo_santos_de_oliveira.doc</t>
+  </si>
+  <si>
+    <t>Denomina Rua Ronaldo Santos de Oliveira  na localidade do Fazendinha</t>
+  </si>
+  <si>
     <t>4257</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4257/projeto_de_resolucao_01-2026_-_estabelece_programacao_financeira_e_cronograma_de_desembolso.doc</t>
   </si>
   <si>
     <t>“Estabelece a Programação Financeira e Cronograma de Desembolso Mensal para o exercício financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_resolucao_02-2025_-_altera_ri_-_avaliacao_governanca_tce.pr.doc</t>
   </si>
   <si>
     <t>“Altera dispositivos da Resolução nº 09, de 06 de novembro de 2025, que dispõem sobre o Regimento Interno da Câmara Municipal de Vereadores de Tijucas do Sul, no que especifica”.</t>
   </si>
   <si>
     <t>4259</t>
@@ -744,53 +885,50 @@
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_001-2026_-_luiz_rocha_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>Parecer do Setor de Engenharia</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_002-2026_-_juliano_-_informacao_emprestimo.doc</t>
   </si>
   <si>
     <t>Informação sobre Empréstimo para Projetos</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>RICARDO OLIVEIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4228/requerimento_003-2026_-_ricardo_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_004-2026_-_juliano_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4230/requerimento_005-2026_-_adilson_-_requerimento_165-2025.doc</t>
   </si>
   <si>
     <t>Transporte Cidadão</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4231/requerimento_006-2026_-_adilson_-_todos_emprestimos_e_poder_de_endividamento.doc</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas sobre os empréstimos realizados pelo Poder Executivo Municipal.</t>
@@ -883,53 +1021,50 @@
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_019-2026_-_luiz_rocha_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>Parecer do Setor de Engenharia.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_020-2026_-_sandra_-_parque.doc</t>
   </si>
   <si>
     <t>Parque Municipal</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_021-2026_-_patiorna_-_cargos_em_comissao.doc</t>
   </si>
   <si>
     <t>Cargos em Comissão</t>
   </si>
   <si>
     <t>4246</t>
-  </si>
-[...1 lines deleted...]
-    <t>22</t>
   </si>
   <si>
     <t>Processo administrativo</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4247/requerimento_023-2026_-_adilson_-_servicos_de_manutencao_em_veiculos.doc</t>
   </si>
   <si>
     <t>Manutenção em veículos</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4248/requerimento_024-2026_-_juliano_-_parecer_setor_de_engenharia.doc</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4277/requerimento_xx-2026_-_luiz_rocha_-_emendas_deputado.doc</t>
   </si>
@@ -1260,68 +1395,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4192/indicacao_01-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4193/indicacao_02-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4194/indicacao_05-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4195/indicacao_06-2026_-_juliano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4196/indicacao_07-2026_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4197/indicacao_08-2026_-_sidinei_-_iluminacao_publica_centro.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4199/indicacao_10-2026_-_patiorna_-_remocao_de_entulho.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4202/indicacao_15-2026_-_luiz_rocha_-_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4203/indicacao_16-2026_-_luiz_rocha_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4204/indicacao_17-2026_-_sandra_-_limpeza_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4205/indicacao_18-2026_-_patiorna_-_limpeza_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4206/indicacao_19-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4207/indicacao_20-2026_-_juliano__-_manutencao_em_via_publica_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4208/indicacao_21-2026_-_sandra_-_manutencao_em_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4209/indicacao_23-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4210/indicacao_24-2026_-_sidinei_-_manuntencao_de_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4211/indicacao_25-2026_-_juliano_-_manuntencao_de_via_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4212/indicacao_26-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4213/indicacao_27-2026_-_sandra_-_manutencao_em_ponto_de_onibus_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4216/indicacao_30-2026_-_luiz_rocha_-_manutencao_em_calcadas.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_31-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_32-2026_-_juliano__-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_33-2026_-_sidinei_-_sinalizacao_-_cmei_tio_jango.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_34-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_35-2026_-_juliano_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_36-2026_-_luiz_rocha_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4223/indicacao_37-2026_-_luiz_rocha_-_fio_de_internet.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4224/indicacao_38-2026_-_juciel_-_lombada.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4225/indicacao_39-2026_-_juciel_-_cerca_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4263/projeto_de_lei_no_01.2026_-_altera_a_lei_no_50_08_de_dezembro_de_2005.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_lei_no_02.2026_-_reposicao_adm.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4265/projeto_de_lei_no_03.2026_-_reposicao_magisterio.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4266/projeto_de_lei_no_04.2026_-_reposicao_conselho.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4267/projeto_de_lei_no_05.2026_-_altera_a_lei_municipal_n_525_de_04_de_agosto_de_2015_e_a_lei_n_289_de_23_de_marco_de_2012_novo.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_06.2026_-_cria_cargo_a_lei_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_07.2026_-_cria_cargo_a_lei_no_499_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_08.2026_-_estabelece_niveis_e_valores_das_funcoes_gratificadas_e_vantagens_adicionais_por_desempenho_de_funcao_especial_novo_e_corrigido_.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_10.2026_-_autoriza_o_executivo_a_efetuar_doacao_de_imovel_a_camara_municipal_de_vereadores_de_tijucas_do_sul_estado_do_parana.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4272/projeto_de_lei_no_13.2026_-_aceita_doacao_de_imovel_com_encargo_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_14.2026_-_altera_a_lei_no_1066_de_08_de_dezembro_de_2025.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_15.2026_-_altera_a_lei_municipal_n_15_altera_lei_774.2021.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4249/projeto_de_lei_01_-_2026_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4250/projeto_de_lei_02_-_2026_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4251/projeto_de_lei_03-2026_-_luiz_rocha_-_nomeacao_de_rua_-_romalino_valoski.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4252/projeto_de_lei_04.2026_-_sandra_de_fatima_andrade_-_altera_lei_816.2022_-_titulo_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4253/projeto_de_lei_05-2026_-mesa_diretora_-_altera_lei_531-2015_novo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4254/projeto_de_lei_06-2026_-_adilson_-_nomeacao_de_servidao_de_passagem_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4255/projeto_de_lei_07.2026_-_sandra_de_fatima_andrade_-_projeto_banco_vermelho_-_combate_violencia.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4256/projeto_de_lei_08-2026_-_juliano_-_parques_de_diversao_gratuitos.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4274/projeto_de_lei_09-2026_-_juliano_-_altera_lei_500.2014_-_noemacao_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4275/projeto_de_lei_10-2026_-_juliano_-_altera_lei_03-1988_rua_herminio_catharino.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4276/projeto_de_lei_11-2026_-_juliano_juciel_e_ricardo_-__programa_empresa_amiga_da_inclusao.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4257/projeto_de_resolucao_01-2026_-_estabelece_programacao_financeira_e_cronograma_de_desembolso.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_resolucao_02-2025_-_altera_ri_-_avaliacao_governanca_tce.pr.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4259/projeto_de_resolucao_03-2026_-_producao_legilsativa.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4260/projeto_de_resolucao_04-2026_-_regulamenta_lei_14333.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_resolucao_05-2026_-_regulamenta_o_plano_anual_de_fiscalizacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4262/projeto_de_resolucao_06-2026_-_regulamenta_o_processo_de_trabalho_das_comissoes.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_001-2026_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_002-2026_-_juliano_-_informacao_emprestimo.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4228/requerimento_003-2026_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_004-2026_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4230/requerimento_005-2026_-_adilson_-_requerimento_165-2025.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4231/requerimento_006-2026_-_adilson_-_todos_emprestimos_e_poder_de_endividamento.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4232/requerimento_007-2026_-_sidinei_-_iluminacao_publica_pr_281.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4233/requerimento_008-2026_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_009-2026_-_juliano_-_laudo_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_011-2026_-_sandra_-_escuta_especializada.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4237/requerimento_012-2026_-_sandra_-_atendimento_as_mulheres_em_situacao_de_violencia.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4238/requerimento_013-2026_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4239/requerimento_014-2026_-_sandra_-__plano_anual_de_politicas_publicas_para_as_mulheres.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4240/requerimento_015-2026_-_sandra_-__transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_018-2026_-_profissionais_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_019-2026_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_020-2026_-_sandra_-_parque.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_021-2026_-_patiorna_-_cargos_em_comissao.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4247/requerimento_023-2026_-_adilson_-_servicos_de_manutencao_em_veiculos.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4248/requerimento_024-2026_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4277/requerimento_xx-2026_-_luiz_rocha_-_emendas_deputado.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4192/indicacao_01-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4193/indicacao_02-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4194/indicacao_05-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4195/indicacao_06-2026_-_juliano_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4196/indicacao_07-2026_-_sidinei_-_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4197/indicacao_08-2026_-_sidinei_-_iluminacao_publica_centro.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4199/indicacao_10-2026_-_patiorna_-_remocao_de_entulho.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4202/indicacao_15-2026_-_luiz_rocha_-_placa_de_sinalizacao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4203/indicacao_16-2026_-_luiz_rocha_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4204/indicacao_17-2026_-_sandra_-_limpeza_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4205/indicacao_18-2026_-_patiorna_-_limpeza_de_calcadas.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4206/indicacao_19-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4207/indicacao_20-2026_-_juliano__-_manutencao_em_via_publica_-_salto_da_boa_vista.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4208/indicacao_21-2026_-_sandra_-_manutencao_em_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4209/indicacao_23-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4210/indicacao_24-2026_-_sidinei_-_manuntencao_de_via_publica_-_xaxim.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4211/indicacao_25-2026_-_juliano_-_manuntencao_de_via_publica_-_ribeirao_do_meio.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4212/indicacao_26-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4213/indicacao_27-2026_-_sandra_-_manutencao_em_ponto_de_onibus_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4216/indicacao_30-2026_-_luiz_rocha_-_manutencao_em_calcadas.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4217/indicacao_31-2026_-_luiz_rocha_-_manutencao_em_via_publica.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4218/indicacao_32-2026_-_juliano__-_manutencao_em_via_publica_-_diversos.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4219/indicacao_33-2026_-_sidinei_-_sinalizacao_-_cmei_tio_jango.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_34-2026_-_adilson_-_manutencao_em_via_publica_-_diversos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_35-2026_-_juliano_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_36-2026_-_luiz_rocha_-_manutencao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4223/indicacao_37-2026_-_luiz_rocha_-_fio_de_internet.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4224/indicacao_38-2026_-_juciel_-_lombada.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4225/indicacao_39-2026_-_juciel_-_cerca_escola_fagundes.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4263/projeto_de_lei_no_01.2026_-_altera_a_lei_no_50_08_de_dezembro_de_2005.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4264/projeto_de_lei_no_02.2026_-_reposicao_adm.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4265/projeto_de_lei_no_03.2026_-_reposicao_magisterio.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4266/projeto_de_lei_no_04.2026_-_reposicao_conselho.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4267/projeto_de_lei_no_05.2026_-_altera_a_lei_municipal_n_525_de_04_de_agosto_de_2015_e_a_lei_n_289_de_23_de_marco_de_2012_novo.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4268/projeto_de_lei_no_06.2026_-_cria_cargo_a_lei_no_498_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4269/projeto_de_lei_no_07.2026_-_cria_cargo_a_lei_no_499_de_11_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4270/projeto_de_lei_no_08.2026_-_estabelece_niveis_e_valores_das_funcoes_gratificadas_e_vantagens_adicionais_por_desempenho_de_funcao_especial_novo_e_corrigido_.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4271/projeto_de_lei_no_10.2026_-_autoriza_o_executivo_a_efetuar_doacao_de_imovel_a_camara_municipal_de_vereadores_de_tijucas_do_sul_estado_do_parana.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4272/projeto_de_lei_no_13.2026_-_aceita_doacao_de_imovel_com_encargo_e_da_outras_providencias.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4273/projeto_de_lei_no_14.2026_-_altera_a_lei_no_1066_de_08_de_dezembro_de_2025.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_lei_no_15.2026_-_altera_a_lei_municipal_n_15_altera_lei_774.2021.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4282/projeto_de_lei_no_16.2026_-_abertura_de_creditos_especiais_2026.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4286/projeto_de_lei_no_18.2026_-_altera_a_lei_no_1019_de_09_de_junho_de_2025.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4287/projeto_de_lei_no_19.2026_-_dispoe_sobre_a_utilizacao_de_cacambas_estacionarias_para_coleta_de_entulhos_no_municipio_de_tijucas_do_sul.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4288/projeto_de_lei_no_20.2026_-_altera_a_lei_municipal_no_500_de_18_de_novembro_de_2014.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4289/projeto_de_lei_no_21.2026_-_autoriza_permuta_dos_imoveis_que_especifica.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4249/projeto_de_lei_01_-_2026_-_reposicao_servidores_efetivos_e_comissionados_camara.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4250/projeto_de_lei_02_-_2026_-_reposicao_vereadores_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4251/projeto_de_lei_03-2026_-_luiz_rocha_-_nomeacao_de_rua_-_romalino_valoski.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4252/projeto_de_lei_04.2026_-_sandra_de_fatima_andrade_-_altera_lei_816.2022_-_titulo_mulher_cidada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4253/projeto_de_lei_05-2026_-mesa_diretora_-_altera_lei_531-2015_novo.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4254/projeto_de_lei_06-2026_-_adilson_-_nomeacao_de_servidao_de_passagem_-_lagoa.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4255/projeto_de_lei_07.2026_-_sandra_de_fatima_andrade_-_projeto_banco_vermelho_-_combate_violencia.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4256/projeto_de_lei_08-2026_-_juliano_-_parques_de_diversao_gratuitos.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4274/projeto_de_lei_09-2026_-_juliano_-_altera_lei_500.2014_-_noemacao_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4275/projeto_de_lei_10-2026_-_juliano_-_altera_lei_03-1988_rua_herminio_catharino.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4276/projeto_de_lei_11-2026_-_juliano_juciel_e_ricardo_-__programa_empresa_amiga_da_inclusao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4279/projeto_de_lei_13-2026_-_sandra_-_saude_mulher_climaterio_e_menopausa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4280/projeto_de_lei_14-2026_-_juliano_e_luiz_-_transparencia_placas_de_obras_publicas_-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4281/projeto_de_lei_15-2026_-_juliano_e_luiz_-__qr_code_pagamento_debitos_tributarios_pelo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4283/projeto_de_lei_16-2025_-_juliano_e_ricardo_-_nomeacao_de_rua_-_antiga_estrada_bacaiuva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4284/projeto_de_lei_17-2026_-_sandra_e_cigano_-_atendimento_humanizado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4285/projeto_de_lei_18-2026_-_juciel_-_rota_dos_organicos.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4290/projeto_de_lei_19-2026_-_ricardo-_nomeacao_de_rua_-_altera_coordenadas_lei_415.2013.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4291/projeto_de_lei_20-2026_-_juliano_-_nomeacao_de_rua_-_altera_coordenadas_lei_415.2013.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4292/projeto_de_lei_21-2026_-_luiz_rocha_-_nomeacao_de_rua_-_haras_cartel_-_izabel_ferreira_de_carvalho.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4293/projeto_de_lei_22-2026_-_ricardo_-_nomeacao_de_rua_-_ronaldo_santos_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4257/projeto_de_resolucao_01-2026_-_estabelece_programacao_financeira_e_cronograma_de_desembolso.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4258/projeto_de_resolucao_02-2025_-_altera_ri_-_avaliacao_governanca_tce.pr.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4259/projeto_de_resolucao_03-2026_-_producao_legilsativa.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4260/projeto_de_resolucao_04-2026_-_regulamenta_lei_14333.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4261/projeto_de_resolucao_05-2026_-_regulamenta_o_plano_anual_de_fiscalizacao.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4262/projeto_de_resolucao_06-2026_-_regulamenta_o_processo_de_trabalho_das_comissoes.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4226/requerimento_001-2026_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4227/requerimento_002-2026_-_juliano_-_informacao_emprestimo.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4228/requerimento_003-2026_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4229/requerimento_004-2026_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4230/requerimento_005-2026_-_adilson_-_requerimento_165-2025.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4231/requerimento_006-2026_-_adilson_-_todos_emprestimos_e_poder_de_endividamento.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4232/requerimento_007-2026_-_sidinei_-_iluminacao_publica_pr_281.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4233/requerimento_008-2026_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4234/requerimento_009-2026_-_juliano_-_laudo_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4236/requerimento_011-2026_-_sandra_-_escuta_especializada.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4237/requerimento_012-2026_-_sandra_-_atendimento_as_mulheres_em_situacao_de_violencia.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4238/requerimento_013-2026_-_ricardo_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4239/requerimento_014-2026_-_sandra_-__plano_anual_de_politicas_publicas_para_as_mulheres.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4240/requerimento_015-2026_-_sandra_-__transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4242/requerimento_018-2026_-_profissionais_educacao_infantil.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4243/requerimento_019-2026_-_luiz_rocha_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4244/requerimento_020-2026_-_sandra_-_parque.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4245/requerimento_021-2026_-_patiorna_-_cargos_em_comissao.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4247/requerimento_023-2026_-_adilson_-_servicos_de_manutencao_em_veiculos.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4248/requerimento_024-2026_-_juliano_-_parecer_setor_de_engenharia.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucasdosul.pr.leg.br/media/sapl/public/materialegislativa/2026/4277/requerimento_xx-2026_-_luiz_rocha_-_emendas_deputado.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H88"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="228.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="214" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="214.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2507,1106 +2642,1496 @@
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
       <c r="E47" t="s">
         <v>139</v>
       </c>
       <c r="F47" t="s">
         <v>140</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H47" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>180</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D48" t="s">
+        <v>138</v>
+      </c>
+      <c r="E48" t="s">
+        <v>139</v>
+      </c>
+      <c r="F48" t="s">
+        <v>140</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="E49" t="s">
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="F49" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H49" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>147</v>
+        <v>68</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="E50" t="s">
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="F50" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H50" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="E51" t="s">
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="F51" t="s">
-        <v>50</v>
+        <v>140</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D52" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="E52" t="s">
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="F52" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H52" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53" t="s">
+        <v>197</v>
+      </c>
+      <c r="F53" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E54" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="F54" t="s">
-        <v>50</v>
+        <v>198</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H54" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E55" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="F55" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H55" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E56" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="F56" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H56" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="D57" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="E57" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="F57" t="s">
-        <v>25</v>
+        <v>198</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H57" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>213</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" t="s">
+        <v>197</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H58" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>215</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D59" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" t="s">
+        <v>197</v>
+      </c>
+      <c r="F59" t="s">
+        <v>50</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>218</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" t="s">
+        <v>196</v>
+      </c>
+      <c r="E60" t="s">
+        <v>197</v>
+      </c>
+      <c r="F60" t="s">
+        <v>25</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H60" t="s">
         <v>220</v>
-      </c>
-[...19 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>221</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" t="s">
+        <v>197</v>
+      </c>
+      <c r="F61" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H61" t="s">
         <v>223</v>
-      </c>
-[...19 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>224</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" t="s">
+        <v>197</v>
+      </c>
+      <c r="F62" t="s">
+        <v>25</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H62" t="s">
         <v>226</v>
-      </c>
-[...19 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" t="s">
+        <v>197</v>
+      </c>
+      <c r="F63" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H63" t="s">
         <v>229</v>
-      </c>
-[...19 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>230</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>170</v>
+      </c>
+      <c r="D64" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" t="s">
+        <v>197</v>
+      </c>
+      <c r="F64" t="s">
+        <v>50</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H64" t="s">
         <v>232</v>
-      </c>
-[...19 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>233</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>174</v>
+      </c>
+      <c r="D65" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" t="s">
+        <v>197</v>
+      </c>
+      <c r="F65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H65" t="s">
         <v>235</v>
-      </c>
-[...19 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D66" t="s">
-        <v>236</v>
+        <v>196</v>
       </c>
       <c r="E66" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="F66" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="H66" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="D67" t="s">
-        <v>236</v>
+        <v>196</v>
       </c>
       <c r="E67" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="F67" t="s">
-        <v>244</v>
+        <v>25</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="H67" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>151</v>
+        <v>61</v>
       </c>
       <c r="D68" t="s">
-        <v>236</v>
+        <v>196</v>
       </c>
       <c r="E68" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="H68" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D69" t="s">
-        <v>236</v>
+        <v>196</v>
       </c>
       <c r="E69" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="H69" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>248</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>68</v>
+      </c>
+      <c r="D70" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" t="s">
+        <v>197</v>
+      </c>
+      <c r="F70" t="s">
+        <v>249</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H70" t="s">
         <v>251</v>
-      </c>
-[...19 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>71</v>
+      </c>
+      <c r="D71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" t="s">
+        <v>197</v>
+      </c>
+      <c r="F71" t="s">
+        <v>25</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H71" t="s">
         <v>254</v>
-      </c>
-[...19 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>255</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>74</v>
+      </c>
+      <c r="D72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E72" t="s">
+        <v>197</v>
+      </c>
+      <c r="F72" t="s">
+        <v>53</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H72" t="s">
         <v>257</v>
-      </c>
-[...19 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>258</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>259</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>236</v>
+        <v>196</v>
       </c>
       <c r="E73" t="s">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="F73" t="s">
-        <v>25</v>
+        <v>249</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H73" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>262</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="E74" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="F74" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>39</v>
+        <v>265</v>
       </c>
       <c r="H74" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>267</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" t="s">
+        <v>263</v>
+      </c>
+      <c r="E75" t="s">
         <v>264</v>
       </c>
-      <c r="B75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>50</v>
+        <v>198</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="H75" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>49</v>
+        <v>147</v>
       </c>
       <c r="D76" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="E76" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="F76" t="s">
-        <v>50</v>
+        <v>198</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H76" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="D77" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="E77" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="F77" t="s">
-        <v>244</v>
+        <v>198</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="H77" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="E78" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="F78" t="s">
-        <v>50</v>
+        <v>198</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="H78" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="E79" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
+        <v>198</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H79" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E80" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>39</v>
+        <v>285</v>
       </c>
       <c r="H80" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E81" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F81" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H81" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>68</v>
+        <v>147</v>
       </c>
       <c r="D82" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E82" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F82" t="s">
-        <v>53</v>
+        <v>249</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="H82" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>292</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>151</v>
+      </c>
+      <c r="D83" t="s">
+        <v>283</v>
+      </c>
+      <c r="E83" t="s">
         <v>284</v>
       </c>
-      <c r="B83" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="H83" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="D84" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E84" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F84" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="H84" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>291</v>
+        <v>24</v>
       </c>
       <c r="D85" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E85" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F85" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>39</v>
+        <v>298</v>
       </c>
       <c r="H85" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E86" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="H86" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="D87" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="E87" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="F87" t="s">
         <v>25</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="H87" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88" t="s">
+        <v>283</v>
+      </c>
+      <c r="E88" t="s">
+        <v>284</v>
+      </c>
+      <c r="F88" t="s">
+        <v>25</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H88" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>308</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89" t="s">
+        <v>283</v>
+      </c>
+      <c r="E89" t="s">
+        <v>284</v>
+      </c>
+      <c r="F89" t="s">
+        <v>50</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H89" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>310</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>47</v>
+      </c>
+      <c r="D90" t="s">
+        <v>283</v>
+      </c>
+      <c r="E90" t="s">
+        <v>284</v>
+      </c>
+      <c r="F90" t="s">
+        <v>50</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H90" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>313</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91" t="s">
+        <v>283</v>
+      </c>
+      <c r="E91" t="s">
+        <v>284</v>
+      </c>
+      <c r="F91" t="s">
+        <v>50</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H91" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>316</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>170</v>
+      </c>
+      <c r="D92" t="s">
+        <v>283</v>
+      </c>
+      <c r="E92" t="s">
+        <v>284</v>
+      </c>
+      <c r="F92" t="s">
+        <v>249</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H92" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>318</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>174</v>
+      </c>
+      <c r="D93" t="s">
+        <v>283</v>
+      </c>
+      <c r="E93" t="s">
+        <v>284</v>
+      </c>
+      <c r="F93" t="s">
+        <v>50</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H93" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>321</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>52</v>
+      </c>
+      <c r="D94" t="s">
+        <v>283</v>
+      </c>
+      <c r="E94" t="s">
+        <v>284</v>
+      </c>
+      <c r="F94" t="s">
+        <v>50</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H94" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>323</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>57</v>
+      </c>
+      <c r="D95" t="s">
+        <v>283</v>
+      </c>
+      <c r="E95" t="s">
+        <v>284</v>
+      </c>
+      <c r="F95" t="s">
+        <v>30</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H95" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>325</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>65</v>
+      </c>
+      <c r="D96" t="s">
+        <v>283</v>
+      </c>
+      <c r="E96" t="s">
+        <v>284</v>
+      </c>
+      <c r="F96" t="s">
+        <v>30</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H96" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>327</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>68</v>
+      </c>
+      <c r="D97" t="s">
+        <v>283</v>
+      </c>
+      <c r="E97" t="s">
+        <v>284</v>
+      </c>
+      <c r="F97" t="s">
+        <v>53</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H97" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>330</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>71</v>
+      </c>
+      <c r="D98" t="s">
+        <v>283</v>
+      </c>
+      <c r="E98" t="s">
+        <v>284</v>
+      </c>
+      <c r="F98" t="s">
+        <v>50</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H98" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>333</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>74</v>
+      </c>
+      <c r="D99" t="s">
+        <v>283</v>
+      </c>
+      <c r="E99" t="s">
+        <v>284</v>
+      </c>
+      <c r="F99" t="s">
+        <v>43</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H99" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>336</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>259</v>
+      </c>
+      <c r="D100" t="s">
+        <v>283</v>
+      </c>
+      <c r="E100" t="s">
+        <v>284</v>
+      </c>
+      <c r="F100" t="s">
+        <v>25</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H100" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>338</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>78</v>
+      </c>
+      <c r="D101" t="s">
+        <v>283</v>
+      </c>
+      <c r="E101" t="s">
+        <v>284</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H101" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>341</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>81</v>
+      </c>
+      <c r="D102" t="s">
+        <v>283</v>
+      </c>
+      <c r="E102" t="s">
+        <v>284</v>
+      </c>
+      <c r="F102" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H102" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>343</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>107</v>
       </c>
-      <c r="D88" t="s">
-[...5 lines deleted...]
-      <c r="F88" t="s">
+      <c r="D103" t="s">
+        <v>283</v>
+      </c>
+      <c r="E103" t="s">
+        <v>284</v>
+      </c>
+      <c r="F103" t="s">
         <v>53</v>
       </c>
-      <c r="G88" s="1" t="s">
-[...3 lines deleted...]
-        <v>300</v>
+      <c r="G103" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H103" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3654,50 +4179,65 @@
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>